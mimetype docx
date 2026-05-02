--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -72,51 +72,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (9)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -465,682 +465,816 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02079560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Langage et outils pour la spécification et l'exécution d'assistance à l'utilisateur dans des applications existantes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Safety assessment of Bacillus subtilis CU1 for use as a probiotic in humans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Ginon</w:t>
+                <w:t xml:space="preserve">Silvia Racedo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Muriel Denayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gabrielle Ripert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Desfougères</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3199/JESA.45.1-n⟩</w:t>
+              <w:t xml:space="preserve">Regulatory Toxicology and Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 83, pp.54-65. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.yrtph.2016.11.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01403052v1</w:t>
+                <w:t xml:space="preserve">hal-05570190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Langage et outils pour la spécification et l'exécution d'assistance à l'utilisateur dans des applications existantes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 30 (6), pp.705-733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3199/JESA.45.1-n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01265955v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01403052v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation de l’apprentissage : comparaison des besoins et approches à travers l’étude de quelques dispositifs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Connaissances et raisonnement sur les traces d'interaction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Philippe Daubias</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Daubigney</w:t>
+                <w:t xml:space="preserve">Alain Mille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue des Sciences et Technologies de l'Information - Série RIA : Revue d'Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 2-3, 28, pp.375-396. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ria.28.375-396⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353101v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01265955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnaliser des activités pédagogiques de manière unifiée : une solution à la diversité des dispositifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 19, pp.309-351</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et outils pour prendre en compte l'évolutivité dans les profils d'apprenants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Personnalisation de l’apprentissage : comparaison des besoins et approches à travers l’étude de quelques dispositifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Butoianu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Daubigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 18, pp.1-23</w:t>
+              <w:t xml:space="preserve">, 2012, 19, pp.353-387</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354520v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèles et outils pour rendre possible la réutilisation informatique de profils d'apprenants hétérogènes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Modèles et outils pour prendre en compte l'évolutivité dans les profils d'apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 18, pp.1-23</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354520v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modèles et outils pour rendre possible la réutilisation informatique de profils d'apprenants hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 2009, 16, pp.171-208</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1150,471 +1284,471 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.923-930, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0013202800003932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustable AI: Explain the Values of an Open Learner Model</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2025 - XAI-ED Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189735v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trustable AI: Explain the Values of an Open Learner Model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Somny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
+              <w:t xml:space="preserve">AIED 2025 - XAI-ED Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05484363v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rendre explicable un moteur de recommandations pédagogiques pour permettre une co-évolution système-enseignant.e</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Conrad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Venant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1629,479 +1763,479 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment prendre en compte le sentiment de compétence des apprenant.e.s au travers des EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maeva Somny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier "Soutenir la motivation et l’engagement des apprenants dans les EIAH" - 12ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Élise Lavoué, LIRIS, iaelyon school of Management, Université Jean Moulin Lyon 3; Stéphanie Dumas Reyssier, ECP, Université Lumière Lyon 2, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05142438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comprendre les usages et effets d'un système de recommandations pédagogiques en contexte d'apprentissage non-formel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">EIAH'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05480583v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les usages et effets d'un système de recommandations pédagogiques en contexte d'apprentissage non-formel</w:t>
+                <w:t xml:space="preserve">Recommendation Model for an After-School E-learning Mobile Application</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Prague, Czech Republic. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0011717800003470⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092828v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommendation Model for an After-School E-learning Mobile Application</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092808v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05480583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Usages and Effects of a Recommendation System in a Non-formal Learning Context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2120,132 +2254,132 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Corfu, Greece. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-32883-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04092818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards an Automated Adaptive Learning Web Platform Through Personalization of Language Learning Pathways</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aous Karoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2254,106 +2388,106 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.448-454, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_35⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04078672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and Evaluation of a Competency-based Recommendation Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2381,164 +2515,164 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intelligent Tutoring Systems</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03642155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Authoring Tool based on Semi-automatic Generators for Creating Self-assessment Exercises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Online, France. pp.181-188, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5220/0010996100003182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03622957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Système de recommandation de ressources pédagogiques pour un apprentissage sur application mobile parascolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2567,87 +2701,87 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.294-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation d'un processus de personnalisation fondé sur des référentiels de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2675,73 +2809,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain, Jun 2021, Fribourg / Virtual, Suisse. pp.226-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03292896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combiner les leviers de l'approche par compétences et de l'auto-régulation pour accompagner le travail en autonomie à l'université. Analyse du service COMPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2800,73 +2934,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg / Virtual, Suisse. pp.166-177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Promoting Self-Regulated Learning Strategies For First-Year Students Through The COMPER Service</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2925,1531 +3059,1531 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on Cognition and Exploratory Learning in Digital Age (CELDA 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2021, Virtual, Portugal. pp.170-178</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports d'un outil d'intelligence artificielle à l'enseignement-apprentissage des langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Najib Arbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Rapilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH'2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02332916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02155496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Casado</w:t>
+                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Conference on Computers in Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175886v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vanda Luengo</w:t>
+                <w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Open Conference on Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714184v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">kTBS4LA : une plateforme d'analyse de traces fondée sur une modélisation sémantique des traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser les processus d'analyse de traces d'e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebis</w:t>
+                <w:t xml:space="preserve">Une approche par compétences pour la formation toute au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie - ORPHEE-RDV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01517145v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par compétences pour la formation toute au long de la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie - ORPHEE-RDV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637363v1</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01336851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Teaching Teams in Personalizing MOOCs Course Paths</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.605-609, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_73⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of Articulation between aLDEAS Assistance Rules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DC CSEDU 2016 - Doctorial Consortium of the 8th International Conference on Computer Supported Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01309161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Model of articulation between elements of a pedagogical assistance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.656-659, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_85⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01518597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ASKER : un outil auteur pour la création d'exercices d'auto-évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier EAEI (Évaluation des Apprentissages et Environnements Informatiques) - Conférence EIAH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle de personnalisation de l'apprentissage pour un EIAH fondé sur un référentiel de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4464,1224 +4598,1224 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain - EIAH'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modèle d'articulation entre les règles définissant un système d'assistance aLDEAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJCIA - 13èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01267129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise en place de la personnalisation dans le cadre des MOOCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain - EIAH'2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01177839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SPARE-LNC : un langage naturel contrôlé pour l’interrogation de traces d’interactions stockées dans une base RDF</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIA, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adding epiphytic assistance systems in learning applications using the SEPIA system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EC-TEL - 9th European Conference on Technology Enhanced Learning</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.138-151, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aLDEAS : un langage de définition de systèmes d'assistance épiphytes (Prix du meilleur article d'IC2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01015325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapting the SEPIA system to the educational context</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Vinh Thai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.124-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aLDEAS: a Language to Define Epiphytic Assistance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.153-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil auteur pour des EIAH destinés à l’apprentissage de méthodes : formalisation des connaissances à acquérir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Awa Diattara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES DE L’INFORMATION ET DE LA COMMUNICATION POUR L’ENSEIGNEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil auteur pour une génération semi-automatique d’exercices d’auto-évaluation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5696,73 +5830,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France, France. pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Systèmes à base de connaissances pour des EIAH fondés sur le RàPC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5778,544 +5912,544 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a customizable ITS to an adaptive ITS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Artificial Intelligence in Education (AIED2013)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_15⟩</w:t>
+              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339180v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01131223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+                <w:t xml:space="preserve">An Authoring Tool for Semi-Automatic Generation of Self-Assessment Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
+              <w:t xml:space="preserve">The 16th International Conference on Artificial Intelligence in Education (AIED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, United States. pp.679-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_87⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01131223v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Authoring Tool for Semi-Automatic Generation of Self-Assessment Exercises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">From a customizable ITS to an adaptive ITS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Artificial Intelligence in Education (AIED)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_87⟩</w:t>
+              <w:t xml:space="preserve">16th International Conference on Artificial Intelligence in Education (AIED2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, United States. pp.141-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_15⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01339179v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Georgeon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment représenter les connaissances dans un générateur semi-automatique d'exercices d'auto-évaluation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6330,1918 +6464,1918 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00824298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Lavoué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Quentin Thevenet</w:t>
+                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
+              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353050v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapte, ou comment aider l'enseignant à proposer des activités personnalisées à chacun de ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for Assisting Teachers During Personalization of Learners' Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-40</w:t>
+              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353016v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353003v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapte, ou comment aider l'enseignant à proposer des activités personnalisées à chacun de ses élèves</w:t>
+                <w:t xml:space="preserve">A Generic Approach for Assisting Teachers During Personalization of Learners' Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660961v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Intelligentes à Base de Mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Generic Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooking with Computers workshop @ ECAI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Intégration de données hétérogènes : un exemple pour la constitution de profils d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An approach for unified personalization of learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01353015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PERSUA2, un modèle pour unifier le processus de personnalisation des activités d'apprentissage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.369-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00605767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guillou</w:t>
+                <w:t xml:space="preserve">Personnalisation de l'apprentissage dans l’EIAH AMBRE-add</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CBR and Games, ICCBR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Greewich, London, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">Atelier "Personnalisation de l'apprentissage : quelles approches pour quels besoins ?" pendant la 5ème conférence Environnements Informatique pour l'Apprentissage Humain (EIAH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354485v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation de l'apprentissage dans l’EIAH AMBRE-add</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Evolutive learners profiles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Personnalisation de l'apprentissage : quelles approches pour quels besoins ?" pendant la 5ème conférence Environnements Informatique pour l'Apprentissage Humain (EIAH 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-8</w:t>
+              <w:t xml:space="preserve">ED-MEDIA 2011 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.3311-3320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354403v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolutive learners profiles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED-MEDIA 2011 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2011, Lisbonne, Portugal. pp.3311-3320</w:t>
+              <w:t xml:space="preserve">Workshop CBR and Games, ICCBR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Greewich, London, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01354426v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01354485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapte, un logiciel pour aider l’enseignant à proposer des activités personnalisées à chacun de ses apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2011 - Environnements Informatique pour l'Apprentissage Humain - Atelier "Personnalisation de l'apprentissage : quelles approches pour quels besoins ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GEPPETO : une approche générique permettant d'adapter les activités des apprenants aux intentions pédagogiques de chaque enseignant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème Rencontres Jeunes Chercheurs en Environnements Informatiques pour l’Apprentissage Humain (RJC EIAH 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France. pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of exercises within the PERLEA project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8256,385 +8390,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd Workshop on Question Generation, AIED'09 - Artificial Intelligence in Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of pencil and paper exercises to personalize learners' work sequences: typology of exercises and meta-architecture for generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-Learn 2009 - World Conference on E-Learning in Corporate, Government, Healthcare &amp; Higher Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.2843-2848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uniformisation de la structure de profils d'apprenants issus de sources hétérogènes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2009 - Environnements Informatique pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapte, un outil générique pour proposer des activités pédagogiques personnalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8649,595 +8783,595 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop PeCUSI, dans INFORSID 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Toulouse, France, France. pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnaliser des séquences de travail à partir de profils d'apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2009 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Model to Acquire Relevant Knowledge for Interactive Learning Environments Personalization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ADAPTIVE 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Athènes, Greece. pp.78-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supporting Acquisition of Knowledge to Personalize Interactive Learning Environments through a Meta-Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICCE 2009 (17th International Conference on Computers in Education)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapte, un outil pour proposer des activités personnalisées au sein du projet PERLEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC EIAH 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2008, Lille, France. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapte, a Tool for the Teacher to Personalize Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ITS 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.699-701</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500836v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de feuilles d'exercices adaptées aux profils d'apprenants dans le cadre du projet PERLEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9247,51 +9381,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing COMPER Environment to Support Self-Regulation During Autonomous Work: A Usefulness, Usability and Use Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9340,83 +9474,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer International Publishing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.193-212, 2022, Cognition and Exploratory Learning in the Digital Age book series (CELDA), 978-3-031-18511-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9426,706 +9560,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de l'expérience dans MOBILES : approche systématique et indicateurs de performance des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire des métriques d'annotations dans MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et caractérisation du modèle de traces utilisateur pour l'application d'exploration urbaine MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analytique des apprentissages avec le numérique Groupes thématiques de la Direction du numérique pour l'Éducation (DNE -TN2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Cherigny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassina El Kechai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Iksal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Direction du numérique pour l’éducation. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453676v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046920v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus unifié pour la personnalisation des activités pédagogiques : méta-modèle, modèles et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2009LYO10262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00625465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10135,91 +10269,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la co-construction à la co-évolution entre acteurs humains et IA au sein du cycle de personnalisation des EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université Claude Bernard Lyon 1, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05504496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10229,367 +10363,367 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Scheffler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Benedetto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04771226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10599,453 +10733,453 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Geoffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mireille Rodi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, 978-2-901384-03-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 7ièmes RJC EIAH 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Lefevre, Chrysta Pélissier et Christophe Reffay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC EIAH 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 6ème Conférence sur les Environnements Informatiques d'Apprentissage Humain (EIAH 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Environnements Informatiques d'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'IRIT, 369 p., 2013, 978-2-917490-22-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troisièmes Rencontres Jeunes Chercheurs en Environnements Informatiques pour l'Apprentissage Humain (RJC-EIAH 2010) - Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Jeunes Chercheurs en EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France. ATIEF, pp.170, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11055,147 +11189,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial : « Sélection de la Conférence EIAH 2021 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (9), 189 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.29.2.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId221"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11342,51 +11476,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353061v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354520v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437823v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189735v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Somny" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142437v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conrad" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142438v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092828v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092808v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011717800003470" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092818v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32883-1_5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078672v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_35" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642155v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sablayrolles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622957v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010996100003182" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287742v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292896v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637363v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637289v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clerc" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_73" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309161v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518597v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_85" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177830v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cabl&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Buffa" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177846v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177839v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301104v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339165v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824949v2" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339180v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_15" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-77HKMPTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339179v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_87" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQVJTXV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824298v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353016v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660961v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353121v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353015v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605767v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354403v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354426v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354402v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381464v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437699v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437732v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437660v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437679v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437663v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437783v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501244v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500836v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575816v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625465v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10262" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05504496v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769572v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094817v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381495v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Racedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Denayrolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ripert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Somny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conrad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011717800003470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32883-1_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_35" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010996100003182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_73" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_85" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cabl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Buffa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824949v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_87" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQVJTXV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-77HKMPTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354403v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05504496v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>