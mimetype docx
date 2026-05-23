--- v1 (2026-05-02)
+++ v2 (2026-05-23)
@@ -1258,739 +1258,726 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (77)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (78)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
+                <w:t xml:space="preserve">Detecting Self-Efficacy through Learners' Interaction Traces in Technology-Enhanced Learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Maeva Somny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
+              <w:t xml:space="preserve">CSEDU 2026</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2026, Benidorm/Spain, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05047692v1</w:t>
+                <w:t xml:space="preserve">hal-05608562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
+                <w:t xml:space="preserve">Trustable AI: Explain the Values of an Open Learner Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+                <w:t xml:space="preserve">Maeva Somny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">AIED 2025 - XAI-ED Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04930050v1</w:t>
+                <w:t xml:space="preserve">hal-05189735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géomatique des expériences des lieux avec une application contributive. Discussion à partir d'une expérimentation auprès des étudiant·es internationaux·ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Scheffler</w:t>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Cunty</w:t>
+                <w:t xml:space="preserve">Thierry Joliveau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Joliveau</w:t>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SAGEO : Spatial Analysis &amp; Geomatic</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université d'Avignon, May 2025, Avignon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05484363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trustable AI: Explain the Values of an Open Learner Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Rendre explicable un moteur de recommandations pédagogiques pour permettre une co-évolution système-enseignant.e</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chloé Conrad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maeva Somny</w:t>
+                <w:t xml:space="preserve">Rémi Venant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AIED 2025 - XAI-ED Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Palerme (Italie), Italy</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05189735v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05142437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rendre explicable un moteur de recommandations pédagogiques pour permettre une co-évolution système-enseignant.e</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Comment prendre en compte le sentiment de compétence des apprenant.e.s au travers des EIAH</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maeva Somny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">Atelier "Soutenir la motivation et l’engagement des apprenants dans les EIAH" - 12ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Élise Lavoué, LIRIS, iaelyon school of Management, Université Jean Moulin Lyon 3; Stéphanie Dumas Reyssier, ECP, Université Lumière Lyon 2, Jun 2025, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05142437v1</w:t>
+                <w:t xml:space="preserve">hal-05142438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment prendre en compte le sentiment de compétence des apprenant.e.s au travers des EIAH</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maeva Somny</w:t>
+                <w:t xml:space="preserve">Recommander pour soutenir l'exploration urbaines et le partage d'expériences entre étudiants internationaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Soutenir la motivation et l’engagement des apprenants dans les EIAH" - 12ème conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Élise Lavoué, LIRIS, iaelyon school of Management, Université Jean Moulin Lyon 3; Stéphanie Dumas Reyssier, ECP, Université Lumière Lyon 2, Jun 2025, Lille, France</w:t>
+              <w:t xml:space="preserve">12ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association des Technologies de l’Information pour l’Éducation et la Formation, Jun 2025, Lille, France. pp.308-323</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05142438v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05047692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comprendre les usages et effets d'un système de recommandations pédagogiques en contexte d'apprentissage non-formel</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">Personalized Recommender System for Improving Urban Exploration and Experience Documentation of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'23</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">CSEDU2025: 17th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Porto, Portugal. pp.923-930, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0013202800003932⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092828v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04930050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recommendation Model for an After-School E-learning Mobile Application</w:t>
               </w:r>
@@ -2080,103 +2067,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Questionner le rapport entre socialisation langagière et représentations spatiales : l’expérience d’ateliers cartographiques avec des étudiant·es internationaux·ales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Danos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Grassin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Scheffler</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Claire Cunty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Mathian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartotête 2023 « Représentations socio-spatiales et rapport à l’autre, aux autres »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Réseau Cartotête; GREPS (Groupe de recherche en psychologie sociétale), Aug 2023, Lyon, France</w:t>
@@ -2199,589 +2186,589 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05480583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Usages and Effects of a Recommendation System in a Non-formal Learning Context</w:t>
+                <w:t xml:space="preserve">Comprendre les usages et effets d'un système de recommandations pédagogiques en contexte d'apprentissage non-formel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anaëlle Badier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Tutoring Systems</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EIAH'23</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Brest, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04092818v1</w:t>
+                <w:t xml:space="preserve">hal-04092828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards an Automated Adaptive Learning Web Platform Through Personalization of Language Learning Pathways</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Understanding the Usages and Effects of a Recommendation System in a Non-formal Learning Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_35⟩</w:t>
+              <w:t xml:space="preserve">Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Corfu, Greece. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-32883-1_5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04078672v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and Evaluation of a Competency-based Recommendation Process</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Sablayrolles</w:t>
+                <w:t xml:space="preserve">Towards an Automated Adaptive Learning Web Platform Through Personalization of Language Learning Pathways</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aous Karoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Intelligent Tutoring Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Toulouse, France. pp.448-454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-16290-9_35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03642155v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04078672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Authoring Tool based on Semi-automatic Generators for Creating Self-assessment Exercises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Design and Evaluation of a Competency-based Recommendation Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Sablayrolles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Intelligent Tutoring Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2022, Bucharest, Romania</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03622957v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03642155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Système de recommandation de ressources pédagogiques pour un apprentissage sur application mobile parascolaire</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lefort</w:t>
+                <w:t xml:space="preserve">An Authoring Tool based on Semi-automatic Generators for Creating Self-assessment Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">14th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Online, France. pp.181-188, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5220/0010996100003182⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03287742v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03622957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conception et évaluation d'un processus de personnalisation fondé sur des référentiels de compétences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Sablayrolles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3089,662 +3076,649 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apports d'un outil d'intelligence artificielle à l'enseignement-apprentissage des langues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Grégory Miras</w:t>
+                <w:t xml:space="preserve">Système de recommandation de ressources pédagogiques pour un apprentissage sur application mobile parascolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaëlle Badier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lefort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH'2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.294-299</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02332916v1</w:t>
+                <w:t xml:space="preserve">hal-03287742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebis</w:t>
+                <w:t xml:space="preserve">Apports d'un outil d'intelligence artificielle à l'enseignement-apprentissage des langues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Najib Arbach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Rapilly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Théo Dumarski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">EIAH'2019 : Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02155496v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02332916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId87" w:history="1">
+                <w:t xml:space="preserve">Recherche intelligente de processus d'analyse de traces d'e-learning via des inférences sémantiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées francophones d'Ingénierie des Connaissances (IC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714184v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02155496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rémi Casado</w:t>
+                <w:t xml:space="preserve">Capitalisation of Analysis Processes : Enabling Reproducibility, Openess and Adaptability thanks to Narration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Conference on Computers in Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LAK '18 - 8th International Conference on Learning Analytics and Knowledge</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Sydney, Australia. pp.245-254, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3170358.3170408⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02175886v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">kTBS4LA : une plateforme d'analyse de traces fondée sur une modélisation sémantique des traces</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessing Social Engagement in a Digital Role-Playing Game</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Bonvin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eric Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Rémi Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Open Conference on Computers in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Linz, Austria. pp.161-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637548v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02175886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Capitaliser les processus d'analyse de traces d'e-learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3776,1586 +3750,1564 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01637556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une approche par compétences pour la formation toute au long de la vie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie - ORPHEE-RDV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01637363v1</w:t>
+                <w:t xml:space="preserve">hal-01517145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche narrative des processus d'analyses de traces d'apprentissage : un framework ontologique pour la capitalisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebis</w:t>
+                <w:t xml:space="preserve">Une approche par compétences pour la formation toute au long de la vie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">L’Apprenant acteur principal de son parcours tout au long de sa vie - ORPHEE-RDV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01517145v1</w:t>
+                <w:t xml:space="preserve">hal-01637363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexis Lebis</w:t>
+                <w:t xml:space="preserve">kTBS4LA : une plateforme d'analyse de traces fondée sur une modélisation sémantique des traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Casado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Méthodologies et outils pour le recueil, l’analyse et la visualisation des traces d’interaction - ORPHEE-RDV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Font-Romeu, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01336851v1</w:t>
+                <w:t xml:space="preserve">hal-01637548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Teaching Teams in Personalizing MOOCs Course Paths</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of Articulation between aLDEAS Assistance Rules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florian Clerc</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">DC CSEDU 2016 - Doctorial Consortium of the 8th International Conference on Computer Supported Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Rome, Italy</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637289v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01309161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of Articulation between aLDEAS Assistance Rules</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Supporting Teaching Teams in Personalizing MOOCs Course Paths</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ginon</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Clerc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DC CSEDU 2016 - Doctorial Consortium of the 8th International Conference on Computer Supported Education</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.605-609, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_73⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01309161v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model of articulation between elements of a pedagogical assistance</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Blandine Ginon</w:t>
+                <w:t xml:space="preserve">Towards a Capitalization of Processes Analyzing Learning Interaction Traces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Lebis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanda Luengo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.656-659, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_85⟩</w:t>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.397-403, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_33⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01518597v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01336851v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ASKER : un outil auteur pour la création d'exercices d'auto-évaluation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model of articulation between elements of a pedagogical assistance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Brice Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier EAEI (Évaluation des Apprentissages et Environnements Informatiques) - Conférence EIAH 2015</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th European Conference on Technology Enhanced Learning (EC-TEL 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Lyon, France. pp.656-659, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-45153-4_85⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177830v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01518597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle de personnalisation de l'apprentissage pour un EIAH fondé sur un référentiel de compétences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sonia Mandin</w:t>
+                <w:t xml:space="preserve">ASKER : un outil auteur pour la création d'exercices d'auto-évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brice Buffa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain - EIAH'2015</w:t>
+              <w:t xml:space="preserve">Atelier EAEI (Évaluation des Apprentissages et Environnements Informatiques) - Conférence EIAH 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01177846v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modèle d'articulation entre les règles définissant un système d'assistance aLDEAS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">Modèle de personnalisation de l'apprentissage pour un EIAH fondé sur un référentiel de compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJCIA - 13èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.61-66</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain - EIAH'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01267129v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01177846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en place de la personnalisation dans le cadre des MOOCs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Clerc</w:t>
+                <w:t xml:space="preserve">Modèle d'articulation entre les règles définissant un système d'assistance aLDEAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain - EIAH'2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.291-300</w:t>
+              <w:t xml:space="preserve">RJCIA - 13èmes Rencontres des Jeunes Chercheurs en Intelligence Artificielle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. pp.61-66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01177839v1</w:t>
+                <w:t xml:space="preserve">hal-01267129v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPARE-LNC : un langage naturel contrôlé pour l’interrogation de traces d’interactions stockées dans une base RDF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
+                <w:t xml:space="preserve">Mise en place de la personnalisation dans le cadre des MOOCs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Marty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIA, Jun 2015, Rennes, France</w:t>
+              <w:t xml:space="preserve">7ème Conférence sur les Environnements Informatiques pour l'Apprentissage Humain - EIAH'2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Agadir, Maroc. pp.291-300</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01164383v1</w:t>
+                <w:t xml:space="preserve">hal-01177839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adding epiphytic assistance systems in learning applications using the SEPIA system</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+                <w:t xml:space="preserve">SPARE-LNC : un langage naturel contrôlé pour l’interrogation de traces d’interactions stockées dans une base RDF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EC-TEL - 9th European Conference on Technology Enhanced Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IC2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIA, Jun 2015, Rennes, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301072v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164383v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">aLDEAS : un langage de définition de systèmes d'assistance épiphytes (Prix du meilleur article d'IC2014)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adapting the SEPIA system to the educational context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.137-148</w:t>
+              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.124-128</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01015325v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapting the SEPIA system to the educational context</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.124-128</w:t>
+              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301104v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Setup of epiphytic assistance systems with SEPIA</w:t>
+                <w:t xml:space="preserve">aLDEAS : un langage de définition de systèmes d'assistance épiphytes (Prix du meilleur article d'IC2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
@@ -5373,89 +5325,89 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.1-4</w:t>
+              <w:t xml:space="preserve">IC - 25èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Clermont-Ferrand, France. pp.137-148</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301121v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01015325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">aLDEAS: a Language to Define Epiphytic Assistance Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Blandine Ginon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5487,1837 +5439,1846 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EKAW - 19th International Conference on Knowledge Engineering and Knowledge Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Linkoping, Sweden. pp.153-164, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-319-13704-9_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers un outil auteur pour des EIAH destinés à l’apprentissage de méthodes : formalisation des connaissances à acquérir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Awa Diattara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awa Diattara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bryan Kong Win Chang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanda Luengo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TECHNOLOGIES DE L’INFORMATION ET DE LA COMMUNICATION POUR L’ENSEIGNEMENT</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Béziers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01283735v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Adding epiphytic assistance systems in learning applications using the SEPIA system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Ginon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Vinh Thai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EC-TEL - 9th European Conference on Technology Enhanced Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Graz, Austria. pp.138-151, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-11200-8_11⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01103671v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un outil auteur pour une génération semi-automatique d’exercices d’auto-évaluation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">An Authoring Tool for Semi-Automatic Generation of Self-Assessment Exercises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The 16th International Conference on Artificial Intelligence in Education (AIED)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, United States. pp.679-682, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_87⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01339165v1</w:t>
+                <w:t xml:space="preserve">hal-01339179v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systèmes à base de connaissances pour des EIAH fondés sur le RàPC</w:t>
+                <w:t xml:space="preserve">From a customizable ITS to an adaptive ITS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Artificial Intelligence in Education (AIED2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Memphis, United States. pp.141-150, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-642-39112-5_15⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00824949v2</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01339180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collecting interaction traces in distributed semantic wikis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anh-Hoang Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">WIMS '13 Proceedings of the 3rd International Conference on Web Intelligence, Mining and Semantics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Madrid, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/2479787.2479793⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01131223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Authoring Tool for Semi-Automatic Generation of Self-Assessment Exercises</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Georgeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 16th International Conference on Artificial Intelligence in Education (AIED)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01339179v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00830444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From a customizable ITS to an adaptive ITS</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comment représenter les connaissances dans un générateur semi-automatique d'exercices d'auto-évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Cablé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Artificial Intelligence in Education (AIED2013)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01339180v1</w:t>
+                <w:t xml:space="preserve">hal-00824298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trace-Based Reasoning - Modeling interaction traces for reasoning on experiences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+                <w:t xml:space="preserve">Systèmes à base de connaissances pour des EIAH fondés sur le RàPC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 26th International FLAIRS Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, St. Pete Beach, Florida, United States. pp.1-15</w:t>
+              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00830444v1</w:t>
+                <w:t xml:space="preserve">hal-00824949v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment représenter les connaissances dans un générateur semi-automatique d'exercices d'auto-évaluation ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Un outil auteur pour une génération semi-automatique d’exercices d’auto-évaluation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Cablé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée EIAH&amp;IA 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Toulouse, France. pp.1</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Toulouse, France, France. pp.155-166</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00824298v1</w:t>
+                <w:t xml:space="preserve">hal-01339165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modéliser les traces d'interaction pour raisonne a partir de l'expérience tracée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Mille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
+              <w:t xml:space="preserve">IC - 24èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2013, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00692091v1</w:t>
+                <w:t xml:space="preserve">hal-01103671v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Adapte, ou comment aider l'enseignant à proposer des activités personnalisées à chacun de ses élèves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Amélie Cordier</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
+              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353003v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00660961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapte, ou comment aider l'enseignant à proposer des activités personnalisées à chacun de ses élèves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Thevenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
+              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00660961v1</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions: Artificial Intelligence and Motion Capture for Negotiation of Gestural Interactions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
+                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Desmontils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Nauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Canals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop TRUE at ICCBR 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Lyon, France. pp.183-192</w:t>
+              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353050v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00765596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Knowledge Continuous Integration Process (K-CIP)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Generic Approach for Assisting Teachers During Personalization of Learners' Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WWW 2012 - SWCS'12 Workshop - 21st World Wide Web Conference - Semantic Web Collaborative Spaces workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1075-1082</w:t>
+              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00765596v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Generic Approach for Assisting Teachers During Personalization of Learners' Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Collecter les traces d’interaction de wikis sémantiques distribués pour assister leurs utilisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anh-Hoang Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.35-40</w:t>
+              <w:t xml:space="preserve">20ème atelier français de raisonnement à partir de cas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Paris, France. pp.1-14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353016v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions Intelligentes à Base de Mouvements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Barnachon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RFIA 2012 (Reconnaissance des Formes et Intelligence Artificielle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, Lyon, France. pp.978-2-9539515-2-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00660987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting Generic Cooking Adaptation Knowledge for the TAAABLE Case-Based Reasoning System</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Gaillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Nauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7332,532 +7293,584 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cooking with Computers workshop @ ECAI 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00720481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
+                <w:t xml:space="preserve">Intégration de données hétérogènes : un exemple pour la constitution de profils d’apprenants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
+              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00746730v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de données hétérogènes : un exemple pour la constitution de profils d’apprenants</w:t>
+                <w:t xml:space="preserve">An approach for unified personalization of learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TICE 2012 Nouvelles pédagogies et nouvelles technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.5-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353121v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01353015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An approach for unified personalization of learning</w:t>
+                <w:t xml:space="preserve">Quels modèles de connaissances pour une personnalisation unifiée de l'apprentissage ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Personalization Approaches in Learning Environments (PALE) - Conference User Modeling, Adaptation, and Personalization</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Montreal, Canada. pp.5-10</w:t>
+              <w:t xml:space="preserve">IC 2011, 22èmes Journées francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Chambéry, France. pp.657-672</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01353015v1</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00746730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">PERSUA2, un modèle pour unifier le processus de personnalisation des activités d'apprentissage</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">User assistance for collaborative knowledge construction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Antoine Champin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Lavoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hala Skaf-Molli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.369-380</w:t>
+              <w:t xml:space="preserve">Workshop on Semantic Web Collaborative Spaces (SWCS), in conjunction with the World Wide Web 2012 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France. pp.1065-1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00605767v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00692091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnalisation de l'apprentissage dans l’EIAH AMBRE-add</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
+                <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Barnachon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Ceccaroli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier "Personnalisation de l'apprentissage : quelles approches pour quels besoins ?" pendant la 5ème conférence Environnements Informatique pour l'Apprentissage Humain (EIAH 2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-8</w:t>
+              <w:t xml:space="preserve">Workshop CBR and Games, ICCBR 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Greewich, London, United Kingdom. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354403v1</w:t>
+                <w:t xml:space="preserve">hal-01354485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolutive learners profiles</w:t>
               </w:r>
@@ -7932,148 +7945,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intelligent Interactions Based on Motion</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Erwan Guillou</w:t>
+                <w:t xml:space="preserve">Personnalisation de l'apprentissage dans l’EIAH AMBRE-add</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop CBR and Games, ICCBR 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Greewich, London, United Kingdom. pp.1-10</w:t>
+              <w:t xml:space="preserve">Atelier "Personnalisation de l'apprentissage : quelles approches pour quels besoins ?" pendant la 5ème conférence Environnements Informatique pour l'Apprentissage Humain (EIAH 2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Mons, Belgique. pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01354485v1</w:t>
+                <w:t xml:space="preserve">hal-01354403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adapte, un logiciel pour aider l’enseignant à proposer des activités personnalisées à chacun de ses apprenants</w:t>
               </w:r>
@@ -8148,787 +8135,787 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01354402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">PERSUA2, un modèle pour unifier le processus de personnalisation des activités d'apprentissage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain, Conférence EIAH'2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Mons, Belgique. pp.369-380</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00487659v1</w:t>
+                <w:t xml:space="preserve">hal-00605767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GEPPETO : une approche générique permettant d'adapter les activités des apprenants aux intentions pédagogiques de chaque enseignant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Concevoir des assistants intelligents pour des applications fortement orientées connaissances : problématiques, enjeux et étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Rencontres Jeunes Chercheurs en Environnements Informatiques pour l’Apprentissage Humain (RJC EIAH 2010)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Lyon, France. pp.35-40</w:t>
+              <w:t xml:space="preserve">21èmes Journées Francophones d'Ingénierie des Connaissances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Nîmes, France. pp.119-131</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381464v1</w:t>
+                <w:t xml:space="preserve">hal-00487659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of exercises within the PERLEA project</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">GEPPETO : une approche générique permettant d'adapter les activités des apprenants aux intentions pédagogiques de chaque enseignant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Workshop on Question Generation, AIED'09 - Artificial Intelligence in Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.38-42</w:t>
+              <w:t xml:space="preserve">3ème Rencontres Jeunes Chercheurs en Environnements Informatiques pour l’Apprentissage Humain (RJC EIAH 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Lyon, France. pp.35-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437699v1</w:t>
+                <w:t xml:space="preserve">hal-01381464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Generation of pencil and paper exercises to personalize learners' work sequences: typology of exercises and meta-architecture for generators</w:t>
+                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Cordier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-Learn 2009 - World Conference on E-Learning in Corporate, Government, Healthcare &amp; Higher Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.2843-2848</w:t>
+              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437732v1</w:t>
+                <w:t xml:space="preserve">hal-01437664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Teacher-dedicated Tool Supporting Personalization of Activities</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Uniformisation de la structure de profils d'apprenants issus de sources hétérogènes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Eyssautier-Bavay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ED-MEDIA 2009 - World Conference on Educational Multimedia, Hypermedia &amp; Telecommunications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Honolulu, Hawaii, United States. pp.1136-1141</w:t>
+              <w:t xml:space="preserve">EIAH 2009 - Environnements Informatique pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.77-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437664v1</w:t>
+                <w:t xml:space="preserve">hal-01437660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uniformisation de la structure de profils d'apprenants issus de sources hétérogènes</w:t>
+                <w:t xml:space="preserve">Adapte, un outil générique pour proposer des activités pédagogiques personnalisées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2009 - Environnements Informatique pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.77-84</w:t>
+              <w:t xml:space="preserve">Workshop PeCUSI, dans INFORSID 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Toulouse, France, France. pp.51-62</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437660v1</w:t>
+                <w:t xml:space="preserve">hal-01437679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapte, un outil générique pour proposer des activités pédagogiques personnalisées</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Personnaliser des séquences de travail à partir de profils d'apprenants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop PeCUSI, dans INFORSID 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Toulouse, France, France. pp.51-62</w:t>
+              <w:t xml:space="preserve">EIAH 2009 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437679v1</w:t>
+                <w:t xml:space="preserve">hal-01437663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Personnaliser des séquences de travail à partir de profils d'apprenants</w:t>
+                <w:t xml:space="preserve">Supporting Acquisition of Knowledge to Personalize Interactive Learning Environments through a Meta-Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EIAH 2009 - Environnements Informatiques pour l'Apprentissage Humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Le Mans, France. pp.4</w:t>
+              <w:t xml:space="preserve">ICCE 2009 (17th International Conference on Computers in Education)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.439-446</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437663v1</w:t>
+                <w:t xml:space="preserve">hal-01437783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Meta-Model to Acquire Relevant Knowledge for Interactive Learning Environments Personalization</w:t>
               </w:r>
@@ -9016,309 +9003,404 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01437782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Supporting Acquisition of Knowledge to Personalize Interactive Learning Environments through a Meta-Model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Generation of exercises within the PERLEA project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICCE 2009 (17th International Conference on Computers in Education)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Hong Kong, China. pp.439-446</w:t>
+              <w:t xml:space="preserve">2nd Workshop on Question Generation, AIED'09 - Artificial Intelligence in Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Brighton, United Kingdom. pp.38-42</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01437783v1</w:t>
+                <w:t xml:space="preserve">hal-01437699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapte, un outil pour proposer des activités personnalisées au sein du projet PERLEA</w:t>
+                <w:t xml:space="preserve">Generation of pencil and paper exercises to personalize learners' work sequences: typology of exercises and meta-architecture for generators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RJC EIAH 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2008, Lille, France. pp.145-146</w:t>
+              <w:t xml:space="preserve">E-Learn 2009 - World Conference on E-Learning in Corporate, Government, Healthcare &amp; Higher Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2009, Vancouver, Canada. pp.2843-2848</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01501244v1</w:t>
+                <w:t xml:space="preserve">hal-01437732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adapte, a Tool for the Teacher to Personalize Activities</w:t>
+                <w:t xml:space="preserve">Adapte, un outil pour proposer des activités personnalisées au sein du projet PERLEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ITS 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.699-701</w:t>
+              <w:t xml:space="preserve">RJC EIAH 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2008, Lille, France. pp.145-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01500836v1</w:t>
+                <w:t xml:space="preserve">hal-01501244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adapte, a Tool for the Teacher to Personalize Activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Jean-Daubias</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ITS 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2008, Montreal, Canada. pp.699-701</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500836v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Génération de feuilles d'exercices adaptées aux profils d'apprenants dans le cadre du projet PERLEA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -9327,51 +9409,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EIAH 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01575816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9381,51 +9463,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assessing COMPER Environment to Support Self-Regulation During Autonomous Work: A Usefulness, Usability and Use Case Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laëtitia Pierrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9474,83 +9556,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open and Inclusive Educational Practice in the Digital World</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer International Publishing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.193-212, 2022, Cognition and Exploratory Learning in the Digital Age book series (CELDA), 978-3-031-18511-3. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-18512-0_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03908689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -9560,706 +9642,706 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Personnalisation de l'expérience dans MOBILES : approche systématique et indicateurs de performance des recommandations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse exploratoire des métriques d'annotations dans MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05129539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Définition et caractérisation du modèle de traces utilisateur pour l'application d'exploration urbaine MOBILES</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">LIRIS UMR 5205 CNRS/INSA de Lyon/Université Claude Bernard Lyon 1/Université Lumière Lyon 2/École Centrale de Lyon. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05120659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'analytique des apprentissages avec le numérique Groupes thématiques de la Direction du numérique pour l'Éducation (DNE -TN2)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Cherigny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hassina El Kechai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Labarthe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Direction du numérique pour l’éducation. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02912386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Iksal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Broisin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Champalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Fontanieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02046920v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02453676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNE - GTnum2 Learning Analytics - Etat de l’art sur les outils et méthodes issus de la recherche française</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les Grands Challenges de la recherche en e-éducation, issus des ateliers thématiques des ORPHÉE-RDV’2017</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Guin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaëlle Molinari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de l'éducation nationale. 2018</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] ATIEF. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02453676v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02046920v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus unifié pour la personnalisation des activités pédagogiques : méta-modèle, modèles et outils</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ordinateur et société [cs.CY]. Université Claude Bernard - Lyon I, 2009. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2009LYO10262⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00625465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10269,91 +10351,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la co-construction à la co-évolution entre acteurs humains et IA au sein du cycle de personnalisation des EIAH</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain. Université Claude Bernard Lyon 1, 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-05504496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10363,823 +10445,823 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GéoMobiles : Une plateforme pour la visualisation et l'analyse exploratoire de données géospatiales participatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Scheffler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Mathian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05127583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madjid Sadallah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Logiciel</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
-[...77 lines deleted...]
-                <w:t xml:space="preserve">hal-04771100v1</w:t>
+                <w:t xml:space="preserve">hal-04771226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MOBILES RecSys: A Personalized Recommendation System for Enhancing the Urban and Social Experiences of International Students</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId45" w:history="1">
+                <w:t xml:space="preserve">MOBILES: A Mobile Application for Documenting the Urban and Social Experiences of International Students</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Benedetto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madjid Sadallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Cunty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">⟨swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a⟩</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Logiciel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04771226v1</w:t>
+                <w:t xml:space="preserve">hal-04771100v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Geoffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Rodi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Geoffre</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lionel Alvarez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2021, 978-2-901384-03-8</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId208" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03287101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes des 7ièmes RJC EIAH 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chrysta Pélissier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Reffay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie Lefevre, Chrysta Pélissier et Christophe Reffay. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">RJC EIAH 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Besançon, France. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Actes de la 6ème Conférence sur les Environnements Informatiques d'Apprentissage Humain (EIAH 2013)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Choquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Dessus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefèvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Broisin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Catteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence sur les Environnements Informatiques d'Apprentissage Humain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'IRIT, 369 p., 2013, 978-2-917490-22-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01094817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Troisièmes Rencontres Jeunes Chercheurs en Environnements Informatiques pour l'Apprentissage Humain (RJC-EIAH 2010) - Actes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Guéraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Troisièmes Rencontres Jeunes Chercheurs en EIAH</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2010, Lyon, France. ATIEF, pp.170, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01381495v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11189,147 +11271,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Numéro spécial : « Sélection de la Conférence EIAH 2021 »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nour El Mawas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lefevre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Michel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">STICEF (Sciences et Technologies de l'Information et de la Communication pour l'Éducation et la Formation)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 22 (9), 189 p., 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23709/sticef.29.2.0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04925254v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId221"/>
+      <w:footerReference w:type="default" r:id="rId222"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11476,51 +11558,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Racedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Denayrolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ripert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189735v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Somny" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142437v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conrad" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142438v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092828v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011717800003470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092818v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32883-1_5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078672v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_35" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642155v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sablayrolles" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622957v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010996100003182" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287742v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637363v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637289v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clerc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_73" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309161v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518597v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_85" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177830v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cabl&#233;" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Buffa" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177846v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177839v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301104v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339165v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824949v2" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339179v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_87" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQVJTXV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339180v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_15" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-77HKMPTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824298v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660961v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353016v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353121v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353015v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605767v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354403v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381464v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437699v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437732v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437679v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437663v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437783v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501244v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500836v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575816v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625465v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10262" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05504496v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769572v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094817v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381495v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903654v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#235;lle Badier" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lefevre" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lefort" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Guin" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03942513v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=La&#235;titia Pierrot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Michel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Broisin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.2" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079560v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Molinari" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.25.2.3" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05570190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Racedo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Denayrolles" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Ripert" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Desfoug&#232;res" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.yrtph.2016.11.010" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01403052v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ginon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Jean-Daubias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Champin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3199/JESA.45.1-n" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01265955v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Cordier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Mille" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Georgeon" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.28.375-396" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353061v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353101v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Butoianu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daubias" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Daubigney" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354520v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437823v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Eyssautier-Bavay" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05608562v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maeva Somny" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05189735v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05484363v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Scheffler" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Cunty" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Joliveau" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Mathian" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Chevalier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142437v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Conrad" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Venant" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05142438v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05047692v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madjid Sadallah" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04930050v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0013202800003932" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092808v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0011717800003470" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05480583v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Danos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Grassin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092828v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092818v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-32883-1_5" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04078672v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aous Karoui" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Alvarez" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Geoffre" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-16290-9_35" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03642155v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Sablayrolles" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03622957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0010996100003182" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292896v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287589v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377399v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287742v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02332916v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Miras" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Najib Arbach" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Rapilly" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Dumarski" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02155496v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Lebis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanda Luengo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714184v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3170358.3170408" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02175886v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Bonvin" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanchez" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Casado" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637556v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517145v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637363v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637548v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01309161v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Le Vinh Thai" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637289v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Marty" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Clerc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_73" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01336851v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_33" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01518597v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-45153-4_85" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177830v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Cabl&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Buffa" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177846v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267129v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01177839v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164383v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bryan Kong Win Chang" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301104v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301121v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01015325v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301088v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-13704-9_12" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283735v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awa Diattara" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lef&#232;vre" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301072v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-11200-8_11" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339179v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_87" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-CQVJTXV2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339180v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-39112-5_15" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-77HKMPTL-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01131223v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anh-Hoang Le" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hala Skaf-Molli" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2479787.2479793" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00830444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824298v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00824949v2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01339165v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01103671v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660961v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353050v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Thevenet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Barnachon" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00765596v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desmontils" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Nauer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Canals" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353016v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353003v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00660987v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Ceccaroli" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Guillou" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00720481v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gaillard" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353121v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01353015v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00746730v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692091v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Lavou&#233;" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354485v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354426v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354403v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01354402v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00605767v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00487659v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381464v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437664v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437660v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437679v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437663v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437783v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437782v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437699v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01437732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501244v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500836v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575816v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03908689v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-18512-0_12" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129483v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05129539v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05120659v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02912386v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Cherigny" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassina El Kechai" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Iksal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Labarthe" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02453676v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Champalle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Fontanieu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02046920v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00625465v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2009LYO10262" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-05504496v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05127583v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Garcia" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:30dbc690350dc92176242c64f77f5a9b374934e3;origin=https://gitlab.liris.cnrs.fr/msadallah/geomobiles;visit=swh:1:snp:01f7b8f5697144738282f0889e824b59ec6c9f8d;anchor=swh:1:rev:60d2b129f45f91c1f5840ba8c95400d400b677e3" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771226v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:858d4ea3cf8d35855792ad0a558fb536de30997c;origin=https://gitlab.liris.cnrs.fr/msadallah/mobilesrs.git;visit=swh:1:snp:8b659c2942c1fee75d1db4f4340882d73a7c41fe;anchor=swh:1:rev:53f39af6300306993f0870df1482ee72d7363c3a" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04771100v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Benedetto" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archive.softwareheritage.org/browse/swh:1:dir:1d257e664ea3db3b5e723f76b9ac220148435522;origin=https://gitlab.liris.cnrs.fr/msadallah/mobiles.git;visit=swh:1:snp:29804390c732861f0111a66db4ce15d17c133760;anchor=swh:1:rev:f274e463f4cdc8461391aec25ba72b20e8f54a82" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03287101v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Rodi" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769572v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrysta P&#233;lissier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Reffay" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01094817v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Choquet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Catteau" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381495v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Gu&#233;raud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04925254v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nour El Mawas" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23709/sticef.29.2.0" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>