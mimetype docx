--- v0 (2026-03-15)
+++ v1 (2026-05-18)
@@ -100,989 +100,989 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Respiratory Society and American Thoracic Society guidelines for the diagnosis of Primary Ciliary Dyskinesia</w:t>
+                <w:t xml:space="preserve">Surfactant Protein (SP)-A Benefits Over SP-A Mutant: A Preliminary Study for ILD Treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amelia Shoemark</w:t>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breanna Kinghorn</w:t>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cristina Ardura-Garcia</w:t>
+                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noelia Baz-Redón</w:t>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2500745. </w:t>
+              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Online ahead of print. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00745-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1165/rcmb.2024-0546OC⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05290698v1</w:t>
+                <w:t xml:space="preserve">inserm-05295818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Mosaic NLRC4 Variants in Autoinflammatory Diseases: Functional Characterization and Correlation of Mosaicism Levels with Disease Age of Onset and Severity</w:t>
+                <w:t xml:space="preserve">Interleukin-34 orchestrates bone formation through its binding to Bone Morphogenic Proteins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farah Diab</w:t>
+                <w:t xml:space="preserve">Dominique Heymann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
+                <w:t xml:space="preserve">Frédéric Lézot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Fabre</w:t>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Lin</w:t>
+                <w:t xml:space="preserve">Jorge William Vargas-Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mira Rabbaa</w:t>
+                <w:t xml:space="preserve">Kristina Schiavone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 45 (1), pp.111. </w:t>
+              <w:t xml:space="preserve">Theranostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10875-025-01907-w⟩</w:t>
+                <w:t xml:space="preserve">⟨10.7150/thno.107340⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05291610v1</w:t>
+                <w:t xml:space="preserve">hal-04901466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bi-allelic LAMP3 variants in childhood interstitial lung disease: a surfactant-related disease</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Penetrance of interstitial lung disease and lung cancer in carriers of SFTPA1 or SFTPA2 pathogenic variants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+                <w:t xml:space="preserve">Lucas Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martha Delgado Rodriguez</w:t>
+                <w:t xml:space="preserve">Patrick Benusiglio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Thomas</w:t>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Nuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EBioMedicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105626⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11 (3), pp.01348-02024. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.01348-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04977533v1</w:t>
+                <w:t xml:space="preserve">inserm-05291687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Childhood interstitial lung disease survivors in adulthood: a European collaborative study</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">European Respiratory Society and American Thoracic Society guidelines for the diagnosis of Primary Ciliary Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthias Griese</w:t>
+                <w:t xml:space="preserve">Amelia Shoemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadia Nathan</w:t>
+                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yurdagül Uzunhan</w:t>
+                <w:t xml:space="preserve">Breanna Kinghorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Borie</w:t>
+                <w:t xml:space="preserve">Cristina Ardura-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noelia Baz-Redón</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 65 (2), pp.2400680. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.00680-2024⟩</w:t>
+              <w:t xml:space="preserve">, 2025, pp.2500745. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00745-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05292316v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05290698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfactant Protein (SP)-A Benefits Over SP-A Mutant: A Preliminary Study for ILD Treatment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+                <w:t xml:space="preserve">Childhood interstitial lung disease survivors in adulthood: a European collaborative study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni Manali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthias Griese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nau</w:t>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yurdagül Uzunhan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Respiratory Cell and Molecular Biology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1165/rcmb.2024-0546OC⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 65 (2), pp.2400680. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00680-2024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05295818v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05292316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Penetrance of interstitial lung disease and lung cancer in carriers of SFTPA1 or SFTPA2 pathogenic variants</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Somatic Mosaic NLRC4 Variants in Autoinflammatory Diseases: Functional Characterization and Correlation of Mosaicism Levels with Disease Age of Onset and Severity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Benusiglio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Raphael Borie</w:t>
+                <w:t xml:space="preserve">Farah Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gregory Nuel</w:t>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mira Rabbaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.01348-2024⟩</w:t>
+              <w:t xml:space="preserve">Journal of Clinical Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 45 (1), pp.111. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10875-025-01907-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05291687v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05291610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interleukin-34 orchestrates bone formation through its binding to Bone Morphogenic Proteins</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
+                <w:t xml:space="preserve">Bi-allelic LAMP3 variants in childhood interstitial lung disease: a surfactant-related disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jorge William Vargas-Franco</w:t>
+                <w:t xml:space="preserve">Martha Delgado Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kristina Schiavone</w:t>
+                <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Theranostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, In press, </w:t>
+              <w:t xml:space="preserve">EBioMedicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 113, pp.105626. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7150/thno.107340⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ebiom.2025.105626⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04901466v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04977533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Low-level NLRP3 mosaicism in chronic urticarial lesions: extending the phenotypic spectrum of NLRP3-related disorders and therapeutic implications</w:t>
               </w:r>
@@ -1094,64 +1094,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Assrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1200,372 +1200,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05291667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular Investigation in Early‐Onset Interstitial Lung Disease: Results From 699 Unrelated Patients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">De novo SRRM2 variants in neuroendocrine cell hyperplasia of infancy and persistent tachypnea of infancy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nadia Nathan</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Cottin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Julie Mesinele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix de Becdelièvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Respirology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/resp.70132⟩</w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.2500777. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.00777-2025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-05375209v1</w:t>
+                <w:t xml:space="preserve">inserm-05375249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De novo SRRM2 variants in neuroendocrine cell hyperplasia of infancy and persistent tachypnea of infancy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Molecular Investigation in Early‐Onset Interstitial Lung Disease: Results From 699 Unrelated Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Julie Mesinele</w:t>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alix de Becdelièvre</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Vincent Cottin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.2500777. </w:t>
+              <w:t xml:space="preserve">Respirology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 31 (1), pp.53-61. </w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.00777-2025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/resp.70132⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05375249v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05375209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficacy and safety of CFTR modulators in patients with interstitial lung disease caused by ABCA3 transporter deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Le Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Severine Feuillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1614,480 +1614,480 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05291768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High risk of lung cancer in surfactant-related gene variant carriers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Acinar Dysplasia in a Full-Term Newborn with a NKX2.1 Variant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Brudon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Julien Jegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arthur Mageau</w:t>
+                <w:t xml:space="preserve">Erik Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Bermudez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bonniaud</w:t>
+                <w:t xml:space="preserve">Pauline Clermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.01809-2023⟩</w:t>
+              <w:t xml:space="preserve">Neonatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1 - 4. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1159/000534076⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04567614v1</w:t>
+                <w:t xml:space="preserve">inserm-04412777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ciliopathy patient variants reveal organelle-specific functions for TUBB4B in axonemal microtubules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel O Dodd</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel O Dodd</w:t>
+                <w:t xml:space="preserve">Sabrina Mechaussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Mechaussier</w:t>
+                <w:t xml:space="preserve">Patricia L Yeyati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia L Yeyati</w:t>
+                <w:t xml:space="preserve">Fraser Mcphie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacob R Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 384 (6694), pp.eadf5489. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.adf5489⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04804407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Acinar Dysplasia in a Full-Term Newborn with a NKX2.1 Variant</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nadia Nathan</w:t>
+                <w:t xml:space="preserve">High risk of lung cancer in surfactant-related gene variant carriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Brudon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Jegard</w:t>
+                <w:t xml:space="preserve">Arthur Mageau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik Hervieux</w:t>
+                <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pauline Clermidi</w:t>
+                <w:t xml:space="preserve">Philippe Bonniaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Neonatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1 - 4. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (5), pp.2301809. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1159/000534076⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01809-2023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">inserm-04412777v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04567614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarities and differences of interstitial lung disease associated with pathogenic variants in SFTPC and ABCA3 in adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Diesler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salim Si-Mohamed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2164,51 +2164,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skewed X-chromosome inactivation drives the proportion of DNAAF6 -defective airway motile cilia and variable expressivity in primary ciliary dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2296,510 +2296,510 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04557687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NKX2.1 mutation revealed by a lymphoid interstitial pneumonia in an adult with rheumatoid arthritis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacological options in the treatment of osteogenesis imperfecta: A comprehensive review of clinical and potential alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Muñoz-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Heymann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Le Guen</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Irina Giurgea</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clairelyne Dupin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laetitia Dunogeant</w:t>
+                <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/23120541.00682-2022].⟩</w:t>
+              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 213, pp.115584. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bcp.2023.115584⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (data paper)</w:t>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04183925v1</w:t>
+                <w:t xml:space="preserve">inserm-04100355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacological options in the treatment of osteogenesis imperfecta: A comprehensive review of clinical and potential alternatives</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dominique Heymann</w:t>
+                <w:t xml:space="preserve">The significance of multidisciplinary team meetings in diagnosing and managing childhood interstitial lung disease within the RespiRare network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cassibba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Irina Giurgea</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Ralph Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serge Amselem</w:t>
+                <w:t xml:space="preserve">Laureline Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aberbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Pharmacology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bcp.2023.115584⟩</w:t>
+              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 59 (2), pp.417-425. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ppul.26765⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (article de synthèse)</w:t>
-[...10 lines deleted...]
-                <w:t xml:space="preserve">inserm-04100355v1</w:t>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-05292701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The significance of multidisciplinary team meetings in diagnosing and managing childhood interstitial lung disease within the RespiRare network</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">NKX2.1 mutation revealed by a lymphoid interstitial pneumonia in an adult with rheumatoid arthritis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laureline Berteloot</w:t>
+                <w:t xml:space="preserve">Pierre Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Aberbache</w:t>
+                <w:t xml:space="preserve">Clairelyne Dupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lauren Bitton</w:t>
+                <w:t xml:space="preserve">Laetitia Dunogeant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pediatric Pulmonology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 59 (2), pp.417-425. </w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9 (3), pp.00682-2022. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ppul.26765⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00682-2022].⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-05292701v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04183925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypomorphic pathogenic variant in SFTPB leads to adult pulmonary fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2854,64 +2854,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outcome of lung transplantation for adults with interstitial lung disease associated with genetic disorders of the surfactant system</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Bermudez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Coiffard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2982,191 +2982,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04517578v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Otological Manifestations in Adults with Primary Ciliary Dyskinesia: A Controlled Radio-Clinical Study</w:t>
+                <w:t xml:space="preserve">Systemic inflammatory syndrome in children with FARSA deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
+                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul de Boissieu</w:t>
+                <w:t xml:space="preserve">Roman Goguyer-Deschaumes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Farida Benoudiba</w:t>
+                <w:t xml:space="preserve">Keren Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Malik Moustarhfir</w:t>
+                <w:t xml:space="preserve">Marc Mirande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sookyung Kim</w:t>
+                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 11 (17), pp.5163. </w:t>
+              <w:t xml:space="preserve">Clinical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 101 (5-6), pp.552-558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm11175163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/cge.14120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03863866v1</w:t>
+                <w:t xml:space="preserve">inserm-03790743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Nasal Nitric Oxide, Cilia Analyses, and Genotypes in a Retrospective Cohort of Children with Primary Ciliary Dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3282,51 +3282,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni D Manali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahima Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3384,161 +3384,161 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03798564v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Systemic inflammatory syndrome in children with FARSA deficiency</w:t>
+                <w:t xml:space="preserve">Otological Manifestations in Adults with Primary Ciliary Dyskinesia: A Controlled Radio-Clinical Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Charbit-Henrion</w:t>
+                <w:t xml:space="preserve">Mihaela Alexandru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roman Goguyer-Deschaumes</w:t>
+                <w:t xml:space="preserve">Paul de Boissieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Keren Borensztajn</w:t>
+                <w:t xml:space="preserve">Farida Benoudiba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Mirande</w:t>
+                <w:t xml:space="preserve">Malik Moustarhfir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Berthelet</w:t>
+                <w:t xml:space="preserve">Sookyung Kim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 101 (5-6), pp.552-558. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (17), pp.5163. </w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/cge.14120⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm11175163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03790743v1</w:t>
+                <w:t xml:space="preserve">hal-03863866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining RSPH9 founder mutation screening and next-generation sequencing analysis is efficient for primary ciliary dyskinesia diagnosis in Saudi patients</w:t>
               </w:r>
@@ -3658,51 +3658,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The clinical course of interstitial lung disease in an adult patient with an ABCA3 homozygous complex allele under hydroxychloroquine and a review of the literature.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Darde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3786,291 +3786,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03837029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mosaic variants in TNFRSF1A : an emerging cause of tumour necrosis factor receptor-associated periodic syndrome</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elma El Khouri</w:t>
+                <w:t xml:space="preserve">Aubin Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Delaleu</w:t>
+                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Copin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rheumatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 62 (1), pp.473-479. </w:t>
+              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.S0003-4266(22)00005-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac274⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03837058v1</w:t>
+                <w:t xml:space="preserve">inserm-03798449v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unravelling a case of 46,XY DSD due to 17ß-Hydroxysteroid Dehydrogenase type 3 mutations at the age of 49</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mosaic variants in TNFRSF1A : an emerging cause of tumour necrosis factor receptor-associated periodic syndrome</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aubin Garcia</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Pierre Siffroi</w:t>
+                <w:t xml:space="preserve">Jérémie Delaleu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Christin-Maitre</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Bruno Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales d'Endocrinologie = Annals of Endocrinology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.S0003-4266(22)00005-1. </w:t>
+              <w:t xml:space="preserve">Rheumatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 62 (1), pp.473-479. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ando.2022.01.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/rheumatology/keac274⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798449v1</w:t>
+                <w:t xml:space="preserve">inserm-03837058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breath holding and tidal breathing nasal NO to screen children for Primary Ciliary Dyskinesia</w:t>
               </w:r>
@@ -4095,51 +4095,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4186,77 +4186,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological data analysis reveals genotype–phenotype relationships in primary ciliary dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Shoemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruna Rubbo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud Fassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4320,51 +4320,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Motile cilia and airway disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure-Emmanuelle Zaragosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4418,831 +4418,831 @@
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03780781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in COPA lead to abnormal trafficking of STING to the Golgi and interferon signaling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic Mosaic NLRP3 Mutations and Inflammasome Activation in Late-Onset Chronic Urticaria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Lepelley</w:t>
+                <w:t xml:space="preserve">Clémence Lepelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria José Martin-Niclos</w:t>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melvin Le Bihan</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Carolina Uggenti</w:t>
+                <w:t xml:space="preserve">Jean-David Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1084/jem.20200600⟩</w:t>
+              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 140, pp.791 - 798.e2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.06.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02933253v1</w:t>
+                <w:t xml:space="preserve">hal-03489548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic Mosaic NLRP3 Mutations and Inflammasome Activation in Late-Onset Chronic Urticaria</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Louvrier</w:t>
+                <w:t xml:space="preserve">Standardised clinical data from patients with primary ciliary dyskinesia: FOLLOW-PCD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mieke Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clémence Lepelletier</w:t>
+                <w:t xml:space="preserve">Carmen Casaulta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-David Bouaziz</w:t>
+                <w:t xml:space="preserve">Ernst Eber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Investigative Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jid.2019.06.153⟩</w:t>
+              <w:t xml:space="preserve">ERJ Open Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 6 (1), pp.00237-2019. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/23120541.00237-2019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03489548v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03798688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NLRP3-associated autoinflammatory diseases: Phenotypic and molecular characteristics of germline versus somatic mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Assrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elma El Khouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Melki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Allergy and Clinical Immunology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 145 (4), pp.1254-1261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jaci.2019.11.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03782874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Standardised clinical data from patients with primary ciliary dyskinesia: FOLLOW-PCD</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
+                <w:t xml:space="preserve">Mutations in COPA lead to abnormal trafficking of STING to the Golgi and interferon signaling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lepelley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-François Papon</w:t>
+                <w:t xml:space="preserve">Maria José Martin-Niclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieke Boon</w:t>
+                <w:t xml:space="preserve">Melvin Le Bihan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carmen Casaulta</w:t>
+                <w:t xml:space="preserve">Joseph A. Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ernst Eber</w:t>
+                <w:t xml:space="preserve">Carolina Uggenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERJ Open Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 6 (1), pp.00237-2019. </w:t>
+              <w:t xml:space="preserve">Journal of Experimental Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 217 (11), pp.e20200600. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/23120541.00237-2019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1084/jem.20200600⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03798688v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02933253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functional assessment and phenotypic heterogeneity of SFTPA1 and SFTPA2 mutations in interstitial lung diseases and lung cancer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Deep phenotyping, including quantitative ciliary beating parameters, and extensive genotyping in primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Borie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Diane Bouvry</w:t>
+                <w:t xml:space="preserve">Mathieu Bottier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1183/13993003.02806-2020⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 57 (4), pp.237-244. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106424⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03794264v2</w:t>
+                <w:t xml:space="preserve">hal-03093190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep phenotyping, including quantitative ciliary beating parameters, and extensive genotyping in primary ciliary dyskinesia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Functional assessment and phenotypic heterogeneity of SFTPA1 and SFTPA2 mutations in interstitial lung diseases and lung cancer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Afifaa Butt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvain Blanchon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Marie-Pierre Debray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Bottier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guy Montantin</w:t>
+                <w:t xml:space="preserve">Diane Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 57 (4), pp.237-244. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (6), pp.2002806. </w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2019-106424⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.02806-2020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03093190v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03794264v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of Maternal First Trimester Serum Levels of Free Beta Human Chorionic Gonadotropin and Hypospadias: A Population Based Study</w:t>
               </w:r>
@@ -5356,377 +5356,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03009486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of ruxolitinib in COPA syndrome manifesting as life-threatening alveolar haemorrhage</w:t>
+                <w:t xml:space="preserve">Contribution of functionally assessed GHRHR mutations to idiopathic isolated growth hormone deficiency in patients without GH1 mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Louise Frémond</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Enzo Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Fayon</w:t>
+                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annick Clement</w:t>
+                <w:t xml:space="preserve">Soumeya Fedala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Filhol-Blin</w:t>
+                <w:t xml:space="preserve">Nathalie Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Khallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thorax</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213892⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (11), pp.2033 - 2043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23847⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-02376257v1</w:t>
+                <w:t xml:space="preserve">inserm-03712902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of functionally assessed GHRHR mutations to idiopathic isolated growth hormone deficiency in patients without GH1 mutations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Use of ruxolitinib in COPA syndrome manifesting as life-threatening alveolar haemorrhage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
+                <w:t xml:space="preserve">Marie-Louise Frémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soumeya Fedala</w:t>
+                <w:t xml:space="preserve">Michael Fayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Collot</w:t>
+                <w:t xml:space="preserve">Annick Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eliane Khallouf</w:t>
+                <w:t xml:space="preserve">Emilie Filhol-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 40 (11), pp.2033 - 2043. </w:t>
+              <w:t xml:space="preserve">Thorax</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.thoraxjnl-2019-213892. </w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23847⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/thoraxjnl-2019-213892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03712902v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-02376257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pilot experience of multidisciplinary team discussion dedicated to inherited pulmonary fibrosis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Gouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clairelyne Dupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Orphanet Journal of Rare Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 14 (1), pp.280. </w:t>
@@ -5777,64 +5777,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-allelic missense ABCA3 mutations in a patient with childhood ILD who reached adulthood</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effrosyni D Manali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6026,965 +6026,965 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02519584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Follow-Up and Management of Chronic Rhinosinusitis in Adults with Primary Ciliary Dyskinesia: Review and Experience of Our Reference Centers</w:t>
+                <w:t xml:space="preserve">Lack of GAS2L2 Causes PCD by Impairing Cilia Orientation and Mucociliary Clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+                <w:t xml:space="preserve">Ximena Bustamante-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Dupuy</w:t>
+                <w:t xml:space="preserve">Wei-Ning Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Escabasse</w:t>
+                <w:t xml:space="preserve">Patrick Sears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francoise Zerah-Lancner</w:t>
+                <w:t xml:space="preserve">Michael Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bassinet</w:t>
+                <w:t xml:space="preserve">Eva Brotslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 8 (9), pp.1495. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 104 (2), pp.229-245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/jcm8091495⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02342142v1</w:t>
+                <w:t xml:space="preserve">inserm-03780550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lack of GAS2L2 Causes PCD by Impairing Cilia Orientation and Mucociliary Clearance</w:t>
+                <w:t xml:space="preserve">A Novel Homozygous Nonsense HYDIN Gene Mutation p.(Arg951*) in Primary Ciliary Dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ximena Bustamante-Marin</w:t>
+                <w:t xml:space="preserve">Antony Terance Benjamin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wei-Ning Yin</w:t>
+                <w:t xml:space="preserve">Ram Ganesh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sears</w:t>
+                <w:t xml:space="preserve">Balan Louis Gaspar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Werner</w:t>
+                <w:t xml:space="preserve">Jane Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eva Brotslaw</w:t>
+                <w:t xml:space="preserve">Claire Jackson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 104 (2), pp.229-245. </w:t>
+              <w:t xml:space="preserve">Indian Journal of Pediatrics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 86 (7), pp.664-665. </w:t>
             </w:r>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2018.12.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s12098-019-02970-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03780550v1</w:t>
+                <w:t xml:space="preserve">inserm-03798432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Novel Homozygous Nonsense HYDIN Gene Mutation p.(Arg951*) in Primary Ciliary Dyskinesia</w:t>
+                <w:t xml:space="preserve">Follow-Up and Management of Chronic Rhinosinusitis in Adults with Primary Ciliary Dyskinesia: Review and Experience of Our Reference Centers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antony Terance Benjamin</w:t>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ram Ganesh</w:t>
+                <w:t xml:space="preserve">Laurence Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Balan Louis Gaspar</w:t>
+                <w:t xml:space="preserve">Virginie Escabasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jane Lucas</w:t>
+                <w:t xml:space="preserve">Francoise Zerah-Lancner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jackson</w:t>
+                <w:t xml:space="preserve">Laurence Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indian Journal of Pediatrics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 86 (7), pp.664-665. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (9), pp.1495. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s12098-019-02970-z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm8091495⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03798432v1</w:t>
+                <w:t xml:space="preserve">hal-02342142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Critical Evaluation of Sinonasal Disease in 64 Adults with Primary Ciliary Dyskinesia</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nonsmoker Man in His 40s With a Diagnosis of Genetic-Related Idiopathic Pulmonary Fibrosis (Surfactant-Protein C Gene Mutation)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Isabelle Honoré</w:t>
+                <w:t xml:space="preserve">Antonin Fattori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Ohana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Hirschi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Kessler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicola Santelmo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jcm8050619⟩</w:t>
+              <w:t xml:space="preserve">Chest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155 (4), pp.e91-e96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.chest.2018.12.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03794401v1</w:t>
+                <w:t xml:space="preserve">inserm-03782700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonsmoker Man in His 40s With a Diagnosis of Genetic-Related Idiopathic Pulmonary Fibrosis (Surfactant-Protein C Gene Mutation)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Romain Kessler</w:t>
+                <w:t xml:space="preserve">Critical Evaluation of Sinonasal Disease in 64 Adults with Primary Ciliary Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Dupuy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Zerah-Lancner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicola Santelmo</w:t>
+                <w:t xml:space="preserve">Isabelle Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chest</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 155 (4), pp.e91-e96. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 8 (5), pp.619. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.chest.2018.12.015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/jcm8050619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03782700v1</w:t>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03794401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DNAH17, Encoding a Sperm-Specific Axonemal Outer Dynein Arm Heavy Chain, Cause Isolated Male Infertility Due to Asthenozoospermia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Primary ciliary dyskinesia gene contribution in Tunisia: Identification of a major Mediterranean allele</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+                <w:t xml:space="preserve">Zohra Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Schmitt</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
+                <w:t xml:space="preserve">Sandra Chantot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.04.015⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 41 (1), pp.115-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23905⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02315263v1</w:t>
+                <w:t xml:space="preserve">inserm-03798385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Primary ciliary dyskinesia gene contribution in Tunisia: Identification of a major Mediterranean allele</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
+                <w:t xml:space="preserve">Mutations in DNAH17, Encoding a Sperm-Specific Axonemal Outer Dynein Arm Heavy Chain, Cause Isolated Male Infertility Due to Asthenozoospermia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zohra Soua</w:t>
+                <w:t xml:space="preserve">Alain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandra Chantot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guy Montantin</w:t>
+                <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 41 (1), pp.115-121. </w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 105 (1), pp.198-212. </w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/humu.23905⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2019.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03798385v1</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02315263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional characterization of tektin-1 in motile cilia and evidence for TEKT1 as a new candidate gene for motile ciliopathies</w:t>
               </w:r>
@@ -7130,77 +7130,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Werner Blum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jürgen Klammt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heike Pfäffle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EBioMedicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 36, pp.390-400. </w:t>
@@ -7251,64 +7251,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutations in Outer Dynein Arm Heavy Chain DNAH9 Cause Motile Cilia Defects and Situs Inversus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mahmoud R. Fassad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Shoemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert A. Hirst</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7366,511 +7366,511 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02178023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-linked primary ciliary dyskinesia due to mutations in the cytoplasmic axonemal dynein assembly factor PIH1D3</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">European Respiratory Society guidelines for the diagnosis of primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiara Olcese</w:t>
+                <w:t xml:space="preserve">Angelo Barbato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitali Patel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Amelia Shoemark</w:t>
+                <w:t xml:space="preserve">Samuel Collins</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Santeri Kiviluoto</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Laura Behan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 8 (1), pp.14279. </w:t>
+              <w:t xml:space="preserve">European Respiratory Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (1), pp.1601090. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/ncomms14279⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1183/13993003.01090-2016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01560951v1</w:t>
+                <w:t xml:space="preserve">inserm-03869001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">European Respiratory Society guidelines for the diagnosis of primary ciliary dyskinesia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jane Lucas</w:t>
+                <w:t xml:space="preserve">Contribution of LHX4 Mutations to Pituitary Deficits in a Cohort of 417 Unrelated Patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Angelo Barbato</w:t>
+                <w:t xml:space="preserve">Mohamad Maghnie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Collins</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Myrofora Goutaki</w:t>
+                <w:t xml:space="preserve">Juliane Leger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Behan</w:t>
+                <w:t xml:space="preserve">Florence Dastot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 49 (1), pp.1601090. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 102 (1), pp.290-301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1183/13993003.01090-2016⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1210/jc.2016-3158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03869001v1</w:t>
+                <w:t xml:space="preserve">inserm-03837720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of LHX4 Mutations to Pituitary Deficits in a Cohort of 417 Unrelated Patients</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">X-linked primary ciliary dyskinesia due to mutations in the cytoplasmic axonemal dynein assembly factor PIH1D3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Maghnie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Collot</w:t>
+                <w:t xml:space="preserve">Chiara Olcese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juliane Leger</w:t>
+                <w:t xml:space="preserve">Mitali Patel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amelia Shoemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Dastot</w:t>
+                <w:t xml:space="preserve">Santeri Kiviluoto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 102 (1), pp.290-301. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8 (1), pp.14279. </w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1210/jc.2016-3158⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/ncomms14279⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03837720v1</w:t>
+                <w:t xml:space="preserve">hal-01560951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Infertility in an adult cohort with primary ciliary dyskinesia: phenotype–gene association</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gert Jan Vanaken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bassinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mieke Boon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Honoré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 50 (5), pp.1700314. </w:t>
@@ -7921,51 +7921,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Association of hidradenitis suppurativa and familial Mediterranean fever: A case series of 6 patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salam Abbara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katia Stankovic Stojanovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8003,4830 +8003,4842 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joint Bone Spine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 84 (2), pp.159-162. </w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jbspin.2016.02.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03837800v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in DNAJB13 , Encoding an HSP40 Family Member, Cause Primary Ciliary Dyskinesia and Male Infertility</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Mutations in GAS8 , a Gene Encoding a Nexin-Dynein Regulatory Complex Subunit, Cause Primary Ciliary Dyskinesia with Axonemal Disorganization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Benoit Vallette</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Sermet-Gaudelus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.022⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 37 (8), pp.776-785. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.23005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03875562v1</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03884295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutations in GAS8 , a Gene Encoding a Nexin-Dynein Regulatory Complex Subunit, Cause Primary Ciliary Dyskinesia with Axonemal Disorganization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Sermet-Gaudelus</w:t>
+                <w:t xml:space="preserve">Syndrome diagnosis with single-nucleotide polymorphism (SNP) microarray</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthew Edwards</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally Brescianini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Allgood</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Freelander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Dunstan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.23005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Paediatrics and Child Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 52 (1), pp.85-89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jpc.12981⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03884295v1</w:t>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03884531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Syndrome diagnosis with single-nucleotide polymorphism (SNP) microarray</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Richard Dunstan</w:t>
+                <w:t xml:space="preserve">Mutations in DNAJB13 , Encoding an HSP40 Family Member, Cause Primary Ciliary Dyskinesia and Male Infertility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Jeanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bequignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Vallette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Paediatrics and Child Health</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 99 (2), pp.489-500. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2016.06.022⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/jpc.12981⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">inserm-03884531v1</w:t>
+                <w:t xml:space="preserve">inserm-03875562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germline SFTPA1 mutation in familial idiopathic interstitial pneumonia and lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Violaine Giraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clement Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilario Nunes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Molecular Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (8), pp.1457-1467. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/hmg/ddw014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01459431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RSPH3 Mutations Cause Primary Ciliary Dyskinesia with Central-Complex Defects and a Near Absence of Radial Spokes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Jeanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 97 (1), pp.153-162. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2015.05.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03829114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The c.301_302delAG PROP1 gene mutation in Romanian patients with multiple pituitary hormone deficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cecilia Lazea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paula Grigorescu-Sido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radu Popp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Pediatric Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 28 (9-10), pp.993-8. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1515/jpem-2014-0289⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03884701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-Function Mutations in RSPH1 Cause Primary Ciliary Dyskinesia with Central-Complex and Radial-Spoke Defects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Esther Kott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 93 (3), pp.561-570. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2013.07.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03887837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loss-of-Function Mutations in LRRC6 , a Gene Essential for Proper Axonemal Assembly of Inner and Outer Dynein Arms, Cause Primary Ciliary Dyskinesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
+                <w:t xml:space="preserve">Delineation of CCDC39/CCDC40 mutation spectrum and associated phenotypes in primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Blanchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 49 (6), pp.410-416. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2012-100867⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2012.10.003⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-03888655v1</w:t>
+                <w:t xml:space="preserve">inserm-03888840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Screening of LHX2 in patients presenting growth retardation with posterior pituitary and ocular abnormalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Abadie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 167 (1), pp.85-91. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1530/EJE-12-0026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03888901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delineation of CCDC39/CCDC40 mutation spectrum and associated phenotypes in primary ciliary dyskinesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Loss-of-Function Mutations in LRRC6 , a Gene Essential for Proper Axonemal Assembly of Inner and Outer Dynein Arms, Cause Primary Ciliary Dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Esther Kott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guy Montantin</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Genetics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/jmedgenet-2012-100867⟩</w:t>
+              <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 91 (5), pp.958-964. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ajhg.2012.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">inserm-03888840v1</w:t>
+                <w:t xml:space="preserve">inserm-03888655v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symptomatic Heterozygotes and Prenatal Diagnoses in a Nonconsanguineous Family with Syndromic Combined Pituitary Hormone Deficiency Resulting from Two Novel LHX3 Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Sobrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Brachet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Vié-Luton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 97 (3), pp.E503-E509. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2011-2095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03889540v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genomic imbalances detected by array-CGH in patients with syndromal ocular developmental anomalies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Bitoun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Drunat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Gérard-Blanluet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Chassaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 20 (5), pp.527-533. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ejhg.2011.233⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03889622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CCDC39 is required for assembly of inner dynein arms and the dynein regulatory complex and for normal ciliary motility in humans and dogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Christine Merveille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erica Davis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Becker-Heck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Israel Amirav</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 43 (1), pp.72-78. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ng.726⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03894583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Two Siblings with Isolated GH Deficiency Due to Loss-of-Function Mutation in the GHRHR Gene: Successful Treatment with Growth Hormone Despite Late Admission and Severe Growth Retardation-Case Report</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zeynep Şıklar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Merih Berberoğlu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olcay Evliyaoğlu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Research in Pediatric Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 2 (4), pp.164-167. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4274/jcrpe.v2i4.164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03894227v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loss-of-Function Mutations in the Human Ortholog of Chlamydomonas reinhardtii ODA7 Disrupt Dynein Arm Assembly and Cause Primary Ciliary Dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estelle Escudier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vincensini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Judy Freshour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Marie Bridoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Journal of Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 85 (6), pp.890-896. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ajhg.2009.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03894697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recessive Isolated Growth Hormone Deficiency and Mutations in the Ghrelin Receptor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Pantel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Nivot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Morisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Vie-Luton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Endocrinology and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 94 (11), pp.4334-4341. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1210/jc.2009-1327⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02081574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y-chromosome AZFc structural architecture and relationship to male fertility</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celia Ravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brahim El Houate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hassan Rouba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fertility and Sterility</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 92 (6), pp.1924-1933. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.fertnstert.2008.08.135⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04133897v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cystic fibrosis carrier frequency and estimated prevalence of the disease in Morocco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Ratbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId415" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Génin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId416" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annick Le Floch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Cystic Fibrosis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 7 (5), pp.440-443. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId418" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jcf.2007.12.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId414" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04134264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detection of cystic fibrosis transmembrane conductance regulator (CFTR) gene rearrangements enriches the mutation spectrum in congenital bilateral absence of the vas deferens and impacts on genetic counselling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId414" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilham Ratbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josiane Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Soufir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Reproduction</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 22 (5), pp.1285-1291. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/humrep/dem024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04134297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Misprocessing of the CFTR protein leads to mild cystic fibrosis phenotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Clain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacqueline Lehmann-Che</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId428" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ingrid Duguépéroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId428" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Arous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId429" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Girodon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Human Mutation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 25 (4), pp.360-371. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/humu.20156⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04134373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TCGAP, a multidomain Rho GTPase-activating protein involved in insulin-stimulated glucose transport</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The E148QMEFV allele is not implicated in the development of familial Mediterranean fever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseph Hwang</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Dimitri Tchernitchko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mei Zhang</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Akiko Kimura</w:t>
+                <w:t xml:space="preserve">Cecile Cazeneuve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrée Delahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMBO Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/emboj/cdg262⟩</w:t>
+              <w:t xml:space="preserve">Human Mutation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (4), pp.339-340. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/humu.9182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04134605v1</w:t>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04134480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical Evaluation of a Reverse Hybridization Assay for the Molecular Detection of Twelve MEFV Gene Mutations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Tchernitchko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrée Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId439" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Cazeneuve</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Niel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Clinical Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, 49 (11), pp.1942-1945. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1373/clinchem.2003.021212⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04134539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The E148QMEFV allele is not implicated in the development of familial Mediterranean fever</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">TCGAP, a multidomain Rho GTPase-activating protein involved in insulin-stimulated glucose transport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shian-Huey Chiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Hwang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecile Cazeneuve</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Florence Niel</w:t>
+                <w:t xml:space="preserve">Mei Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId443" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Akiko Kimura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Mutation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/humu.9182⟩</w:t>
+              <w:t xml:space="preserve">EMBO Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, 22 (11), pp.2679-2691. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/emboj/cdg262⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (data paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04134480v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04134605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bi-allelic LAMP3 variants in childhood interstitial lung disease: a surfactant-related disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martha Delgado Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05296299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional Characterization of Known and Novel NLRC4 variants in Autoinflammatory Diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Desiree Grandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Assrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euorpean Human Genetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Milano (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05123294v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigations génétiques des pneumopathies interstitielles diffuses de l’enfant et de l’adulte jeune</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId448" w:history="1">
+                <w:t xml:space="preserve">SPA restaure l’oligomérisation et la sécrétion de mutants de SFTPA1 et SFTPA2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze-Smagghue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie NAU</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de pneunomologie de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04918649v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04424030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId450" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SPA restaure l’oligomérisation et la sécrétion de mutants de SFTPA1 et SFTPA2</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Investigations génétiques des pneumopathies interstitielles diffuses de l’enfant et de l’adulte jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie NAU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId451" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie NAU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Lille, France</w:t>
+              <w:t xml:space="preserve">Congrès de pneunomologie de langue française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId450" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04424030v1</w:t>
+            <w:hyperlink r:id="rId452" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04918649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mini-symposium : Genetics in paediatric respiratory diseases. Basics of genetic diagnostics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Relations phénotype-génotype dans la dyskinésie ciliaire primitive.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society International congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
+              <w:t xml:space="preserve">3ème Jeudi de Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2023, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04882593v1</w:t>
+            <w:hyperlink r:id="rId453" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04119496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relations phénotype-génotype dans la dyskinésie ciliaire primitive.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Mini-symposium : Genetics in paediatric respiratory diseases. Basics of genetic diagnostics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Jeudi de Génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2023, en ligne, France</w:t>
+              <w:t xml:space="preserve">European Respiratory Society International congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Milano, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119496v1</w:t>
+            <w:hyperlink r:id="rId454" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04882593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Basics of genetic diagnostics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04208235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Acinar dysplasia in a full-term newborn with a NKX2.1 variant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04222542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">uORF-creating-mutations in Van der Woude syndrome: why it is important to study 5’UTRs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Challenges of genetic diagnosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">PCD Fundation Scientific Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2022, en ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId456" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03922478v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04121006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveautés dans la génétique des dyskinésies ciliaires primitives</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">TTC12 loss-of-function mutations cause primary ciliary dyskinesia and unveil distinct dynein assembly mechanisms in motile cilia versus flagella</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Bouhouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Whitfield</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thouvenin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Coste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle de l’association des patients ayant une dyskinésie ciliaire primitive (ADCP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId460" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04119538v1</w:t>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03922541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Challenges of genetic diagnosis</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">uORF-creating-mutations in Van der Woude syndrome: why it is important to study 5’UTRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Galimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PCD Fundation Scientific Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2022, en ligne, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04121006v1</w:t>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03922478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TTC12 loss-of-function mutations cause primary ciliary dyskinesia and unveil distinct dynein assembly mechanisms in motile cilia versus flagella</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nouveautés dans la génétique des dyskinésies ciliaires primitives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Journée annuelle de l’association des patients ayant une dyskinésie ciliaire primitive (ADCP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03922541v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04119538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveautés dans la Génétique des dyskinésies ciliaires primitives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée du CRMR des maladies respiratoires rares (RespiRare)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, En ligne (Paris), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04155014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genetics for PCD diagnosis - basics and pitfalls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECR-PCD Expert talk series</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2021, En ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04161497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Besoins en formation en génétique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AG du Collège National des Enseignants et Praticiens de Génétique Médicale (CNEPGM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2021, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04157099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations de DNAH17 causent une infertilité isolée par asthénospermie par défaut d’une dynéine axonémale spécifique du flagelle des spermatozoïdes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Béquignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Schmitt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Stouvenel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de génétique humaine et médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03951614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectre génétique de la dyskinésie ciliaire primitive en Tunisie et identification d'un allèle majeur Méditerranéen.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohra Soua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandra Chantot-Bastaraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12845,1595 +12857,1595 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, Tours (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03952243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mutation en mosaïque de NLRP3 dans des urticaires neutrophiliques avec fièvre : une nouvelle entité.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetics and Genomics of Cilia and Mucus Biology, Discussion leader</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées dermatologiques de Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference. Cilia, Mucus and Mucociliary Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03945084v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04155886v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetics and Genomics of Cilia and Mucus Biology, Discussion leader</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mutation en mosaïque de NLRP3 dans des urticaires neutrophiliques avec fièvre : une nouvelle entité.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémence Lepelletier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Georgin-Lavialle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-David Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference. Cilia, Mucus and Mucociliary Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">Journées dermatologiques de Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04155886v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03945084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positioning of genetics in the PCD diagnostic pathway</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th BEAT-PCD Conference and 5th PCD Training School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Poznan (Pologne), Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04155876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal ciliary/flagellar beating in human pathology: Molecular and cellular basis of primary ciliary dyskinesia</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Les algorithmes diagnostiques de la DCP.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Estelle Escudier</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tamalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">cole thématique du GDR Cil</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Sete, France</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie et d’Allergologie pédiatrique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04157186v1</w:t>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04155608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de la génétique dans le diagnostic des DCP</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Abnormal ciliary/flagellar beating in human pathology: Molecular and cellular basis of primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Estelle Escudier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Dyskinésie ciliaire primitive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Creteil, France</w:t>
+              <w:t xml:space="preserve">cole thématique du GDR Cil</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Sete, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04157171v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04157186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les algorithmes diagnostiques de la DCP.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Place de la génétique dans le diagnostic des DCP</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aline Tamalet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie et d’Allergologie pédiatrique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire Dyskinésie ciliaire primitive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Creteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04155608v1</w:t>
+            <w:hyperlink r:id="rId476" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04157171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abnormal ciliary/flagellar beating in human pathology: Molecular and cellular basis of primary ciliary dyskinesia</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">SP-IGFD : la génétique avant tout ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du centre de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Cochin, Jan 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque Variations de la croissance : du GHD au SP-IGFD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03934354v1</w:t>
+            <w:hyperlink r:id="rId477" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03934457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution of Functionally Assessed GHRHR Mutations to Idiopathic Isolated Growth Hormone Deficiency in a Cohort of 312 Unrelated Patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enzo Cohen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Belkacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soumeya Fedala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Collot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eliane Khallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57th Annual Meeting of the European Society for Paediatric Endocrinology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Athenes, Grece, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03934333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SP-IGFD : la génétique avant tout ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Contribution of mutations in genes of the surfactant system to idiopathic interstitial pneumonia (IIP)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Filhol-Blin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphael Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Variations de la croissance : du GHD au SP-IGFD</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France. pp.OA547, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1183/13993003.congress-2018.OA547⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03934457v1</w:t>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02438688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functional assessment of newly identified SFTPA1 and SFTPA2 mutations in patients with idiopathic interstitial pneumonia (IIP) and lung cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Filhol-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bouvry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">uropean Respiratory Society (ERS) Congress,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04157591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId480" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of mutations in genes of the surfactant system to idiopathic interstitial pneumonia (IIP)</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Abnormal ciliary/flagellar beating in human pathology: Molecular and cellular basis of primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Amselem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ERS International Congress 2018 abstracts</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Séminaire du centre de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Cochin, Jan 2018, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02438688v1</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03934354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déficits isolés en hormone de croissance : épidémiologie moléculaire, validation fonctionnelle et corrélations génotype-phénotype</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées d’Endocrinologie pédiatriques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Pasteur, Jan 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03934345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId483" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution of SFTPA2 mutations to interstitial lung disease (ILD) and lung cancer in a cohort of 131 unrelated ILD patients</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Genetic Heterogeneity in PCD: Efficiency and Limitations of NGS-Based Approaches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Human Genetics Conference (EHGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Gordon Research Conference. Cilia, Mucus and Mucociliary Interactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2017, Galveston, TX, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId483" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04158320v1</w:t>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04125414v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic Heterogeneity in PCD: Efficiency and Limitations of NGS-Based Approaches</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId35" w:history="1">
+                <w:t xml:space="preserve">Contribution of SFTPA2 mutations to interstitial lung disease (ILD) and lung cancer in a cohort of 131 unrelated ILD patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J Albuisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Conference. Cilia, Mucus and Mucociliary Interactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2017, Galveston, TX, United States</w:t>
+              <w:t xml:space="preserve">European Human Genetics Conference (EHGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04125414v1</w:t>
+                <w:t xml:space="preserve">inserm-04158320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFTPA mutations in interstitial lung disease (ILD) and lung cancer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Albuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Borie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society (ERS) Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2017, London, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04157848v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delineation of CCDC39/CCDC40 mutation spectrum and associated phenotypes in primary ciliary dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Blanchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">First International Cilia in Development and Disease Scientific Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Londres, United Kingdom. pp.P91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-00752969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14443,1091 +14455,1091 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring Mosaic NLRP3 Variants: From Chronic Urticaria to Neonatal Autoinflammatory Disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eman Assrawi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rafaella Piccoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Human Genectics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Milano (Italy), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05123276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deciphering the pathogenicity of NKX2.1 variants in ultra-severe forms of childhood interstitial lung diseases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers-Louedec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Carré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Farah Diab</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05296155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular investigation in early-onset interstitial lung disease: results from 699 unrelated patients Cohort of patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Louvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Cottin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05296143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SFTPA1 and SFTPA2 defects associated with interstitial lung disease are not always missense variations, a chILDEU study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie NAU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Crestani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS 2025 - European respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-05296112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse fonctionnelle de variants de NKX2-1 associés à des phénotypes respiratoires ultra-sévères</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
+                <w:t xml:space="preserve">Autoinflammatory Diseases: Germline vs. Somatic Mosaic Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Piterboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de pneumologie de langue française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04919038v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04412198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SP-A restaure l’oligomérisation et la sécrétion de mutants de SFTPA1 et SFTPA2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04405049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId499" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoinflammatory Diseases: Germline vs. Somatic Mosaic Variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
+                <w:t xml:space="preserve">Les anomalies de SFTPA1 et SFTPA2 associées aux pneumopathies interstitielles ne sont pas toujours des mutations faux sens.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId502" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohann Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie NAU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId496" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Crestani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Drummond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId499" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04412198v1</w:t>
+            <w:hyperlink r:id="rId501" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04918612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId501" w:history="1">
+            <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les anomalies de SFTPA1 et SFTPA2 associées aux pneumopathies interstitielles ne sont pas toujours des mutations faux sens.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Analyse fonctionnelle de variants de NKX2-1 associés à des phénotypes respiratoires ultra-sévères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">David Drummond</w:t>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Carré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Farah Diab</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aphrodite Daskalopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
+              <w:t xml:space="preserve">Congrès de pneumologie de langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId501" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04918612v1</w:t>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04919038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skewed X-chromosome inactivation drives the proportion of DNAAF6-defective airway motile cilia and variable expressivity in primary ciliary dyskinesia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Cuisset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aline Tamalet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15546,4431 +15558,4431 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin (IR), Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04687511v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mutation hypomorphe de SFTPB associée à des fibroses pulmonaires viables à l’âge adulte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Prévot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Coulomb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie Nau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de Pneumologie de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Lille (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId504" w:history="1">
+            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04423950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId505" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Autoinflammatory Diseases: Germline vs. Somatic Mosaic Variations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
+                <w:t xml:space="preserve">Skewed X-chromosome inactivation drives the proportion of DNAAF6-defective airway motile cilia and variable expressivity in primary ciliary dyskinesia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Cuisset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aline Tamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Berlin (Germany), Germany</w:t>
+              <w:t xml:space="preserve">The European Society of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId505" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04674708v1</w:t>
+            <w:hyperlink r:id="rId506" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04614713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId506" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Skewed X-chromosome inactivation drives the proportion of DNAAF6-defective airway motile cilia and variable expressivity in primary ciliary dyskinesia</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Pin</w:t>
+                <w:t xml:space="preserve">Autoinflammatory Diseases: Germline vs. Somatic Mosaic Variations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId499" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Piterboth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Society of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Berlin (DE), Germany</w:t>
+              <w:t xml:space="preserve">European Society of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Berlin (Germany), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId506" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04614713v1</w:t>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04674708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dysplasie acineuse associée à un variant de NKX2.1 chez un nouveau-né à terme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Jegard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik Hervieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Clermidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04412720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hypomorphic mutation in SFTPB leads to adult pulmonary fibrosis</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
+                <w:t xml:space="preserve">Phenotypic characterization of interstitial lung disease associated with mutations in SFTPC and ABCA3 in adults</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Diesler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId510" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salim Aymeric Si-Mohamed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId511" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Brillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lidwine Wemeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society</w:t>
+              <w:t xml:space="preserve">European respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04208358v1</w:t>
+            <w:hyperlink r:id="rId509" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04218447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotypic characterization of interstitial lung disease associated with mutations in SFTPC and ABCA3 in adults</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lidwine Wemeau</w:t>
+                <w:t xml:space="preserve">Clinical problems in rare interstitial lung diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hadchouel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Thumerelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Jedidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European respiratory Society</w:t>
+              <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId509" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04218447v1</w:t>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04220204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clinical problems in rare interstitial lung diseases</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nouha Jedidi</w:t>
+                <w:t xml:space="preserve">Lung biopsies in infants and children in critical care situation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04220204v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04218471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId522" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung biopsies in infants and children in critical care situation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Yohan Soreze</w:t>
+                <w:t xml:space="preserve">Hypomorphic mutation in SFTPB leads to adult pulmonary fibrosis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Prévot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Nau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot-Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04218471v1</w:t>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04208358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId522" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The value of multidisciplinary team meetings MDTm ) in the diagnosis and management of childhood interstitial lung disease (chILD) among the RespiRare network</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Lauren Bitton</w:t>
+                <w:t xml:space="preserve">Evaluating gene-disease relationships in motile ciliopathies: an international ClinGen and BEAT-PCD ERS CRC collaboration.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Suzanne Crowley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">William Hankey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marwa Elnagheeb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rahma Mani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria-Ines Benito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory society</w:t>
+              <w:t xml:space="preserve">european respiratory society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId522" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04208180v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04210979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The value of multidisciplinary team meetings MDTm ) in the diagnosis and management of childhood interstitial lung disease (chILD) among the RespiRare network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Cassibba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ralph Epaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laureline Berteloot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabrina Aberbache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lauren Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04212186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId524" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluating gene-disease relationships in motile ciliopathies: an international ClinGen and BEAT-PCD ERS CRC collaboration.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maria-Ines Benito</w:t>
+                <w:t xml:space="preserve">The value of multidisciplinary team meetings MDTm ) in the diagnosis and management of childhood interstitial lung disease (chILD) among the RespiRare network</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Cassibba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ralph Epaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laureline Berteloot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Aberbache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">european respiratory society</w:t>
+              <w:t xml:space="preserve">European Respiratory society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId524" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04210979v1</w:t>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04208180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phenotype-genotype correlations of pediatric patients with biallelic mutations in ABCA3 and SFTPB surfactant-related genes</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Harriet Corvol</w:t>
+                <w:t xml:space="preserve">Efficacity and safety of CFTR modulators in patients with interstitial lung disease caused by ABCA3 transporter deficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Le Brun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Mazenq</w:t>
+                <w:t xml:space="preserve">Justine Frija-Masson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Dubus</w:t>
+                <w:t xml:space="preserve">Mwetty Onanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04212335v1</w:t>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04213469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficacity and safety of CFTR modulators in patients with interstitial lung disease caused by ABCA3 transporter deficiency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marie Legendre</w:t>
+                <w:t xml:space="preserve">Phenotype-genotype correlations of pediatric patients with biallelic mutations in ABCA3 and SFTPB surfactant-related genes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId516" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId514" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Hadchouel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Frija-Masson</w:t>
+                <w:t xml:space="preserve">Harriet Corvol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mwetty Onanga</w:t>
+                <w:t xml:space="preserve">Julie Mazenq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Dubus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-04213469v1</w:t>
+                <w:t xml:space="preserve">inserm-04212335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">WT SP-A restores abnormal oligomerization and secretion of mutant SFTPA1 and SFTPA2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Soreze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Respiratory Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, Milan (Italie), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04208375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mosaic mutation in TNFRSF1A as a cause of Tumor necrosis factor receptor-associated periodic syndrome- Impact on genetic counselling</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">uORF-creating mutations in Van der Woude syndrome: why it is important to study 5’UTRs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Lodin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Galimand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId450" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandra Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
+              <w:t xml:space="preserve">European Society of Human Genetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03922669v1</w:t>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03922101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Premières mutations homozygotes de SFTPB associées à des formes viables à l’âge adulte de fibrose pulmonaire</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
+                <w:t xml:space="preserve">Bénéfice risque des biopsies pulmonaires réalisées en situation aiguë en réanimation pédiatrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lauren Bitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yael Levy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Rambaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2022, Rennes (FR), France</w:t>
+              <w:t xml:space="preserve">Congrès de Pneumologie et d’Allergologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId538" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03934063v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04158901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénéfice risque des biopsies pulmonaires réalisées en situation aiguë en réanimation pédiatrique</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Louis Léger</w:t>
+                <w:t xml:space="preserve">Premières mutations homozygotes de SFTPB associées à des formes viables à l’âge adulte de fibrose pulmonaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tifenn Desroziers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregoire Prevot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coulomb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId451" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie NAU</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Duquesnoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès de Pneumologie et d’Allergologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId540" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04158901v1</w:t>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03934063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId542" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">uORF-creating mutations in Van der Woude syndrome: why it is important to study 5’UTRs</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId165" w:history="1">
+                <w:t xml:space="preserve">Somatic mosaic mutation in TNFRSF1A as a cause of Tumor necrosis factor receptor-associated periodic syndrome- Impact on genetic counselling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Delaleu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Louvrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elma El Khouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandra Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Society of Human Genetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Assises de Génétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2022, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId542" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03922101v1</w:t>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03922669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TTC12 loss-of-function mutations cause primary ciliary dyskinesia and unveil distinct dynein assembly mechanisms in motile cilia versus flagella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khaled Bouhouche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Whitfield</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thouvenin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">André Coste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESHG 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03845363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and first results of the BEAT-PCD international Primary Ciliary Dyskinesia gene variant database: CiliaVar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amelia Shoemark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId547" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Gonzales R.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sun Maximo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMBO Cilia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2022, Cologne, Allemagne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04121439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development and first results of the BEAT PCD international Primary Ciliary Dyskinesia gene variant database: CiliaVar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mafalda Gomes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId549" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrián Rodríguez González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Hogg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Morris-Rosendahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ERS International Congress 2021, in session “Prediction of exacerbations in patients with COPD”</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, United Kingdom. European Respiratory Society, pp.PA3458, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/13993003.congress-2021.PA3458⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId548" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04121677v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fibrose pulmonaire et pathogénicité de la mutation p.Val178Met de SFTPA1/SFTPA2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie NAU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Filhol-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Tours (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04122433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anomalies de développement pulmonaire et mutations bi-alléliques de SFTPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valérie NAU</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tifenn Desroziers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Héry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Filhol-Blin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04160327v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId556" w:history="1">
+            <w:hyperlink r:id="rId557" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The NLRP3 p.A441V mutation in cryopyrin-associated periodic syndrome pathogenesis: functional consequences, phenotype-genotype correlations and evidence for a founder effect</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fawaz Awad</w:t>
+                <w:t xml:space="preserve">Heterozygous mutations in COPA are associated with enhanced type I interferon signalling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Louise Frémond</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Lepelley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolina Uggenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria José Martin-Niclos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId558" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Jumeau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Veronique Despert</w:t>
+                <w:t xml:space="preserve">Marine Depp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISSAID</w:t>
+              <w:t xml:space="preserve">International Society of Systemic Auto-Inflammatory Diseases</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId556" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03952891v1</w:t>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03956476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId561" w:history="1">
+            <w:hyperlink r:id="rId559" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heterozygous mutations in COPA are associated with enhanced type I interferon signalling</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maria José Martin-Niclos</w:t>
+                <w:t xml:space="preserve">The NLRP3 p.A441V mutation in cryopyrin-associated periodic syndrome pathogenesis: functional consequences, phenotype-genotype correlations and evidence for a founder effect</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eman Assrawi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId560" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fawaz Awad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId561" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Jumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId562" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Depp</w:t>
+                <w:t xml:space="preserve">Sylvie Odent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId563" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronique Despert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society of Systemic Auto-Inflammatory Diseases</w:t>
+              <w:t xml:space="preserve">ISSAID</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Genes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId561" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03956476v1</w:t>
+            <w:hyperlink r:id="rId559" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03952891v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lack of GAS2L2 Causes PCD by Impairing Cilia Orientation and Mucociliary Clearance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ximena Bustamante-Marin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei-Ning Yin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Sears</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Werner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Brotslaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Conference. Cilia, Mucus and Mucociliary Interactions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId563" w:history="1">
+            <w:hyperlink r:id="rId564" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04159224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Novel OTX2 gene mutations causing combined pituitary hormone deficiency without ocular anomalies.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId565" w:history="1">
+            <w:hyperlink r:id="rId566" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver Heath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId566" w:history="1">
+            <w:hyperlink r:id="rId567" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Melissa C. Edwards</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId567" w:history="1">
+            <w:hyperlink r:id="rId568" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Himanshu Goel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australasian Paediatric Endocrine Group Annual Scientific Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Adelaide, SA, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId564" w:history="1">
+            <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04164968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fetal and post-natal growth are impaired in children with deletions of the GH1 gene: description of a cohort of 14 patients. European Society for Paediatric</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId569" w:history="1">
+            <w:hyperlink r:id="rId570" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Darvish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId570" w:history="1">
+            <w:hyperlink r:id="rId571" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Irène Netchine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge Amselem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId571" w:history="1">
+            <w:hyperlink r:id="rId572" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Brioude</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Endocrinology 58th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId568" w:history="1">
+            <w:hyperlink r:id="rId569" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04159171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clinical characteristics, puberty pattern and adult or near-adult-height data in a group of patients with growth failure due to severe primary IGF-1 deficiency (GROWPATI study).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId573" w:history="1">
+            <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Athanasia Stoupa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId574" w:history="1">
+            <w:hyperlink r:id="rId575" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lorraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId575" w:history="1">
+            <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Flechtner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId576" w:history="1">
+            <w:hyperlink r:id="rId577" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Viaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId577" w:history="1">
+            <w:hyperlink r:id="rId578" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Graziella Pinto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Society for Paediatric Endocrinology 58th Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId572" w:history="1">
+            <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04163446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic moléculaire de la dyskinésie ciliaire primitive dans une cohorte tunisienne : identification d’un allèle majeur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rahma Mani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imed Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Dastot - Le Moal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guy Montantin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId578" w:history="1">
+            <w:hyperlink r:id="rId579" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-03952653v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution des mutations des gènes SFTPA1 et SFTPA2 aux pneumopathies interstitielles diffuses et cancers pulmonaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Legendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId580" w:history="1">
+            <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juliette Albuisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Keren Borensztajn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId579" w:history="1">
+            <w:hyperlink r:id="rId580" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04121754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId581" w:history="1">
+            <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place de l’analyse des gènes du surfactant dans la démarche diagnostique des pneumopathies interstitielles diffuses de l’enfant et l’adulte</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Lung disease caused by non-null ABCA3 mutations: long-term follow-up</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effrosyni D Manali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Mickael Afanetti</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Kannengiesser</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId583" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pericles Tomos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coulomb-L'Hermine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2018, Nantes (FR), France</w:t>
+              <w:t xml:space="preserve">European Respiratory Society congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId581" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04122009v1</w:t>
+            <w:hyperlink r:id="rId582" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04160422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId583" w:history="1">
+            <w:hyperlink r:id="rId584" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution des mutations du gène GHRHR aux déficits isolés en hormone de croissance non syndromiques dans une large cohorte de 313 patients indépendants</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Eliane Khallouf</w:t>
+                <w:t xml:space="preserve">Place de l’analyse des gènes du surfactant dans la démarche diagnostique des pneumopathies interstitielles diffuses de l’enfant et l’adulte</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Nathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Borie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bouvry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId585" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mickael Afanetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2018, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId583" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-03952757v1</w:t>
+            <w:hyperlink r:id="rId584" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-04122009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId584" w:history="1">
+            <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lung disease caused by non-null ABCA3 mutations: long-term follow-up</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Aurore Coulomb-L'Hermine</w:t>
+                <w:t xml:space="preserve">Contribution des mutations du gène GHRHR aux déficits isolés en hormone de croissance non syndromiques dans une large cohorte de 313 patients indépendants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Belkacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enzo Cohen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumeya Fedala</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Collot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliane Khallouf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Respiratory Society congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Assises de Génétique Humaine et Médicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2018, Nantes (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId584" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">inserm-04160422v1</w:t>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03952757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Neuroendocrine cell hyperplasia of infancy (NEHI): a specific entity?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId587" w:history="1">
+            <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Safaa Asmandar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId588" w:history="1">
+            <w:hyperlink r:id="rId589" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabah Boudjemaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId589" w:history="1">
+            <w:hyperlink r:id="rId590" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fiorella Calabrese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId590" w:history="1">
+            <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodrigo Ramirez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pediatric Pathology Society meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId586" w:history="1">
+            <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">inserm-04160581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19980,173 +19992,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interstitial lung diseases in the neonatal period</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Soreze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chiara Sileo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId593" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Coulomb l'Hermine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadia Nathan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Respiratory Diseases of the Newborn Infant</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Respiratory Society, pp.213-230, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
+            <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1183/2312508X.10014520].⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId591" w:history="1">
+            <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04557348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId594"/>
+      <w:footerReference w:type="default" r:id="rId595"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -20293,51 +20305,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05290698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Shoemark" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrofora Goutaki" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna Kinghorn" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ardura-Garcia" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Baz-Red&#243;n" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00745-2025" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291610v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabre" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rabbaa" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01907-w" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04977533v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Delgado Rodriguez" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thomas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105626" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05292316v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Manali" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Griese" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurdag&#252;l Uzunhan" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00680-2024" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05295818v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2024-0546OC" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291687v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ducrot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.01348-2024" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Assrawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375209v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.70132" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375249v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mesinele" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00777-2025" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Feuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00701-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567614v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brudon" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01809-2023" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04804407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Dodd" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Yeyati" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Mcphie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob R Anderson" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf5489" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412777v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jegard" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hervieux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clermidi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534076" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Brillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Wemeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Papon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04183925v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Guen" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairelyne Dupin" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dunogeant" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00682-2022]." TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04100355v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amselem" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2023.115584" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05292701v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cassibba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aberbache" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bitton" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26765" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04148844v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot-Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01413-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hirschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00240-2023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863866v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Benoudiba" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Moustarhfir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11175163" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thouvenin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Bourgeois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202110-1175OC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni D Manali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demosthenes Bouros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000520657" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03790743v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goguyer-Deschaumes" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Borensztajn" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14120" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mabrouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Al-Harthi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-021-01006-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Campana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v39i2.12730" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837058v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Delaleu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Copin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac274" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beydon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.25432" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03791242v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rubbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Fassad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haarman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02359-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mitchison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2020.11.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02933253v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Martin-Niclos" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Le Bihan" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Marsh" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Uggenti" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200600" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489548v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lepelletier" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bouaziz" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.06.153" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03782874v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.035" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798688v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casaulta" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Eber" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00237-2019" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03794264v2" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifaa Butt" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bouvry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02806-2020" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093190v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanchon" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106424" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peycelon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Carlier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francesca Monn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Chalus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JU.0000000000000708" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02376257v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fr&#233;mond" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol-Blin" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213892" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03712902v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belkacem" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Fedala" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Khallouf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23847" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1256-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb-L'Hermine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00066-2019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342142v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupuy" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escabasse" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zerah-Lancner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8091495" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780550v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Bustamante-Marin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Yin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sears" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Werner" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.009" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798432v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Terance Benjamin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Ganesh" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Louis Gaspar" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lucas" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jackson" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12098-019-02970-z" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03794401v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050619" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03782700v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fattori" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Santelmo" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.12.015" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315263v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.04.015" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798385v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Soua" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23905" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ryan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Failler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Louise Reilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa-Traor&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx396" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780612v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Klammt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Pf&#228;ffle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.09.026" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178023v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud R. Fassad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hirst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Koll" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560951v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olcese" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitali Patel" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santeri Kiviluoto" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14279" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03869001v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Barbato" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collins" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Behan" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01090-2016" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837720v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maghnie" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-3158" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abbara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Stankovic Stojanovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Senet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.02.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03875562v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jeanson" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallette" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.022" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884295v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23005" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884531v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Brescianini" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allgood" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freelander" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dunstan" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpc.12981" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2X24J5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459431v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giraud" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Picard" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw014" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829114v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.05.004" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884701v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazea" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Grigorescu-Sido" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Popp" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2014-0289" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03887837v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kott" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.07.013" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03888655v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.10.003" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03888901v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collot" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abadie" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0026" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03888840v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2012-100867" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-CXZQGV7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03889540v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Sobrier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brachet" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vi&#233;-Luton" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perez" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2095" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03889622v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitoun" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion G&#233;rard-Blanluet" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.233" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894583v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Merveille" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Davis" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Becker-Heck" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Amirav" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.726" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894227v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#350;&#305;klar" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merih Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Legendre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcay Evliyao&#287;lu" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4274/jcrpe.v2i4.164" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894697v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincensini" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Freshour" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bridoux" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.11.008" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081574v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nivot" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vie-Luton" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1327" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04133897v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ravel" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Houate" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2008.08.135" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134264v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Ratbi" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Floch" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Costa" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2007.12.006" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134297v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niel" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Martin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Soufir" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem024" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134373v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arous" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girodon" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20156" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134605v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shian-Huey Chiang" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hwang" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Zhang" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kimura" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg262" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134539v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tchernitchko" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazeneuve" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2003.021212" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134480v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazeneuve" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.9182" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296299v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05123294v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Grandi" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04918649v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie NAU" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04424030v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze-Smagghue" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04882593v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119496v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208235v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222542v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922478v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lodin" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galimand" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119538v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121006v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922541v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155014v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04161497v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157099v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03951614v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952243v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945084v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155886v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155876v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157186v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157171v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155608v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934354v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934333v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934457v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157591v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02438688v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.OA547" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934345v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04158320v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albuisson" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125414v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157848v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752969v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05123276v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Piccoli" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296155v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers-Louedec" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carr&#233;" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296143v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296112v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Crestani" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04919038v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405049v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412198v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piterboth" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04918612v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soreze" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04687511v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04423950v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674708v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04614713v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412720v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208358v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04218447v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04220204v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fletcher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thumerelle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jedidi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04218471v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sileo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208180v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04212186v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04210979v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crowley" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hankey" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnagheeb" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ines Benito" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04212335v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazenq" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04213469v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwetty Onanga" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208375v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922669v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934063v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Prevot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04158901v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis L&#233;ger" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922101v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03845363v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121439v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gomes" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzales R." TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Maximo" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121677v2" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hogg" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morris-Rosendahl" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3458" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04122433v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie H&#233;ry" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04160327v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952891v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Awad" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jumeau" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Despert" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03956476v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depp" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04159224v1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164968v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heath" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa C. Edwards" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Goel" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04159171v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darvish" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brioude" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04163446v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Stoupa" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorraud" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flechtner" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952653v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121754v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Albuisson" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04122009v1" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Afanetti" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952757v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04160422v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericles Tomos" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04160581v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Asmandar" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boudjemaa" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Calabrese" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramirez" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557348v1" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb l'Hermine" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/2312508X.10014520]." TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05295818v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Legendre" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot Le Moal" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Nau" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1165/rcmb.2024-0546OC" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04901466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Heymann" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric L&#233;zot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Mu&#241;oz-Garcia" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge William Vargas-Franco" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Schiavone" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7150/thno.107340" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291687v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Ducrot" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Nathan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Benusiglio" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Borie" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Nuel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.01348-2024" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05290698v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amelia Shoemark" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myrofora Goutaki" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Breanna Kinghorn" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Ardura-Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noelia Baz-Red&#243;n" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00745-2025" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05292316v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni Manali" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthias Griese" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yurdag&#252;l Uzunhan" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00680-2024" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291610v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farah Diab" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Louvrier" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Fabre" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mira Rabbaa" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10875-025-01907-w" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04977533v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martha Delgado Rodriguez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Thomas" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2025.105626" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291667v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aphrodite Daskalopoulou" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Assrawi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Samson" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/bjd/ljaf220" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375249v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mesinele" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix de Becdeli&#232;vre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00777-2025" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05375209v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Cottin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.70132" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05291768v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Le Brun" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Feuillet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00701-2024" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412777v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Jegard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Hervieux" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Clermidi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000534076" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04804407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel O Dodd" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Mechaussier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia L Yeyati" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fraser Mcphie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob R Anderson" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adf5489" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567614v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Brudon" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Mageau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bermudez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bonniaud" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01809-2023" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04454275v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Diesler" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Si-Mohamed" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre&#8208;yves Brillet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lidwine Wemeau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/resp.14667" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04557687v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Cuisset" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Papon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Tamalet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Pin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmg-2023-109700" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04100355v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Irina Giurgea" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Amselem" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bcp.2023.115584" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05292701v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Cassibba" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ralph Epaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laureline Berteloot" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Aberbache" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauren Bitton" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.26765" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04183925v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Le Guen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clairelyne Dupin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Dunogeant" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00682-2022]." TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04148844v2" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Pr&#233;vot" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot-Le Moal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41431-023-01413-w" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04517578v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Coiffard" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Roux" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Hirschi" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00240-2023" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03790743v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Charbit-Henrion" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Goguyer-Deschaumes" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Keren Borensztajn" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Mirande" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Berthelet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cge.14120" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837091v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thouvenin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Taytard" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Baron" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Le Bourgeois" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1513/AnnalsATS.202110-1175OC" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798564v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Effrosyni D Manali" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Kannengiesser" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahima Ba" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Demosthenes Bouros" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1159/000520657" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863866v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Alexandru" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul de Boissieu" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farida Benoudiba" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Moustarhfir" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sookyung Kim" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm11175163" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03551986v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imed Mabrouk" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nawal Al-Harthi" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahma Mani" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Montantin" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Tissier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s10038-021-01006-9" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837029v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Darde" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Ferreira" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot-Bastaraud" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Campana" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36141/svdld.v39i2.12730" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798449v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aubin Garcia" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Siffroi" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Christin-Maitre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ando.2022.01.003" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837058v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elma El Khouri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Delaleu" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Copin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/rheumatology/keac274" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-03201639v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Beydon" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Escudier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ppul.25432" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03791242v2" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruna Rubbo" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Fassad" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Haarman" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02359-2020" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780781v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Emmanuelle Zaragosi" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hannah Mitchison" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.semcdb.2020.11.007" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03489548v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lepelletier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Georgin-Lavialle" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-David Bouaziz" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jid.2019.06.153" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798688v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Papon" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mieke Boon" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Casaulta" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernst Eber" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00237-2019" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03782874v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Melki" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jaci.2019.11.035" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02933253v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Lepelley" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Jos&#233; Martin-Niclos" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melvin Le Bihan" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph A. Marsh" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolina Uggenti" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1084/jem.20200600" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093190v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Blanchon" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bottier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2019-106424" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03794264v2" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afifaa Butt" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Borie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Debray" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bouvry" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.02806-2020" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03009486v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Peycelon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Carlier" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Francesca Monn" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali&#233;nor de Chalus" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JU.0000000000000708" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03712902v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enzo Cohen" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Belkacem" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumeya Fedala" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Collot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eliane Khallouf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23847" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-02376257v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fr&#233;mond" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Fayon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Clement" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Filhol-Blin" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/thoraxjnl-2019-213892" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798757v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Gouya" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13023-019-1256-5" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798670v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb-L'Hermine" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/23120541.00066-2019" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-02519584v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siham Boulisfane-El Khalifi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Viel" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Lahoche" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Louise Fremond" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Lopez" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ekir.2019.04.014" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780550v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ximena Bustamante-Marin" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei-Ning Yin" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sears" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Werner" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Brotslaw" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.12.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798432v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antony Terance Benjamin" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ram Ganesh" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Balan Louis Gaspar" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Lucas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jackson" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12098-019-02970-z" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02342142v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bequignon" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Dupuy" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Escabasse" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Zerah-Lancner" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bassinet" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8091495" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03782700v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Fattori" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Ohana" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Kessler" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicola Santelmo" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chest.2018.12.015" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03794401v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Honor&#233;" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jcm8050619" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03798385v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Soua" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Chantot" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23905" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315263v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Whitfield" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Schmitt" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Stouvenel" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2019.04.015" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02263788v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Ryan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Failler" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeline Louise Reilly" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Garfa-Traor&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Delous" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddx396" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03780612v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Blum" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#252;rgen Klammt" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heike Pf&#228;ffle" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ebiom.2018.09.026" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178023v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud R. Fassad" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert A. Hirst" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Koll" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2018.10.016" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03869001v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Barbato" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Collins" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Behan" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.01090-2016" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837720v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Maghnie" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliane Leger" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2016-3158" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01560951v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Olcese" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitali Patel" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santeri Kiviluoto" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms14279" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837666v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gert Jan Vanaken" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.00314-2017" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03837800v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salam Abbara" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia Stankovic Stojanovic" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bachmeyer" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Senet" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jbspin.2016.02.021" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DLJLZ6LM-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884295v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Jeanson" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Coste" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Sermet-Gaudelus" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.23005" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03884531v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew Edwards" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally Brescianini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Allgood" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Freelander" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Dunstan" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jpc.12981" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-P2X24J5C-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03875562v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Vallette" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2016.06.022" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01459431v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violaine Giraud" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Picard" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilario Nunes" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/hmg/ddw014" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829114v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Duquesnoy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2015.05.004" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884701v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Lazea" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Grigorescu-Sido" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Popp" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/jpem-2014-0289" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03887837v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esther Kott" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2013.07.013" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03888840v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/jmedgenet-2012-100867" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NVC-CXZQGV7V-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03888901v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perez" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Collot" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Legendre" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Abadie" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/EJE-12-0026" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03888655v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2012.10.003" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03889540v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Sobrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Brachet" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Vi&#233;-Luton" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Perez" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2011-2095" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03889622v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;e Delahaye" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bitoun" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Drunat" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion G&#233;rard-Blanluet" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chassaing" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejhg.2011.233" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894583v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Christine Merveille" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erica Davis" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita Becker-Heck" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Israel Amirav" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ng.726" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894227v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zeynep &#350;&#305;klar" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Merih Berbero&#287;lu" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Legendre" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olcay Evliyao&#287;lu" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4274/jcrpe.v2i4.164" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03894697v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vincensini" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judy Freshour" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Bridoux" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajhg.2009.11.008" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02081574v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pantel" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Nivot" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Morisset" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Vie-Luton" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1210/jc.2009-1327" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04133897v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Ravel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim El Houate" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Rouba" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fertnstert.2008.08.135" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134264v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilham Ratbi" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle G&#233;nin" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annick Le Floch" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Costa" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcf.2007.12.006" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134297v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Niel" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Martin" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Soufir" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/dem024" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134373v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Clain" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Lehmann-Che" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Dugu&#233;p&#233;roux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Arous" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Girodon" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.20156" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134480v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Tchernitchko" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecile Cazeneuve" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/humu.9182" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134539v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Cazeneuve" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1373/clinchem.2003.021212" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04134605v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shian-Huey Chiang" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Hwang" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mei Zhang" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akiko Kimura" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/emboj/cdg262" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296299v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05123294v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Desiree Grandi" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04424030v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Soreze-Smagghue" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Dastot - Le Moal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie NAU" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04918649v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119496v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04882593v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208235v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04222542v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121006v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922541v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Bouhouche" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922478v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Lodin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Galimand" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Mercier" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04119538v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155014v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04161497v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157099v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03951614v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie B&#233;quignon" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952243v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155886v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03945084v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155876v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04155608v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157186v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157171v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934457v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934333v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02438688v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2018.OA547" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157591v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934354v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934345v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04125414v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04158320v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Albuisson" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04157848v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00752969v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05123276v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafaella Piccoli" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296155v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tifenn Desroziers-Louedec" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Carr&#233;" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296143v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-05296112v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Crestani" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Drummond" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412198v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Piterboth" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04405049v1" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04918612v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohann Soreze" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04919038v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04687511v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04423950v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04614713v1" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04674708v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04412720v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04218447v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Aymeric Si-Mohamed" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Brillet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04220204v1" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fletcher" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Hadchouel" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Thumerelle" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fleury" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Jedidi" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04218471v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yael Levy" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Sileo" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rambaud" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208358v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04210979v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Suzanne Crowley" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Hankey" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Elnagheeb" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Ines Benito" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04212186v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208180v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04213469v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Frija-Masson" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mwetty Onanga" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04212335v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harriet Corvol" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Mazenq" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Dubus" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04208375v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922101v1" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04158901v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis L&#233;ger" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03934063v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregoire Prevot" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03922669v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03845363v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121439v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Gomes" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Gonzales R." TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sun Maximo" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121677v2" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Rodr&#237;guez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Hogg" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Morris-Rosendahl" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/13993003.congress-2021.PA3458" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04122433v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie H&#233;ry" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04160327v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03956476v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Depp" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952891v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fawaz Awad" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Jumeau" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Odent" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique Despert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04159224v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04164968v1" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver Heath" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melissa C. Edwards" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Himanshu Goel" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04159171v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Darvish" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ir&#232;ne Netchine" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Brioude" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04163446v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Athanasia Stoupa" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lorraud" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Flechtner" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Viaud" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Graziella Pinto" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952653v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04121754v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Albuisson" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04160422v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pericles Tomos" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04122009v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mickael Afanetti" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03952757v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-04160581v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safaa Asmandar" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabah Boudjemaa" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fiorella Calabrese" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Ramirez" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04557348v1" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Coulomb l'Hermine" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1183/2312508X.10014520]." TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>