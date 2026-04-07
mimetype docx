--- v0 (2026-03-17)
+++ v1 (2026-04-07)
@@ -557,51 +557,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land registry</w:t>
+                <w:t xml:space="preserve">Observation foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boulay</w:t>
@@ -610,93 +610,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Adef éditions, pp.50-51, 2013</w:t>
+              <w:t xml:space="preserve">, Adef éditions, pp.38-39, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600182v1</w:t>
+                <w:t xml:space="preserve">hal-02600183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix</w:t>
+                <w:t xml:space="preserve">Land registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boulay</w:t>
@@ -705,93 +705,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Adef éditions, pp.84-85, 2013</w:t>
+              <w:t xml:space="preserve">, Adef éditions, pp.50-51, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600036v1</w:t>
+                <w:t xml:space="preserve">hal-02600182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation foncière</w:t>
+                <w:t xml:space="preserve">Prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boulay</w:t>
@@ -800,69 +800,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Adef éditions, pp.38-39, 2013</w:t>
+              <w:t xml:space="preserve">, Adef éditions, pp.84-85, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600183v1</w:t>
+                <w:t xml:space="preserve">hal-02600036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2297,321 +2297,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03928149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise à l’agenda de la question alimentaire au Conseil Départemental de la Gironde : une lecture de l’intégration d’une politique alimentaire locale par les interdépendances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Lailliau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caitriona Carter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art31⟩</w:t>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 96 (4), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03612200v1</w:t>
+                <w:t xml:space="preserve">hal-04730883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise à l’agenda de la question alimentaire au Conseil Départemental de la Gironde : une lecture de l’intégration d’une politique alimentaire locale par les interdépendances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julie Lailliau</w:t>
+                <w:t xml:space="preserve">La performance des circuits courts de proximité : une approche compréhensive des attentes des acteurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso Ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Carayon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caitriona Carter</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andy Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 96 (4), </w:t>
+              <w:t xml:space="preserve">Innovations Agronomiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 86, pp.375-389. </w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.21100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.17180/ciag-2022-vol86-art31⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04730883v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03612200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de la dimension sociale dans une politique alimentaire métropolitaine. L’exemple de Bordeaux Métropole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Lailliau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2665,235 +2665,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets alimentaires de territoire : entre reconﬁguration des territoires et nouvelles relations villes/campagnes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corade</w:t>
+                <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/ges.2020.0013⟩</w:t>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LVIII (1), pp.19. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpve.591.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346787v1</w:t>
+                <w:t xml:space="preserve">hal-02923587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+                <w:t xml:space="preserve">Les projets alimentaires de territoire : entre reconﬁguration des territoires et nouvelles relations villes/campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, LVIII (1), pp.19. </w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3-4), pp.373-397. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rpve.591.0019⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/ges.2020.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02923587v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre protection et ouverture : quels effets de la politique d’usage des sols sur les dynamiques de marché foncier sur le littoral aquitain ?</w:t>
               </w:r>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boulay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buhot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Thiercelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730883v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lailliau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21100" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boulay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buhot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Thiercelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lailliau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>