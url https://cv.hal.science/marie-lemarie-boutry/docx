--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -557,51 +557,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03346822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation foncière</w:t>
+                <w:t xml:space="preserve">Land registry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boulay</w:t>
@@ -610,93 +610,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Adef éditions, pp.38-39, 2013</w:t>
+              <w:t xml:space="preserve">, Adef éditions, pp.50-51, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600183v1</w:t>
+                <w:t xml:space="preserve">hal-02600182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land registry</w:t>
+                <w:t xml:space="preserve">Prix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boulay</w:t>
@@ -705,93 +705,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Adef éditions, pp.50-51, 2013</w:t>
+              <w:t xml:space="preserve">, Adef éditions, pp.84-85, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600182v1</w:t>
+                <w:t xml:space="preserve">hal-02600036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prix</w:t>
+                <w:t xml:space="preserve">Observation foncière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié Boutry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Germain Boulay</w:t>
@@ -800,69 +800,69 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Buhot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mots du foncier. Dictionnaire critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Adef éditions, pp.84-85, 2013</w:t>
+              <w:t xml:space="preserve">, Adef éditions, pp.38-39, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02600036v1</w:t>
+                <w:t xml:space="preserve">hal-02600183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1668,273 +1668,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02599571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
+                <w:t xml:space="preserve">Natural heritage in a coastal area, the example of Bassin of Arcachon: various conventions and land-use conflicts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
+              <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics, Theme 6: Transitions towards an ecological economy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.20</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593832v1</w:t>
+                <w:t xml:space="preserve">hal-02593903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Land use conflicts and quality on the coastal area Bassin of Arcachon: an analyze in terms of heritage convention</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Clarisse Cazals</w:t>
+                <w:t xml:space="preserve">People preferences for spatial land use attributes: how qualitative data may improve discrete choice experiments method?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeanne Dachary-Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.26</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association (ERSA), Special session "Territorial Governance, rural areas and local agro food systems"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593902v1</w:t>
+                <w:t xml:space="preserve">hal-02593832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Natural heritage in a coastal area, the example of Bassin of Arcachon: various conventions and land-use conflicts</w:t>
+                <w:t xml:space="preserve">Land use conflicts and quality on the coastal area Bassin of Arcachon: an analyze in terms of heritage convention</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clarisse Cazals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Lemarié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12th Conference of the Association for Heterodox Economics, Theme 6: Transitions towards an ecological economy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Bordeaux, France. pp.20</w:t>
+              <w:t xml:space="preserve">50th Congress of the European Regional Science Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, Jonkoping, Sweden. pp.26</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593903v1</w:t>
+                <w:t xml:space="preserve">hal-02593902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Article dans une revue (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2665,235 +2665,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03513025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Del’homme</w:t>
+                <w:t xml:space="preserve">Les projets alimentaires de territoire : entre reconﬁguration des territoires et nouvelles relations villes/campagnes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Corade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpve.591.0019⟩</w:t>
+              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 22 (3-4), pp.373-397. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/ges.2020.0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02923587v1</w:t>
+                <w:t xml:space="preserve">hal-03346787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les projets alimentaires de territoire : entre reconﬁguration des territoires et nouvelles relations villes/campagnes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Corade</w:t>
+                <w:t xml:space="preserve">Le rôle des circuits courts et de proximité dans la performance globale des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Alonso ugaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Del’homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lemarié-Boutry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Zahm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géographie, Économie, Société</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 22 (3-4), pp.373-397. </w:t>
+              <w:t xml:space="preserve">Reflets et Perspectives de la vie économique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, LVIII (1), pp.19. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/ges.2020.0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rpve.591.0019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03346787v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02923587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre protection et ouverture : quels effets de la politique d’usage des sols sur les dynamiques de marché foncier sur le littoral aquitain ?</w:t>
               </w:r>
@@ -3787,51 +3787,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600183v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boulay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buhot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600182v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600036v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Thiercelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lailliau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346787v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0013" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669532v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mayt&#233; Banzo" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Corade" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwige Garnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lemari&#233;-Boutry" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Rios-Rivera" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1840/9782759237883/les-projets-alimentaires-territoriaux" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35690/978-2-7592-3788-3" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04910953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222611v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Gassiat" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Hautdidier" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Colin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Ephrem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pub-editions.fr/index.php/l-estuaire-de-la-gironde-un-ecosysteme-altere-entre-dynamique-naturelle-et-pressions-anthropiques-5025.html" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03346822v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Peres" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600182v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233; Boutry" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germain Boulay" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Buhot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600036v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600183v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651250v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Thiercelin" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03480842v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604584v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Dachary-Bernard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Rambonilaza" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600191v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clarisse Cazals" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600172v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599888v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600190v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02599571v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593903v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lemari&#233;" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593832v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593902v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651235v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10702" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04651224v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Mar&#233;chal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Noel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10548" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03928149v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso Ugaglia" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Carayon" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del&#8217;homme" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Zahm" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10568" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04730883v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Lailliau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona Carter" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.21100" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03612200v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andy Smith" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art31" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03513025v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/psud.055.0035" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346787v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.2020.0013" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02923587v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Alonso&#160;ugaglia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpve.591.0019" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02614154v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Gaschet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pouyanne" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.4034" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604722v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02601143v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09654313.2014.945819" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02604723v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03313050v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Plantin" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Chamard" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01514178v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BORD0412" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600192v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>