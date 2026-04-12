--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1971,324 +1971,324 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des mutilations sexuelles féminines en France : entre prévention et répression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi longitudinal au Mali (Slam): contexte et données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hertrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Yves Strickler. </w:t>
+              <w:t xml:space="preserve">Olivia Samuel; Véronique Hertrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La procédure au service de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant (Procédure(s)), pp.119-144, 2024, 978-2-8027-7417-4</w:t>
+              <w:t xml:space="preserve">Enfance et famille au Mali. rente ans d’enquêtes démographiques en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Ined, pp.35-58, 2024, Questions de population, 9782733280508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04466611v1</w:t>
+                <w:t xml:space="preserve">hal-04768452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et migrations dans l'enfance et l'adolescence</w:t>
+                <w:t xml:space="preserve">La question des mutilations sexuelles féminines en France : entre prévention et répression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Strickler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Ined Editions, pp.205-228, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
+              <w:t xml:space="preserve">La procédure au service de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant (Procédure(s)), pp.119-144, 2024, 978-2-8027-7417-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766352v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04466611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi longitudinal au Mali (Slam): contexte et données</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Genre et migrations dans l'enfance et l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Olivia Samuel; Véronique Hertrich. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et famille au Mali. rente ans d’enquêtes démographiques en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Ined, pp.35-58, 2024, Questions de population, 9782733280508</w:t>
+              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Ined Editions, pp.205-228, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768452v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04766352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t>
               </w:r>
@@ -2373,51 +2373,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'évolution des facteurs de la scolarisation à l'école primaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2498,64 +2498,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et migrations dans l’enfance et l'adolescence au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3777,51 +3777,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4138,51 +4138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="CD6CCB9A"/>
+    <w:nsid w:val="75F3F04C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="D04FEC1E"/>
+    <w:nsid w:val="24587A91"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4434,51 +4434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="840030F2"/>
+    <w:nsid w:val="10C85E0E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4582,51 +4582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19C7BD83"/>
+    <w:nsid w:val="3572C8CF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lesclingand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-768X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084685379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3813" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/projet-msf-preval/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-population-2016-2-page-224.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santepubliquefrance.fr/determinants-de-sante/sante-sexuelle/documents/article/une-enquete-pilote-de-prevalence-des-mutilations-sexuelles-feminines-dans-trois-departements-francais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/compter-pour-mieux-comprendre-le-projet-data-migration-dans-les-alpes-maritimes-dmam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716213485356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2012.669489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.025.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2011.25.22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.055.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466611v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768452v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lherm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo-Gamez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110298v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lesclingand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-768X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084685379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3813" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/projet-msf-preval/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-population-2016-2-page-224.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santepubliquefrance.fr/determinants-de-sante/sante-sexuelle/documents/article/une-enquete-pilote-de-prevalence-des-mutilations-sexuelles-feminines-dans-trois-departements-francais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/compter-pour-mieux-comprendre-le-projet-data-migration-dans-les-alpes-maritimes-dmam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716213485356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2012.669489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.025.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2011.25.22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.055.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lherm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo-Gamez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110298v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>