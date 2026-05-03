--- v1 (2026-04-12)
+++ v2 (2026-05-03)
@@ -927,200 +927,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutilations génitales féminines dans le monde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les filles donnent le ton. Migrations adolescentes au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (1), pp.63-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1701.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01507145v1</w:t>
+                <w:t xml:space="preserve">hal-02110811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les filles donnent le ton. Migrations adolescentes au Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mutilations génitales féminines dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 543</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/popu.1701.0063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02110811v1</w:t>
+                <w:t xml:space="preserve">halshs-01507145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutilations génitales féminines. État des lieux et des connaissances</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent Migration in Rural Africa as a Challenge to Gender and Intergenerational Relationships. Evidence from Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent migration and the 1990s nuptiality transition in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,51 +1573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a survey over time: audio-visual feedback and theatre sketches in rural Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,604 +1971,604 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi longitudinal au Mali (Slam): contexte et données</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">De l'évolution des facteurs de la scolarisation à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Olivia Samuel; Véronique Hertrich. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et famille au Mali. rente ans d’enquêtes démographiques en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Ined, pp.35-58, 2024, Questions de population, 9782733280508</w:t>
+              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Ined Editions, pp.183-204, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04768452v1</w:t>
+                <w:t xml:space="preserve">hal-04766347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question des mutilations sexuelles féminines en France : entre prévention et répression</w:t>
+                <w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Yves Strickler. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pinar Selek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La procédure au service de l'humain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bruylant (Procédure(s)), pp.119-144, 2024, 978-2-8027-7417-4</w:t>
+              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04466611v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genre et migrations dans l'enfance et l'adolescence</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Suivi longitudinal au Mali (Slam): contexte et données</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hertrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Stephan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Samuel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Olivia Samuel; Véronique Hertrich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Ined Editions, pp.205-228, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
+              <w:t xml:space="preserve">Enfance et famille au Mali. rente ans d’enquêtes démographiques en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Ined, pp.35-58, 2024, Questions de population, 9782733280508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04766352v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t>
+                <w:t xml:space="preserve">La question des mutilations sexuelles féminines en France : entre prévention et répression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Yves Strickler. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La procédure au service de l'humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bruylant (Procédure(s)), pp.119-144, 2024, 978-2-8027-7417-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Serre Editeur</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">hal-04554297v1</w:t>
+                <w:t xml:space="preserve">hal-04466611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évolution des facteurs de la scolarisation à l'école primaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Genre et migrations dans l'enfance et l'adolescence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Lherm</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Ined Editions, pp.183-204, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
+              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Ined Editions, pp.205-228, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766347v1</w:t>
+                <w:t xml:space="preserve">hal-04766352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et migrations dans l’enfance et l'adolescence au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Jacquemin, Doris Bonnet, Christine Deprez, Marc Pilon, Gilles Pison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être fille ou garçon. Regards croisés sur l'enfance et le genre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED (Questions de population), 2016, 9783733210635</w:t>
@@ -2664,225 +2664,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émigration en Afrique rurale. Mesures croisées à partir d'une observation suivie chez les Bwa du Mali.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Construire une enquête dans la durée : restitution audiovisuelle et sketches au Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruno SCHOUMAKER et Dominique TABUTIN </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Quaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Mondain et Arzouma Eric Bologo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCL Presses Universitaires de Louvain, 2012, 2875580752</w:t>
+              <w:t xml:space="preserve">La recherche en contexte de vulnérabilité. Engagement du chercheur et enjeux éthiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan (Logiques sociales), 2012, 978-2-296-99641-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01484174v1</w:t>
+                <w:t xml:space="preserve">halshs-01484177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une enquête dans la durée : restitution audiovisuelle et sketches au Mali.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Émigration en Afrique rurale. Mesures croisées à partir d'une observation suivie chez les Bwa du Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Mondain et Arzouma Eric Bologo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno SCHOUMAKER et Dominique TABUTIN </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en contexte de vulnérabilité. Engagement du chercheur et enjeux éthiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan (Logiques sociales), 2012, 978-2-296-99641-0</w:t>
+              <w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL Presses Universitaires de Louvain, 2012, 2875580752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01484177v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01484174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des mutilations sexuelles en France : Quels outils pour quelle politique ? Les apports de la sociodémographie africaine</w:t>
               </w:r>
@@ -2954,51 +2954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des unions et contrôle intergénérationnel. Une étude de cas au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse et passage à l’âge adulte chez les Bwa du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3454,224 +3454,224 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01821660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
+                <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Cirbeau</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1; INED. 2009</w:t>
+                <w:t xml:space="preserve">Dolores Pourette</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110998v1</w:t>
+                <w:t xml:space="preserve">hal-02111011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport final. Volet qualitatif du projet Excision et Handicap (ExH)</w:t>
+                <w:t xml:space="preserve">Rapport final. Volet quantitatif du projet Excision et Handicap (ExH).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Andro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Cambois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dolores Pourette</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1. 2009</w:t>
+                <w:t xml:space="preserve">Christelle Cirbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Université Paris 1; INED. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02111011v1</w:t>
+                <w:t xml:space="preserve">hal-02110998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3751,90 +3751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girl's labour migration in rural Mali. Patterns, trends and influence on marriage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,51 +4138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="75F3F04C"/>
+    <w:nsid w:val="491614C3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="24587A91"/>
+    <w:nsid w:val="0437F5B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4434,51 +4434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="10C85E0E"/>
+    <w:nsid w:val="A05ADBA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4582,51 +4582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="3572C8CF"/>
+    <w:nsid w:val="EBEBAE8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lesclingand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-768X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084685379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3813" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/projet-msf-preval/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-population-2016-2-page-224.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santepubliquefrance.fr/determinants-de-sante/sante-sexuelle/documents/article/une-enquete-pilote-de-prevalence-des-mutilations-sexuelles-feminines-dans-trois-departements-francais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/compter-pour-mieux-comprendre-le-projet-data-migration-dans-les-alpes-maritimes-dmam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716213485356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2012.669489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.025.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2011.25.22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.055.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768452v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466611v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766347v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lherm" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo-Gamez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110298v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lesclingand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-768X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084685379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3813" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/projet-msf-preval/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-population-2016-2-page-224.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santepubliquefrance.fr/determinants-de-sante/sante-sexuelle/documents/article/une-enquete-pilote-de-prevalence-des-mutilations-sexuelles-feminines-dans-trois-departements-francais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/compter-pour-mieux-comprendre-le-projet-data-migration-dans-les-alpes-maritimes-dmam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716213485356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2012.669489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.025.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2011.25.22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.055.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lherm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo-Gamez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110298v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>