--- v2 (2026-05-03)
+++ v3 (2026-05-26)
@@ -927,200 +927,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02276083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand les filles donnent le ton. Migrations adolescentes au Mali</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les mutilations génitales féminines dans le monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population (édition française)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Population et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 543</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02110811v1</w:t>
+                <w:t xml:space="preserve">halshs-01507145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les mutilations génitales féminines dans le monde</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quand les filles donnent le ton. Migrations adolescentes au Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Population et sociétés</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Population (édition française)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 72 (1), pp.63-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/popu.1701.0063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01507145v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02110811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutilations génitales féminines. État des lieux et des connaissances</w:t>
               </w:r>
@@ -1313,51 +1313,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent Migration in Rural Africa as a Challenge to Gender and Intergenerational Relationships. Evidence from Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1404,51 +1404,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adolescent migration and the 1990s nuptiality transition in Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1573,51 +1573,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing a survey over time: audio-visual feedback and theatre sketches in rural Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1971,268 +1971,268 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'évolution des facteurs de la scolarisation à l'école primaire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lesclingand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Pilon</w:t>
-[...46 lines deleted...]
-              <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
+                <w:t xml:space="preserve">Pinar Selek</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 11, Ined Editions, pp.183-204, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
+              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serre Editeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9782864106920</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04766347v1</w:t>
+                <w:t xml:space="preserve">hal-04554297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compter pour mieux comprendre : le projet DataMigration dans les Alpes-Maritimes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l'évolution des facteurs de la scolarisation à l'école primaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Pilon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Giovanni Fusco; Xavier Huetz de Lemps. </w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Lherm</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Hertrich</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nice : temps, espace et société. Quand la recherche parle de la ville.</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 9782864106920</w:t>
+              <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 11, Ined Editions, pp.183-204, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554297v1</w:t>
+                <w:t xml:space="preserve">hal-04766347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suivi longitudinal au Mali (Slam): contexte et données</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Stephan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2386,77 +2386,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et migrations dans l'enfance et l'adolescence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Véronique Hertrich; Olivia Samuel. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Enfance et famille au Mali. Trente ans d'enquêtes démographiques en milieu rural</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 11, Ined Editions, pp.205-228, 2024, Collection : Grandes Enquêtes, 9782733280508</w:t>
@@ -2498,77 +2498,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Genre et migrations dans l’enfance et l'adolescence au Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Pilon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mélanie Jacquemin, Doris Bonnet, Christine Deprez, Marc Pilon, Gilles Pison. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Être fille ou garçon. Regards croisés sur l'enfance et le genre.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED (Questions de population), 2016, 9783733210635</w:t>
@@ -2664,225 +2664,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01484178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une enquête dans la durée : restitution audiovisuelle et sketches au Mali.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Émigration en Afrique rurale. Mesures croisées à partir d'une observation suivie chez les Bwa du Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Nathalie Mondain et Arzouma Eric Bologo. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bruno SCHOUMAKER et Dominique TABUTIN </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La recherche en contexte de vulnérabilité. Engagement du chercheur et enjeux éthiques.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, L'Harmattan (Logiques sociales), 2012, 978-2-296-99641-0</w:t>
+              <w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UCL Presses Universitaires de Louvain, 2012, 2875580752</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01484177v1</w:t>
+                <w:t xml:space="preserve">halshs-01484174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Émigration en Afrique rurale. Mesures croisées à partir d'une observation suivie chez les Bwa du Mali.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Construire une enquête dans la durée : restitution audiovisuelle et sketches au Mali.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Bruno SCHOUMAKER et Dominique TABUTIN </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Quaglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Stéphan</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Nathalie Mondain et Arzouma Eric Bologo. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les systèmes d'information en démographie et en sciences sociales. Nouvelles questions, nouveaux outils ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UCL Presses Universitaires de Louvain, 2012, 2875580752</w:t>
+              <w:t xml:space="preserve">La recherche en contexte de vulnérabilité. Engagement du chercheur et enjeux éthiques.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, L'Harmattan (Logiques sociales), 2012, 978-2-296-99641-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01484174v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01484177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La prise en charge des mutilations sexuelles en France : Quels outils pour quelle politique ? Les apports de la sociodémographie africaine</w:t>
               </w:r>
@@ -2954,51 +2954,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formalisation des unions et contrôle intergénérationnel. Une étude de cas au Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3040,51 +3040,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeunesse et passage à l’âge adulte chez les Bwa du Mali</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3751,90 +3751,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Girl's labour migration in rural Mali. Patterns, trends and influence on marriage.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Hertrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lesclingand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Jacquemin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Stéphan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4138,51 +4138,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="491614C3"/>
+    <w:nsid w:val="A5DA7802"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4286,51 +4286,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="0437F5B0"/>
+    <w:nsid w:val="FFB3BC34"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4434,51 +4434,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="A05ADBA3"/>
+    <w:nsid w:val="697995B8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4582,51 +4582,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="EBEBAE8C"/>
+    <w:nsid w:val="3AD6B0C1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4822,51 +4822,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lesclingand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-768X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084685379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3813" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/projet-msf-preval/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-population-2016-2-page-224.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santepubliquefrance.fr/determinants-de-sante/sante-sexuelle/documents/article/une-enquete-pilote-de-prevalence-des-mutilations-sexuelles-feminines-dans-trois-departements-francais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/compter-pour-mieux-comprendre-le-projet-data-migration-dans-les-alpes-maritimes-dmam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110811v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0063" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716213485356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2012.669489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.025.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2011.25.22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.055.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766347v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lherm" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484177v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo-Gamez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110298v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lesclingand" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4900-768X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084685379" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/entite/entiteName/CNU/idChild/32/idNode/3745-3813" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.urmis.fr/projet-msf-preval/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cairn.info/revue-population-2016-2-page-224.html" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.santepubliquefrance.fr/determinants-de-sante/sante-sexuelle/documents/article/une-enquete-pilote-de-prevalence-des-mutilations-sexuelles-feminines-dans-trois-departements-francais" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://obsmigration.hypotheses.org/compter-pour-mieux-comprendre-le-projet-data-migration-dans-les-alpes-maritimes-dmam" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681504v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cinelli" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Lelong" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lesclingand" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Alexander" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Blondel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijgo.15880" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247241v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatoumata Sylla" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Andro" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Boisson" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02276083v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;o Lombart" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01507145v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110811v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Hertrich" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1701.0063" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484173v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/popu.1602.0224" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299524v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Cambois" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.socscimed.2014.02.003" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JMG3TGTD-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299546v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0002716213485356" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299553v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00324728.2012.669489" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299508v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.025.0023" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466705v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Quaglia" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Stephan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4054/DemRes.2011.25.22" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466730v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolor&#232;s Pourette" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.077.0139" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01299488v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/soco.055.0021" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05293350v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554297v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pinar Selek" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.serre-editeur.fr/serre/collection-actual/nice-temps-espace-et-societe" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766347v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Pilon" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Lherm" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768452v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466611v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766352v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Jacquemin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484181v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484178v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484177v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine St&#233;phan" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466540v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466523v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04466496v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04420091v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anabell Alfonzo-Gamez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03789966v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01821660v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Ballarin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Ban&#233;gas" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Beauville" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boilley" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bourlet" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111011v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dolores Pourette" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110998v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Cirbeau" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110298v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484187v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484183v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01484186v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>