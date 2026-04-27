--- v0 (2026-03-17)
+++ v1 (2026-04-27)
@@ -1109,498 +1109,498 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRODUCTION. MISSIONS CHRÉTIENNES ET PRODUCTIONS DES SAVOIRS AU MOYEN-ORIENT, XIXe-XXe SIÈCLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In partibus fidelium&amp;quot;. Missions du Levant et connaissance de l’Orient chrétien (XIXe-XXIe siècles). Missions to the Levant and knowledge of the Christian East (19th-21st centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gabry ‑ Thienpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Levant</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Sanchez Summerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...14 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03921596v1</w:t>
+                <w:t xml:space="preserve">halshs-03918958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Gli accordi della Santa Sede con gli Stati (XIX-XXI secolo)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bouthillon</w:t>
+                <w:t xml:space="preserve">Roberto Regoli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pontificia Universitas Gregoriana, Facultas Historiae Ecclesiasticae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020 (54), 2022, 978-88-7839-475-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01547302v1</w:t>
+                <w:t xml:space="preserve">hal-03935896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In partibus fidelium&amp;quot;. Missions du Levant et connaissance de l’Orient chrétien (XIXe-XXIe siècles). Missions to the Levant and knowledge of the Christian East (19th-21st centuries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INTRODUCTION. MISSIONS CHRÉTIENNES ET PRODUCTIONS DES SAVOIRS AU MOYEN-ORIENT, XIXe-XXe SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gabry ‑ Thienpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Sanchez Summerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-03918958v1</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« IN PARTIBUS FIDELIUM » MISSIONS DU LEVANT ET CONNAISSANCE DE L’ORIENT CHRÉTIEN (XIXe-XXIe SIÈCLES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03921596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli accordi della Santa Sede con gli Stati (XIX-XXI secolo)</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Avant-propos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Bouthillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Bouthillon et Marie Levant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pie XI. Un pape contre le nazisme ? L’encyclique Mit brennender Sorge (14 mars 1937)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dialogues, pp.1-6, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Regoli</w:t>
-[...47 lines deleted...]
-                <w:t xml:space="preserve">hal-03935896v1</w:t>
+                <w:t xml:space="preserve">hal-01547302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1732,51 +1732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pie XI, un pape contre le nazisme ? L’encyclique Mit brennender Sorge (14 mars 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bouthillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1908,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74CC1C5C"/>
+    <w:nsid w:val="134C5021"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2139,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-levant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4510-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171624394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.149.0062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Valbousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.218.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.14733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.222.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.2012332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouthillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Regoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unigre.it/en/research-and-publications/periodicals/archivum-historiae-pontificiae/issues/2020-54/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-levant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4510-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171624394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.149.0062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Valbousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.218.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.14733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.222.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.2012332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Regoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unigre.it/en/research-and-publications/periodicals/archivum-historiae-pontificiae/issues/2020-54/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouthillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>