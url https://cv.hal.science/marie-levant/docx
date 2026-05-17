--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -1109,498 +1109,498 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03927138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In partibus fidelium&amp;quot;. Missions du Levant et connaissance de l’Orient chrétien (XIXe-XXIe siècles). Missions to the Levant and knowledge of the Christian East (19th-21st centuries)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">INTRODUCTION. MISSIONS CHRÉTIENNES ET PRODUCTIONS DES SAVOIRS AU MOYEN-ORIENT, XIXe-XXe SIÈCLE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gabry ‑ Thienpont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Bourmaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Sanchez Summerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« IN PARTIBUS FIDELIUM » MISSIONS DU LEVANT ET CONNAISSANCE DE L’ORIENT CHRÉTIEN (XIXe-XXIe SIÈCLES)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03918958v1</w:t>
+                <w:t xml:space="preserve">halshs-03921596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gli accordi della Santa Sede con gli Stati (XIX-XXI secolo)</w:t>
+                <w:t xml:space="preserve">Avant-propos</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roberto Regoli</w:t>
+                <w:t xml:space="preserve">Fabrice Bouthillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Ouvrages</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Fabrice Bouthillon et Marie Levant. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pie XI. Un pape contre le nazisme ? L’encyclique Mit brennender Sorge (14 mars 1937)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dialogues, pp.1-6, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03935896v1</w:t>
+                <w:t xml:space="preserve">hal-01547302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">INTRODUCTION. MISSIONS CHRÉTIENNES ET PRODUCTIONS DES SAVOIRS AU MOYEN-ORIENT, XIXe-XXe SIÈCLE</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">In partibus fidelium&amp;quot;. Missions du Levant et connaissance de l’Orient chrétien (XIXe-XXIe siècles). Missions to the Levant and knowledge of the Christian East (19th-21st centuries)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Bourmaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gabry ‑ Thienpont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Levant</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norig Neveu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karène Sanchez Summerer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">halshs-03921596v1</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03918958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avant-propos</w:t>
+                <w:t xml:space="preserve">Gli accordi della Santa Sede con gli Stati (XIX-XXI secolo)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Regoli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Bouthillon</w:t>
-[...49 lines deleted...]
-                <w:t xml:space="preserve">hal-01547302v1</w:t>
+                <w:t xml:space="preserve">Pontificia Universitas Gregoriana, Facultas Historiae Ecclesiasticae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020 (54), 2022, 978-88-7839-475-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03935896v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1732,51 +1732,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pie XI, un pape contre le nazisme ? L’encyclique Mit brennender Sorge (14 mars 1937)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Bouthillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Levant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1908,51 +1908,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="134C5021"/>
+    <w:nsid w:val="CA8848B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2139,51 +2139,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-levant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4510-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171624394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.149.0062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Valbousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.218.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.14733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.222.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.2012332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918958v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935896v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Regoli" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unigre.it/en/research-and-publications/periodicals/archivum-historiae-pontificiae/issues/2020-54/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921596v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547302v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouthillon" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-levant" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4510-9080" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/171624394" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04784810v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Levant" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mate.149.0062" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396355v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Valbousquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12568" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04396380v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhsho.218.0029" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935848v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/diasporas.14733" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03948540v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/24685968-06010004" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927127v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Pettinaroli" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sibre" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mond1.222.0007" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508316v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kar&#232;ne Sanchez Summerer" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Bourmaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry-Thienpont" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norig Neveu" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20581831.2021.2012332" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04785053v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mefrim.12055" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03907142v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03927138v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03921596v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gabry &#8209; Thienpont" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547302v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bouthillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03918958v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03935896v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Regoli" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.unigre.it/en/research-and-publications/periodicals/archivum-historiae-pontificiae/issues/2020-54/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04271487v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01547141v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>