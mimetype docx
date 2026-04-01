--- v0 (2026-03-12)
+++ v1 (2026-04-01)
@@ -97,2739 +97,2817 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Compte rendu du livre d'Ulrich L. Lehner, Inszenierte Keuschheit. Sexualdelikte in der Gesellschaft Jesu im 17. und 18. Jahrhundert, Berlin/Boston, De Gruyter (« Frühe Neuzeit », 254), 2024</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 1, pp.147-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/15spr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05537054v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sollicitation en confession et dénonciation de violences sexuelles devant le Saint-Office (Sienne, 1589-1730)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 241 (3), pp.427-476</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04687438v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Trésors cachés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 295 (2), pp.323-348. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dss.222.0323⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03228335v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le droit des archevêques Borromée et l’expérience notoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ThéoRèmes : Enjeux des approches empiriques des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, "Le droit comme approche empirique de la religion", numéro coordonné par Frédéric Gabriel, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/theoremes.11664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Fabiana Veronese, L’Inquisizione nel secolo dei Lumi : il Sant’Uffizio e la Repubblica di Venezia. Palerme, New Digital Press, « Chiese e culture religiose », 2, 2017 (recension) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 238 (1), pp.168-171</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03230682v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Karin Vélez, The Miraculous Flying House of Loreto. Spreading Catholicism in the Early Modern World. Princeton et Oxford, Princeton University Press, 2019 (recension) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 237, pp.467-470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.10692⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107702v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Enrique García Hernán, Ignace de Loyola. Biographie, traduction de Pierre Antoine Fabre, Paris, Éditions du Seuil, 2016 (recension) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 236, pp.211-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rhr.9667⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107709v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Tatarenko</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Façonner l'objet de dévotion chrétien, 183, pp.11-28</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01912118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramificazioni della storia : verdi ramoscelli, innesti e gemme delle indagini genealogiche (1997-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (157), pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Gilles Bertrand, Anne Cayuela, Christian Del Vento et Raphaële Mouren (dir.), Bibliothèques et lecteurs dans l’Europe moderne (XVIe- XVIIe siècles), Genève, Droz, 2016 (recension) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.n°280, 2018-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Étienne Anheim, Clément VI au travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de l'histoire des religions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, pp.550-552</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362990v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il potere del romanzo e la forza del documento. Storia di un “letterato perseguitato” tra finzione e storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Magistra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/HM2015-019012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Une topographie sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, "Par tous les sens/ Mit allen Sinnen", 2, pp.76-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tours et détours des objets de dévotion catholiques : introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Mélanges de l'École française de Rome – Italie et Méditerranée modernes et contemporaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 126 (126-2), pp.341-354</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500633v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Portraits de Milan par Charles Borromée : la dynamique rigoriste de l’écriture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frank Lestringant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seizième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 9 (1), pp.121-141. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/xvi.2013.1074⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431119v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Liturgie et domination : l’abolition du dimanche de carnaval par Charles Borromée, archevêque de Milan (1576-1580) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Siècles : Cahier du centre d'histoire « Espaces et cultures »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dossier "La domination en question. Des formes et des normes en temps de crise", 35-36, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/SS2018-159002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01280543v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Conflitti di precedenza, uso degli archivi e storiografia locale alla fine del Cinquecento (Pavia, 1592) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, "Scritture di storia", coordonné par Vittorio Tigrino et Angelo Torre, 133 (1), pp.7-39</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377446v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (16)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Verre. Des religieuses en vitrine »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Élisabeth LUSSET et Isabelle HEULLANT-DONAT (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une vie en boîte. Cellules de religieuses et maquettes de couvent (XVIIIe-XXIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions de la Sorbonne, pp.54-60, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04250088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’Église et le conformisme italien »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Jean BOUTIER, Sandro LANDI et Jean-Claude WAQUET (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le Temps des Italies. XIIe-XIXe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École française de Rome; Passés Composés,, pp.391-406, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le trésor des innocents: juifs et enfants catholiques dans la divination des richesses cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline CALLARD, Tatiana DEBAGGI-BARANOVA, Nicolas LE ROUX. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.197-203, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le corps du délit. Les ornements volés dans l’Italie du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Barbara BAERT, Marie-Christine CLAES et Ralph DEKONINCK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamenta sacra. Late Medieval and Early-Modern Liturgical Objects in a European Context (1400-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters Publishers, pp.399-416, 2022, Collection "Art &amp; Religion", 9789042948280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Caroline CALLARD, Tatiana DEBAGGI-BARANOVA, Nicolas LE ROUX. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vol sacrilège et règlement de comptes entre voisins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.197-203, 2022</w:t>
+              <w:t xml:space="preserve">in Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.71-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La discorde des objets chrétiens et le changement moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-25, 2021, Collection "Histoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Donner corps à un pouvoir local : la politique des reliques selon Teodoro Trivulzio »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction d'Albrecht BURKARDT et de Jérôme GREVY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.71-84, 2021</w:t>
+              <w:t xml:space="preserve">Reliques politiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97-108, 2020, Collection "Histoire", 978-2-7535-7898-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108631v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Madone dévoilée, ou comment représenter une apparition unique sur le temps long (Milan, 1485-XIXe siècle)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction d'Estelle LEUTRAT et de Nicolas BALZAMO. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’image miraculeuse dans l’Occident chrétien (XIVe-XVIIe siècles). (Moyen Âge - Temps modernes)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.89-107, 2020, Collection "Renaissance", 978-2-86906-734-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107690v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La trame de l’amitié politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saintetés politiques et territoires catholiques à l’époque moderne, sous la direction de Sylvène EDOUARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.169-185, 2020, Collection "Histoire religieuse", 978-2-406-09648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Grands domaines, sources et méthodes spécifiques pour l’historien de l’époque moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Reine-Marie BÉRARD, Bénédicte GIRAUD et Catherine RIDEAU-KIKUCHI (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Initiation aux études historiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nouveau Monde Éditions, pp.215-232, 2020, 978-2-38094-121-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...145 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le papier comme dans la rue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Arnaud FOSSIER, Johann PETITJEAN et Clémence REVEST (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Écritures grises. Les instruments de travail des administrations (XIIe-XVIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Publications de l'École des Chartes; École française de Rome, pp.597-613, 2019, 978-2-35723-146-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vérité des reliques selon Charles Borromée : réforme interne ou aiguillon protestant ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Zardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Pagani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Pisoni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Religione, cerimoniale e società nelle terre milanesi dell’età moderna</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Magazzeno storico verbanese, pp.137-162, 2018, Fondacus scripturarum, 978-88-98306-22-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatomie du sacré: la certification des reliques après le concile de Trente, entre procès et prière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Cascetta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danilo Zardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Giustizia e ingiustizia a Milano fra Cinque e Settecento </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bulzoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.285-322, 2016, Studia Borromaica, 978-88-6897-055-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les reliques des catacombes sous le regard du juge : l'authenticité comme configuration sociale (Milan, XVIIe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Baciocchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Duhamelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliques romaines. Invention et circulation des corps saints des catacombes à l’époque moderne </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecole française de Rome</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.597-627, 2016, Collections de l'Ecole française de Rome, 978-2-7283-1187-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01501569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le sceau d’Ambroise : l’exemplaire dans l’épiscopat de Charles Borromée »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Patrick BOUCHERON et Stéphane GIOANNI (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La mémoire d'Ambroise de Milan. Usages politiques d'une autorité patristique en Italie (Ve-XVIIIe siècle)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paris/ Rome ; Publications de la Sorbonne/ École française de Rome,, pp.523-540, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les doutes des confesseurs. Une relecture des lettres des vicaires forains à Charles Borromée (1564-1584)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Benoît GARNOT et Bruno LEMESLE (dir). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La justice entre droit et conscience, du Moyen Âge à nos jours</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions universitaires de Dijon, pp.161-171, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04252787v1</w:t>
-              </w:r>
-[...1243 lines deleted...]
-                <w:t xml:space="preserve">hal-03377446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Le confessionnal : l’invention européenne d’un meuble d’église (années 1540-XVIIIe siècle) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHNE Encyclopédie d’histoire numérique de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Les merveilles de la nature à la bibliothèque Ambrosienne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EHNE Encyclopédie d’histoire numérique de l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2839,268 +2917,268 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matière à discorde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Lignereux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Presses Universitaires de Rennes, 293 p., 2021, Collection Histoire, 978-2-7535-8181-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’entreprise généalogique/ The Genealogical Enterprise, Pratiques sociales et imaginaires en Europe (XVe–XIXe siècles) / Social Practices and Collective Imagination in Europe (15th–20th century)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Jettot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Lang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.353, 2016, Histoire des mondes modernes, 978-2-8076-0049-2 </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3726/b10536⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Lang</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">hal-01500612v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’Abrégé du monde. Une histoire sociale de la bibliothèque Ambrosienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Classiques Garnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, pp.535, 2015, Bibliothèque d'Europe de la Renaissance 978-2-8124-5075-4</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...70 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01500602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3110,374 +3188,374 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Pomara, « Quand les objets de la foi fondent la réputation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, pp.173-185</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Felicita TRAMONTANA, Per ornamento e servizio di questi Santi Luoghi. L’arrivée des objets de dévotion dans les sanctuaires de Terre Sainte (XVIIe siècle), traduction »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de sciences sociales des religions, numéro "Façonner l'objet de dévotion chrétien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, n°183, p. 227-245</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455228v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Massimiliano GHILARDI, &amp;quot;Le simulacre du martyre. Fabrication, diffusion et dévotion des corps saints en céroplastie&amp;quot; (traduction) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des religions, numéro "Façonner l'objet de dévotion chrétien"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.167-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saverio DI FRANCO, « État et institutions asociales. La révolte de Naples dans le récit de ses protagonistes (1647-1648) », traduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, n°2, p. 239-252</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elena RIVA, « L’arbre des générations. Les généalogies de Giovanni Battista Giovio (1748-1814), entre maintien de la tradition et fractures révolutionnaires (traduction) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Entreprise généalogique / / The Genealogical Enterprise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, pp.113-126</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Traduction</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3487,120 +3565,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonner l'objet de dévotion chrétien. Fabrication, commerce et circulations XVIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 183, 2018, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/assr.38797⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3610,105 +3688,105 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois statues mutilées conservées dans la cathédrale de Luçon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02284718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId75"/>
+      <w:footerReference w:type="default" r:id="rId77"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3855,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04250088v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lezowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377460v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112255v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04222506v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362898v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362913v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455230v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108557v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108631v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107690v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455217v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284643v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pagani" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pisoni" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501572v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cascetta" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulzoni.it/en/cat/argomenti/letteratura/giustizia-e-ingiustizia-a-milano-fra-cinque-e-settecento.html" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/reliques_romaines._invention_et_circulation_des_corps_saints_des_catacombes_%C3%A0_l%E2%80%99%C3%A8poque_moderne_6ee974b9-eb51-11e5-8d14-000c291eeace.html" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252784v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252787v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687438v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228335v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0323" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377434v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11664" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03230682v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107702v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10692" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107709v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9667" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455235v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564770v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912118v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362990v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564785v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500773v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/HM2015-019012" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500633v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431119v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2013.1074" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280543v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SS2018-159002" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377446v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04249170v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249201v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228331v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500612v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77557?format=EPDF" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500602v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2182&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362944v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455228v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362999v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363006v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363009v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107725v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38797" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284718v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05537054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lezowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15spr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03230682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/HM2015-019012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2013.1074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SS2018-159002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04250088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04222506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pagani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pisoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cascetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulzoni.it/en/cat/argomenti/letteratura/giustizia-e-ingiustizia-a-milano-fra-cinque-e-settecento.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/reliques_romaines._invention_et_circulation_des_corps_saints_des_catacombes_%C3%A0_l%E2%80%99%C3%A8poque_moderne_6ee974b9-eb51-11e5-8d14-000c291eeace.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04249170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77557?format=EPDF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2182&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>