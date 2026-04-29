--- v1 (2026-04-01)
+++ v2 (2026-04-29)
@@ -753,169 +753,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Gilles Bertrand, Anne Cayuela, Christian Del Vento et Raphaële Mouren (dir.), Bibliothèques et lecteurs dans l’Europe moderne (XVIe- XVIIe siècles), Genève, Droz, 2016 (recension) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.n°280, 2018-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ramificazioni della storia : verdi ramoscelli, innesti e gemme delle indagini genealogiche (1997-2017)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaderni Storici</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 1 (157), pp.229-246</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564770v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-02455235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étienne Anheim, Clément VI au travail</w:t>
               </w:r>
@@ -968,174 +968,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Une topographie sensible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, "Par tous les sens/ Mit allen Sinnen", 2, pp.76-91</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564785v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Il potere del romanzo e la forza del documento. Storia di un “letterato perseguitato” tra finzione e storia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historia Magistra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 19, pp.109-117. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/HM2015-019012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3280/HM2015-019012⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01500773v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02564785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours et détours des objets de dévotion catholiques : introduction</w:t>
               </w:r>
@@ -1600,319 +1600,319 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le corps du délit. Les ornements volés dans l’Italie du XVIIIe siècle »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">sous la direction de Barbara BAERT, Marie-Christine CLAES et Ralph DEKONINCK. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ornamenta sacra. Late Medieval and Early-Modern Liturgical Objects in a European Context (1400-1800)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Peeters Publishers, pp.399-416, 2022, Collection "Art &amp; Religion", 9789042948280</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03112255v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le trésor des innocents: juifs et enfants catholiques dans la divination des richesses cachées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Caroline CALLARD, Tatiana DEBAGGI-BARANOVA, Nicolas LE ROUX. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, pp.197-203, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04222506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">sous la direction de Barbara BAERT, Marie-Christine CLAES et Ralph DEKONINCK. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La discorde des objets chrétiens et le changement moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ornamenta sacra. Late Medieval and Early-Modern Liturgical Objects in a European Context (1400-1800)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Peeters Publishers, pp.399-416, 2022, Collection "Art &amp; Religion", 9789042948280</w:t>
+              <w:t xml:space="preserve">Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-25, 2021, Collection "Histoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362898v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Vol sacrilège et règlement de comptes entre voisins.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.71-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362913v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03362898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Donner corps à un pouvoir local : la politique des reliques selon Teodoro Trivulzio »</w:t>
               </w:r>
@@ -2038,169 +2038,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Grands domaines, sources et méthodes spécifiques pour l’historien de l’époque moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Reine-Marie BÉRARD, Bénédicte GIRAUD et Catherine RIDEAU-KIKUCHI (dir.),. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Éditions, pp.215-232, 2020, 978-2-38094-121-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« La trame de l’amitié politique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Saintetés politiques et territoires catholiques à l’époque moderne, sous la direction de Sylvène EDOUARD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, Classiques Garnier, pp.169-185, 2020, Collection "Histoire religieuse", 978-2-406-09648-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02455230v1</w:t>
-              </w:r>
-[...71 lines deleted...]
-                <w:t xml:space="preserve">hal-03108557v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le papier comme dans la rue</w:t>
               </w:r>
@@ -3933,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05537054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lezowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15spr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03230682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564770v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455235v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/HM2015-019012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2013.1074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SS2018-159002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04250088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04222506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455230v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108557v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pagani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pisoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cascetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulzoni.it/en/cat/argomenti/letteratura/giustizia-e-ingiustizia-a-milano-fra-cinque-e-settecento.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/reliques_romaines._invention_et_circulation_des_corps_saints_des_catacombes_%C3%A0_l%E2%80%99%C3%A8poque_moderne_6ee974b9-eb51-11e5-8d14-000c291eeace.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04249170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77557?format=EPDF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2182&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05537054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lezowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15spr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03230682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/HM2015-019012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2013.1074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SS2018-159002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04250088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04222506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pagani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pisoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cascetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulzoni.it/en/cat/argomenti/letteratura/giustizia-e-ingiustizia-a-milano-fra-cinque-e-settecento.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/reliques_romaines._invention_et_circulation_des_corps_saints_des_catacombes_%C3%A0_l%E2%80%99%C3%A8poque_moderne_6ee974b9-eb51-11e5-8d14-000c291eeace.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04249170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77557?format=EPDF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2182&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>