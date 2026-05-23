--- v2 (2026-04-29)
+++ v3 (2026-05-23)
@@ -278,183 +278,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Le droit des archevêques Borromée et l’expérience notoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ThéoRèmes : Penser le religieux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, "Le droit comme approche empirique de la religion", numéro coordonné par Frédéric Gabriel, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/theoremes.11664⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03377434v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Trésors cachés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dix-septième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 295 (2), pp.323-348. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dss.222.0323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03228335v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03377434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Fabiana Veronese, L’Inquisizione nel secolo dei Lumi : il Sant’Uffizio e la Repubblica di Venezia. Palerme, New Digital Press, « Chiese e culture religiose », 2, 2017 (recension) »</w:t>
               </w:r>
@@ -671,251 +671,251 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« Gilles Bertrand, Anne Cayuela, Christian Del Vento et Raphaële Mouren (dir.), Bibliothèques et lecteurs dans l’Europe moderne (XVIe- XVIIe siècles), Genève, Droz, 2016 (recension) »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Dix-septième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.n°280, 2018-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455235v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ramificazioni della storia : verdi ramoscelli, innesti e gemme delle indagini genealogiche (1997-2017)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quaderni Storici</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 1 (157), pp.229-246</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02564770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Façonner l'objet de dévotion chrétien, 183, pp.11-28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01912118v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02564770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Étienne Anheim, Clément VI au travail</w:t>
               </w:r>
@@ -968,174 +968,174 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Il potere del romanzo e la forza del documento. Storia di un “letterato perseguitato” tra finzione e storia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Historia Magistra</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 19, pp.109-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3280/HM2015-019012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01500773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Une topographie sensible</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Traverse. Revue d'Histoire/Zeitschrift für Geschichte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, "Par tous les sens/ Mit allen Sinnen", 2, pp.76-91</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02564785v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-01500773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tours et détours des objets de dévotion catholiques : introduction</w:t>
               </w:r>
@@ -1600,607 +1600,607 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03377460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le trésor des innocents: juifs et enfants catholiques dans la divination des richesses cachées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Caroline CALLARD, Tatiana DEBAGGI-BARANOVA, Nicolas LE ROUX. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Champ Vallon, pp.197-203, 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04222506v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Le corps du délit. Les ornements volés dans l’Italie du XVIIIe siècle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction de Barbara BAERT, Marie-Christine CLAES et Ralph DEKONINCK. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ornamenta sacra. Late Medieval and Early-Modern Liturgical Objects in a European Context (1400-1800)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Peeters Publishers, pp.399-416, 2022, Collection "Art &amp; Religion", 9789042948280</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03112255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">Caroline CALLARD, Tatiana DEBAGGI-BARANOVA, Nicolas LE ROUX. </w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vol sacrilège et règlement de comptes entre voisins.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Un tragique XVIe siècle. Mélanges offerts à Denis Crouzet</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Champ Vallon, pp.197-203, 2022</w:t>
+              <w:t xml:space="preserve">in Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.71-84, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03362913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« La discorde des objets chrétiens et le changement moderne »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.7-25, 2021, Collection "Histoires"</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03362898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...27 lines deleted...]
-              <w:t xml:space="preserve">in Marie Lezowski et Yann Lignereux (éd.),. </w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Grands domaines, sources et méthodes spécifiques pour l’historien de l’époque moderne »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">in Reine-Marie BÉRARD, Bénédicte GIRAUD et Catherine RIDEAU-KIKUCHI (dir.),. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Matière à discorde. Les objets chrétiens dans les conflits modernes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.71-84, 2021</w:t>
+              <w:t xml:space="preserve">Initiation aux études historiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nouveau Monde Éditions, pp.215-232, 2020, 978-2-38094-121-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03108557v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« La trame de l’amitié politique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lezowski</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Saintetés politiques et territoires catholiques à l’époque moderne, sous la direction de Sylvène EDOUARD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1, Classiques Garnier, pp.169-185, 2020, Collection "Histoire religieuse", 978-2-406-09648-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02455230v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Donner corps à un pouvoir local : la politique des reliques selon Teodoro Trivulzio »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction d'Albrecht BURKARDT et de Jérôme GREVY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Reliques politiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.97-108, 2020, Collection "Histoire", 978-2-7535-7898-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03108631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Madone dévoilée, ou comment représenter une apparition unique sur le temps long (Milan, 1485-XIXe siècle)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">sous la direction d'Estelle LEUTRAT et de Nicolas BALZAMO. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L’image miraculeuse dans l’Occident chrétien (XIVe-XVIIe siècles). (Moyen Âge - Temps modernes)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires François-Rabelais, pp.89-107, 2020, Collection "Renaissance", 978-2-86906-734-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107690v1</w:t>
-              </w:r>
-[...140 lines deleted...]
-                <w:t xml:space="preserve">hal-02455230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Sur le papier comme dans la rue</w:t>
               </w:r>
@@ -3592,51 +3592,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Façonner l'objet de dévotion chrétien. Fabrication, commerce et circulations XVIe-XIXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lezowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Tatarenko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archives de Sciences Sociales des Religions</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 183, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3933,51 +3933,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05537054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lezowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15spr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228335v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0323" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377434v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11664" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03230682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912118v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564770v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564785v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500773v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/HM2015-019012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2013.1074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SS2018-159002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04250088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112255v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04222506v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362898v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362913v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108631v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107690v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108557v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455230v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pagani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pisoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cascetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulzoni.it/en/cat/argomenti/letteratura/giustizia-e-ingiustizia-a-milano-fra-cinque-e-settecento.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/reliques_romaines._invention_et_circulation_des_corps_saints_des_catacombes_%C3%A0_l%E2%80%99%C3%A8poque_moderne_6ee974b9-eb51-11e5-8d14-000c291eeace.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04249170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77557?format=EPDF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2182&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05537054v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lezowski" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15spr" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687438v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377434v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/theoremes.11664" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228335v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dss.222.0323" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03230682v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107702v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.10692" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107709v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9667" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455235v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564770v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01912118v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tatarenko" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362990v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500773v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/HM2015-019012" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02564785v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500633v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03431119v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Lestringant" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/xvi.2013.1074" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280543v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/SS2018-159002" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377446v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04250088v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377460v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04222506v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112255v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362913v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362898v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108557v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455230v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108631v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107690v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455217v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284643v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danilo Zardin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Pagani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Pisoni" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501572v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Cascetta" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.bulzoni.it/en/cat/argomenti/letteratura/giustizia-e-ingiustizia-a-milano-fra-cinque-e-settecento.html" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01501569v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Baciocchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Duhamelle" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.publications.efrome.it/opencms/opencms/reliques_romaines._invention_et_circulation_des_corps_saints_des_catacombes_%C3%A0_l%E2%80%99%C3%A8poque_moderne_6ee974b9-eb51-11e5-8d14-000c291eeace.html" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252784v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04252787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04249170v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249201v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03228331v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Lignereux" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500612v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jettot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/view/product/77557?format=EPDF" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3726/b10536" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01500602v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.classiques-garnier.com/editions/index.php?option=com_virtuemart&amp;amp;page=shop.product_details&amp;amp;flypage=flypage_garnier.tpl&amp;amp;product_id=2182&amp;amp;vmcchk=1&amp;amp;Itemid=1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362944v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02455228v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03362999v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363006v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363009v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107725v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/assr.38797" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02284718v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>