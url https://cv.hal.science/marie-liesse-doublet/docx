--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -3314,295 +3314,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Zn 0.35 Co 0.65 O – A Stable and Highly Active Oxygen Evolution Catalyst Formed by Zinc Leaching and Tetrahedral Coordinated Cobalt in Wurtzite Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Li</w:t>
+                <w:t xml:space="preserve">Sebastian Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik. Berg</w:t>
+                <w:t xml:space="preserve">Sayed El‐refaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guilherme Buzanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amsalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kug‐seung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (20), pp.1900328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201900328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267408v1</w:t>
+                <w:t xml:space="preserve">hal-02144444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn 0.35 Co 0.65 O – A Stable and Highly Active Oxygen Evolution Catalyst Formed by Zinc Leaching and Tetrahedral Coordinated Cobalt in Wurtzite Structure</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amsalem</w:t>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kug‐seung Lee</w:t>
+                <w:t xml:space="preserve">Erik. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (20), pp.1900328. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201900328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144444v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
               </w:r>
@@ -3705,51 +3705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3833,278 +3833,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Reversible Sodium and Lithium Insertion in Iron Fluoride Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+                <w:t xml:space="preserve">Andréa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Laurencin</w:t>
+                <w:t xml:space="preserve">Nicolas Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Erhard Kemnitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1802057-1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201802057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01649169v1</w:t>
+                <w:t xml:space="preserve">hal-01814201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Sodium and Lithium Insertion in Iron Fluoride Perovskites</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andréa Martin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Danielle Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Pinna</w:t>
+                <w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erhard Kemnitz</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Lorenzo Stievano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.1802057-1-7. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/adfm.201802057⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01814201v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01649169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structure of 2 nm Size Metallic Cobalt Prepared by Electrochemical Conversion: An in Situ Pair Distribution Function Study</w:t>
               </w:r>
@@ -4492,51 +4492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between Metal Dissolution and Gas Release in Li-Rich Li 3 Ru y Ir 1– y O 4 Model Compounds Showing Anionic Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4639,51 +4639,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chemical Approach to Raise Cell Voltage and Suppress Phase Transition in O3 Sodium Layered Oxide Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4858,204 +4858,216 @@
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.266-274. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01443838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5077,132 +5089,132 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (12), pp.954-962. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03316568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul E Pearce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5211,517 +5223,517 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5), pp.580-586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J. Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01405732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5730,261 +5742,261 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Power Sources</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-6. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5993,240 +6005,240 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G Vantendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01091051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6234,4221 +6246,4221 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 305 (6267), pp.1516-1521. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem M. Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptual Surface Electrochemistry and New Redox Descriptors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (33), pp.19023-19031. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502296p⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01075350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intuitive and efficient method for cell voltage prediction of lithium and sodium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/ncomms6559⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. P. Laisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Vezin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Li4NiTeO6 as a positive electrode for Li-ion batteries†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 49, pp.11376-11378. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c3cc46842a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Palladium-silver mesowires for the extended detection of H2.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khalil Rajoua</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Favier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5 (2), pp.310-318. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/am302143m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00798081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Voltage Hysteresis in the CoP Conversion Material for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miran Gaberscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (2), pp.837-849. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp310366a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00793930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Li2Ru1−yMnyO3 (0.2 ≤ y ≤ 0.8) Cathode Materials for Rechargeable Lithium-Ion Batteries: Their Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.1121−1131. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm400193m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId264" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Synthesis of FeSO4F1−yOHy (0 ≤ y ≤ 1) Positive Electrodes for Li-Based Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.1472-1485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm300188a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00694020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the 3.6V to 3.9V voltage increase in the LiFeSO4F cathodes for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.9584-9594. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/C2EE22699E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab initio study of surface electrochemical disproportionation: The case of a water monolayer adsorbed on a Pd(1 1 1) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 202, pp.87-89. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.04.023⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prabeer Barpanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523804v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Brent C. Melot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Rousse</w:t>
+                <w:t xml:space="preserve">Cécil Combelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.ASAP. </w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (7), pp.3426-3432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616298v1</w:t>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Electrochemistry in Conversion Reactions for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.10134-10142. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM04202A⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00564744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interplay between Magnetic and Orbital Ordering in the Strongly Correlated Cobalt Oxide: A DFT + U Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daleverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.21750-21756. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp108599m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Electrode Materials for Lithium-Ion Batteries: The Example of Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.9518-9527. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp1016455⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId291" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystal structure, band structure and electrical properties of kappa-(BEDT-TTF)(2)SbF6 grown on a Si(001) electrode</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aneta Aniela Kowalska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Synthetic Metals</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 160, pp.556-560. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00491055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P-redox mechanism at the origin of the high lithium storage in NiP2-based batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (2), pp.298-308. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm802393z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00355776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct correlation between the 31P MAS NMR response and the electronic structure of some Transition-Metal Phosphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Beckaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (51), pp.20481-20490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp808122q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00340106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phase Diagrams for Systems with Low Free Energy Variation: A Coupled Theory/Experiments Method Applied to Li-Graphite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yazami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.3982-3988. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp076597n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00273372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, magnetic and redox properties of a new cathode material for Li-ion batteries: the iron-based metal organic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (4), pp.279-283. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-007-0179-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId317" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox mechanism in the NiP2 electrode for Li-ion batteries: A DFT study coupled with local chemical bond analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (3), pp.197-202. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11581-007-0188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00297359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical Conductivity and Spin Crossover: A New Achievement with a Metal Bis Dithiolene Complex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Dorbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (21), pp.8548-8559. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/ic062461c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixed-Valence Li/Fe-Based Metal-Organic Frameworks with Both Reversible Redox and Sorption Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérard Férey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Millange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (18), pp.3259-3263. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/anie.200605163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00178678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Mechanism in the Binary Transition Metal Phosphide Cu3P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mauvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67, pp.1252-1257. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loïc Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manfred Womes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 18 (15), pp.3531-3538. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leading interactions in the $\beta$-$SrV_6O_{15}$ compound</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 71, pp.075119</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00004147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm051574b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050362b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId352" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerning the first-order transition in the κ-phase (BEDT-TTF)4PtCl6 . C6H5CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimma Shibaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (10), pp.1479-1490. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp1:1994202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electronic structures of isostructural (BEDT-TTF)3(HSO4)2 and [ Ni(dddt)2] 3(HSO4)2 molecular metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimma Shibaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994, 4 (10), pp.1439-1450. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp1:1994198⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00247003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electronic structures of the BEDT-TTF4[ M(CN)4] (M = Ni, Pt) and BEDT-TTF4[ M(C2O4)2] (M = Pt, Cu) salts. Structural requirements for hidden Fermi surface nesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (12), pp.2451-2461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp1:1993256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10458,1120 +10470,1120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling-assisted design of calcium-based solid polymer electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gogny-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de NiP2 comme matériau d'électrode négative pour batterie Li-ions, vu par la RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN du 31P de phosphures d'éléments de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bernardi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7Li and 31P MAS NMR in lithiated transition metal phosphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromar 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes électrochimiques des phases NixPy vis à vis du lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Saint Diès les Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiPx new negative electrodes for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IMLB, International Meeting on lithium Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium insertion-extraction mechanism in manganese phosphide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EELS determination of lithium insertion sites in a possible new negative electrode for Li-ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron energy loss spectroscopy of LixTiP4, a possible negative electrode for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11581,214 +11593,214 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Multiscale Modeling and Numerical Simulation of Electrochemical Devices for Energy Conversion and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId391" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang G. Bessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag. , 2016, 978-1-4471-5677-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-5677-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId389" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital Approach to the Electronic Structure of Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. Oxford University Press, pp.1-364, 2012, Oxford University Press, ISBN 97-0-19-953493-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11798,51 +11810,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modeling of Electrode Materials for Li-Ion Batteries: From Bulk to Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11865,83 +11877,83 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer London Heidelberg New York Dordrecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physcial Multiscale Modeling and Numerical Simulation if Electrochemical Devices for Energy Conversion and Storage: From Theory to to Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag London 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1-4471-5677-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-5677-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11951,91 +11963,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeurs Locales et Liaisons Chimiques : Des Outils d'Analyses pour l'Etude des Propriétés Macroscopiques des Solides Périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00185445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12045,131 +12057,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-material comprising an intermetallic lithium/transition metal pnictide phase for lithium batteries. &amp;quot;The invention provides a rechargeable lithium-ion battery comprising the specific lithium composite exhibiting good charge-discharge cycle performance and mechanical properties. The lithium-material comprises an intermetallic lithium/transition metal&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2003113631 A120030619 US6939643. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId398"/>
+      <w:footerReference w:type="default" r:id="rId399"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12316,51 +12328,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04994524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kummer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Geondzhian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aksyonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02144-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binninger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Sara&#231;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Marsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01631B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gyu Yun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Flynn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04526462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamitouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chaupatnaik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Sunariwal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202302158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Alexander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freeland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE00158F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Mariyappan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;-Mouravieff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albero Blanquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-022-01141-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Leube" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porcheron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25760-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03355093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii V Morozov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00775-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Filhol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02939H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Morozov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00870-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064653v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EE02665D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard&#8208;bretesch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002855" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teak Boyko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Freeland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2020.100203" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kopa&#269; Lautar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Rejec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Amor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09212a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144444v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wahl" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El&#8208;refaei" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme Buzanich" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amsalem" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kug&#8208;seung Lee" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900328" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814201v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201802057" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Karakulina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702599" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075350v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502296p" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905924v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46842a" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rajoua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302143m" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840270v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400193m" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734995v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE22699E" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763973v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.023" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564744v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM04202A" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538418v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daleverny" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108599m" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355776v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802393z" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340106v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckaert" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808122q" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJCLZC5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273372v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combelles" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazami" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076597n" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65C84M2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297363v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0179-7" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ3N8DLK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297359v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernardi" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0188-6" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T36MCP59-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178678v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605163" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R44D1S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185440v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mauvernay" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.055" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC5TVGPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004147v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247007v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Shibaeva" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994202" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9083C25AB57F8B6328D626B538474D7BD761FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247003v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994198" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A26B26E8F91A8268EBD95BBFECF70D32FB274C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246879v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Martin" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993256" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4C7372AFA4B6B53995F235B7460744256501E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351328v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekaert" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351331v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menetrier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351182v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351321v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384145v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384148v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003392v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Bessler" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678274v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185445v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04994524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kummer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Geondzhian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aksyonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02144-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binninger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Sara&#231;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Marsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01631B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gyu Yun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Flynn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04526462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamitouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chaupatnaik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Sunariwal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202302158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Alexander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freeland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE00158F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Mariyappan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;-Mouravieff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albero Blanquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-022-01141-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Leube" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porcheron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25760-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03355093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii V Morozov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00775-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Filhol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02939H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Morozov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00870-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064653v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EE02665D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard&#8208;bretesch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002855" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teak Boyko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Freeland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2020.100203" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kopa&#269; Lautar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Rejec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Amor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09212a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wahl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El&#8208;refaei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme Buzanich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amsalem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kug&#8208;seung Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900328" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201802057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Karakulina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702599" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502296p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46842a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rajoua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302143m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400193m" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE22699E" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.023" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM04202A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538418v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daleverny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108599m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355776v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802393z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340106v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckaert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808122q" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJCLZC5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273372v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combelles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazami" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076597n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65C84M2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0179-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ3N8DLK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297359v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernardi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0188-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T36MCP59-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605163" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R44D1S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mauvernay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC5TVGPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004147v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Shibaeva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994202" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9083C25AB57F8B6328D626B538474D7BD761FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247003v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994198" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A26B26E8F91A8268EBD95BBFECF70D32FB274C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993256" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4C7372AFA4B6B53995F235B7460744256501E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekaert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351331v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menetrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351321v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384145v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384148v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003392v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Bessler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>