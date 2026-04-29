--- v1 (2026-04-06)
+++ v2 (2026-04-29)
@@ -66,10401 +66,10535 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (81)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (82)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the origin of molecular O2 in cathode oxides</w:t>
+                <w:t xml:space="preserve">Chlorine Substitution in Disordered Rock Salt Li-Rich Transition Metal Sulfides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Gao</w:t>
+                <w:t xml:space="preserve">Michael A Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biao Li</w:t>
+                <w:t xml:space="preserve">Nguyen Quan Dao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Kummer</w:t>
+                <w:t xml:space="preserve">Taegyu Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Geondzhian</w:t>
+                <w:t xml:space="preserve">Juan Forero-Saboya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Aksyonov</w:t>
+                <w:t xml:space="preserve">German Lavygin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.743-752. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 38 (7), pp.3545-3555. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-025-02144-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5c03365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994524v1</w:t>
+                <w:t xml:space="preserve">hal-05596828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to “AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents”</w:t>
+                <w:t xml:space="preserve">Clarifying the origin of molecular O2 in cathode oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Binninger</w:t>
+                <w:t xml:space="preserve">Xu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defne Saraç</w:t>
+                <w:t xml:space="preserve">Biao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Marsh</w:t>
+                <w:t xml:space="preserve">Kurt Kummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Picard</w:t>
+                <w:t xml:space="preserve">Andrey Geondzhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Dmitry Aksyonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (2), pp.1015-1015. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.743-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-025-02144-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923219v1</w:t>
+                <w:t xml:space="preserve">hal-04994524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved modeling of battery electrolytes: betting on model fitting or quantum effects?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Correction to “AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Binninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Saraç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D5CP01631B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.1015-1015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05281804v1</w:t>
+                <w:t xml:space="preserve">hal-04923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystallographic Dimensionality Determines the Electrochemical Reaction Mechanism in Alkali Transition-Metal Chlorides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved modeling of battery electrolytes: betting on model fitting or quantum effects?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defne Saraç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Spencer</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alexis Grimaud</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.4c13005⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (37), pp.20084-20091. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D5CP01631B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04801098v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05281804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidating Salt Conversion Mechanisms of Lithiated Transition Metal Oxide for Lithium-ion Batteries Recycling</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Crystallographic Dimensionality Determines the Electrochemical Reaction Mechanism in Alkali Transition-Metal Chlorides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Robert</w:t>
+                <w:t xml:space="preserve">Michael Spencer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
+                <w:t xml:space="preserve">Tae Gyu Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valérie Briois</w:t>
+                <w:t xml:space="preserve">Marguerite Flynn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Selmane</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alexis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 36 (5), pp.2544-2553. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 146 (46), pp.32059-32071. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jacs.4c13005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04526462v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04801098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature of Both Cation and Anion Substitution on the Structural Symmetry of Li‐Rich 3 d ‐Metal Chalcogenide Electrodes</w:t>
+                <w:t xml:space="preserve">Elucidating Salt Conversion Mechanisms of Lithiated Transition Metal Oxide for Lithium-ion Batteries Recycling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques Louis</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Lydia Hamitouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anshuman Chaupatnaik</w:t>
+                <w:t xml:space="preserve">Anne-Laure Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Neelam Sunariwal</w:t>
+                <w:t xml:space="preserve">Valérie Briois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Selmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202302158⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 36 (5), pp.2544-2553. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.4c00024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458816v1</w:t>
+                <w:t xml:space="preserve">hal-04526462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rationalizing the alkali ions distribution along the honeycomb layered (Li,Na)2SnO3 pseudo solid solution</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Nature of Both Cation and Anion Substitution on the Structural Symmetry of Li‐Rich 3 d ‐Metal Chalcogenide Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Crobu</w:t>
+                <w:t xml:space="preserve">Jacques Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
+                <w:t xml:space="preserve">Bernhard Leube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Anshuman Chaupatnaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Sunariwal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2023.100403⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (45), pp.2302158. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202302158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118837v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Binninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Saraç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liam Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 19 (3), pp.1023-1034. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00926⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03991675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Access to Ru(IV)–Ru(V) and Ru(V)–Ru(VI) Redox in Layered Li 7 RuO 6 via Intercalation Reactions</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rationalizing the alkali ions distribution along the honeycomb layered (Li,Na)2SnO3 pseudo solid solution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beata Taudul</w:t>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grant Alexander</w:t>
+                <w:t xml:space="preserve">Carla Crobu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">John Freeland</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00043⟩</w:t>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 70, pp.100403. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.progsolidstchem.2023.100403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03679997v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ir-OOOO-Ir Transition State and the Mechanism of the Oxygen Evolution Reaction on IrO 2 (110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Binninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (6), pp.2519-2528. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D2EE00158F⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03835182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advancement of the Homogeneous Background Method for the Computational Simulation of Electrochemical Interfaces</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Access to Ru(IV)–Ru(V) and Ru(V)–Ru(VI) Redox in Layered Li 7 RuO 6 via Intercalation Reactions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grant Alexander</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Freeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01237⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (8), pp.3724-3735. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.2c00043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03603884v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03679997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Design of IrS 2 Polymorphs to Understand the Charge/Discharge Asymmetry in Anionic Redox Systems</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Advancement of the Homogeneous Background Method for the Computational Simulation of Electrochemical Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Jobic</w:t>
+                <w:t xml:space="preserve">Arthur Hagopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Humbert</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Binninger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 34 (1), pp.325-336. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18 (3), pp.1883-1893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03656⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.1c01237⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03843272v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03603884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking cell chemistry evolution with operando fibre optic infrared spectroscopy in commercial Na(Li)-ion batteries</w:t>
+                <w:t xml:space="preserve">Chemical Design of IrS 2 Polymorphs to Understand the Charge/Discharge Asymmetry in Anionic Redox Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gervillié-Mouravieff</w:t>
+                <w:t xml:space="preserve">Thomas Marchandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Boussard-Plédel</w:t>
+                <w:t xml:space="preserve">Sathiya Mariyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiaqiang Huang</w:t>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Leau</w:t>
+                <w:t xml:space="preserve">Stéphane Jobic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Albero Blanquer</w:t>
+                <w:t xml:space="preserve">Bernard Humbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 7 (12), pp.1157-1169. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 34 (1), pp.325-336. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41560-022-01141-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.1c03656⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03850597v1</w:t>
+                <w:t xml:space="preserve">hal-03843272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unlocking cell chemistry evolution with operando fibre optic infrared spectroscopy in commercial Na(Li)-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">C. Gervillié-Mouravieff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fauth</w:t>
+                <w:t xml:space="preserve">C. Boussard-Plédel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Jiaqiang Huang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Leau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Albero Blanquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 7 (12), pp.1157-1169. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-022-01141-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355352v1</w:t>
+                <w:t xml:space="preserve">hal-03850597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Activation of anionic redox in d0 transition metal chalcogenides by anion doping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernhard T Leube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clara Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.5485. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-021-25760-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating ligand-to-metal charge transfer with voltage hysteresis in a Li-rich rock-salt compound exhibiting anionic redox</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii V Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Fauth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-021-00775-2⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (18), pp.14310-14317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355093v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of alkali and alkaline earth solvation structures in tetraglyme solvent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">T. Picard</w:t>
+                <w:t xml:space="preserve">Correlating ligand-to-metal charge transfer with voltage hysteresis in a Li-rich rock-salt compound exhibiting anionic redox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sergent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Filhol</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii V Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D1CP02939H⟩</w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1070-1080. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41557-021-00775-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354317v1</w:t>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unlocking anionic redox activity in O3-type sodium 3d layered oxides via Li substitution</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of alkali and alkaline earth solvation structures in tetraglyme solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Porcheron</w:t>
+                <w:t xml:space="preserve">L. Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-020-00870-8⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02939H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03126950v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic origin of dendrite growth in metal anode batteries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Unlocking anionic redox activity in O3-type sodium 3d layered oxides via Li substitution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qing Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sathiya Mariyappan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anatolii Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Porcheron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/D0EE02665D⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 20, pp.353-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-020-00870-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064653v2</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03126950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling Pseudocapacitive Charge Storage Behavior in FeWO 4 Electrode Material by Operando X‐Ray Absorption Spectroscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Goubard‐bretesché</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Crosnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Douard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Small</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13, pp.2002855. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/smll.202002855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02902341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elucidation of Active Oxygen Sites upon Delithiation of Li 3 IrO 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beata Taudul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Teak Boyko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John William Freeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACS Energy Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.140-147. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acsenergylett.0c02040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03064614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unexpected band gap increase in the Fe2VAl Heusler compound</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Thermodynamic origin of dendrite growth in metal anode batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hagopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Jund</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Today Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2020.100203⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.5186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EE02665D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02526837v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrolyte Reactivity in the Double Layer in Mg Batteries: An Interface Potential-Dependent DFT Study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Unexpected band gap increase in the Fe2VAl Heusler compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tomaž Rejec</w:t>
+                <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Dominko</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Martin Talla Noutack</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jund</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.9b12474⟩</w:t>
+              <w:t xml:space="preserve">Materials Today Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.100203. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtphys.2020.100203⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02516806v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02526837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New p-type Al-substituted SrSnO 3 perovskites for TCO applications?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Electrolyte Reactivity in the Double Layer in Mg Batteries: An Interface Potential-Dependent DFT Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Belgacem</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Anja Kopač Lautar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jan Bitenc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tomaž Rejec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Dominko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c9cc09212a⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 142 (11), pp.5146-5153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.9b12474⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02519420v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02516806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Structural Stability of P2-Layered Na-Based Electrodes during Anionic Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Joule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4 (2), pp.420-434. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.joule.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02487790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn 0.35 Co 0.65 O – A Stable and Highly Active Oxygen Evolution Catalyst Formed by Zinc Leaching and Tetrahedral Coordinated Cobalt in Wurtzite Structure</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">New p-type Al-substituted SrSnO 3 perovskites for TCO applications?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Guilherme Buzanich</w:t>
+                <w:t xml:space="preserve">Leila Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Amsalem</w:t>
+                <w:t xml:space="preserve">Besma Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kug‐seung Lee</w:t>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 9 (20), pp.1900328. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (17), pp.2566-2569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/aenm.201900328⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc09212a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02144444v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02519420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Zn 0.35 Co 0.65 O – A Stable and Highly Active Oxygen Evolution Catalyst Formed by Zinc Leaching and Tetrahedral Coordinated Cobalt in Wurtzite Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Li</w:t>
+                <w:t xml:space="preserve">Sebastian Wahl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik. Berg</w:t>
+                <w:t xml:space="preserve">Sayed El‐refaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guilherme Buzanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Amsalem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kug‐seung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (20), pp.1900328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201900328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02267408v1</w:t>
+                <w:t xml:space="preserve">hal-02144444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41563-019-0318-3⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02128369v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02267408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Vergnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04117⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 18 (5), pp.496-502. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41563-019-0318-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316570v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Sodium and Lithium Insertion in Iron Fluoride Perovskites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andréa Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Pinna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erhard Kemnitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Functional Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, pp.1802057-1-7. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/adfm.201802057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01814201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrizio Murgia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Laurencin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atomic Structure of 2 nm Size Metallic Cobalt Prepared by Electrochemical Conversion: An in Situ Pair Distribution Function Study</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06573⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.392-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01900257v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atomic Structure of 2 nm Size Metallic Cobalt Prepared by Electrochemical Conversion: An in Situ Pair Distribution Function Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+                <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Olaf Borkiewicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 122 (42), pp.23861-23866. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcc.8b06573⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803348v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01900257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chemical Activity of the Peroxide/Oxide Redox Couple: Case Study of Ba 5 Ru 2 O 11 in Aqueous and Organic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 30 (11), pp.3882-3893. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02388363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Competition between Metal Dissolution and Gas Release in Li-Rich Li 3 Ru y Ir 1– y O 4 Model Compounds Showing Anionic Redox</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik J. Berg</w:t>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02955⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01947196v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01803348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Chemical Approach to Raise Cell Voltage and Suppress Phase Transition in O3 Sodium Layered Oxide Electrodes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
+                <w:t xml:space="preserve">Competition between Metal Dissolution and Gas Release in Li-Rich Li 3 Ru y Ir 1– y O 4 Model Compounds Showing Anionic Redox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Joke Hadermann</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Lemarquis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik J. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201702599⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (21), pp.7682-7690. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b02955⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01692208v1</w:t>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01947196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Chemical Approach to Raise Cell Voltage and Suppress Phase Transition in O3 Sodium Layered Oxide Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olesia Karakulina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joke Hadermann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (11), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201702599⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01627946v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01692208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angelo Mullaliu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.107⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01443838v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01627946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ying Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Energy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.266-274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ee02328b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316568v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01443838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
+              <w:t xml:space="preserve">Nature Energy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 2 (12), pp.954-962. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41560-017-0042-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03317546v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03316568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evidence for anionic redox activity in a tridimensional-ordered Lirich positive electrode -Li2IrO3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul E Pearce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId177" w:history="1">
+                <w:t xml:space="preserve">Arnaud J Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 16 (5), pp.580-586. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4864⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405732v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03317546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01396266v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01405732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
+                <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.5b04478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01109354v1</w:t>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01396266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. S. Prakash</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091051v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
+                <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Erik J Berg</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G Vantendeloo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-9. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat4137⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01253767v1</w:t>
+                <w:t xml:space="preserve">hal-01091051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t>
+              <w:t xml:space="preserve">Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 305 (6267), pp.1516-1521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1126/science.aac8260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01087975v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Surface Electrochemistry and New Redox Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.19023-19031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp502296p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075348v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Surface Electrochemistry and New Redox Descriptors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 118 (33), pp.19023-19031. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502296p⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075350v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01087975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intuitive and efficient method for cell voltage prediction of lithium and sodium-ion batteries</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/ncomms6559⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088512v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">An intuitive and efficient method for cell voltage prediction of lithium and sodium-ion batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Lebègue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/ncomms6559⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00845846v1</w:t>
+                <w:t xml:space="preserve">hal-01088512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li4NiTeO6 as a positive electrode for Li-ion batteries†</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-silver mesowires for the extended detection of H2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Fournier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalil Rajoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.310-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am302143m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c3cc46842a⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00905924v1</w:t>
+                <w:t xml:space="preserve">hal-00798081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-silver mesowires for the extended detection of H2.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Li4NiTeO6 as a positive electrode for Li-ion batteries†</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.11376-11378. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c3cc46842a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am302143m⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00798081v1</w:t>
+                <w:t xml:space="preserve">hal-00905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the Voltage Hysteresis in the CoP Conversion Material for Li-Ion Batteries</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. P. Laisa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp310366a⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00793930v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Performance Li2Ru1−yMnyO3 (0.2 ≤ y ≤ 0.8) Cathode Materials for Rechargeable Lithium-Ion Batteries: Their Understanding</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the Voltage Hysteresis in the CoP Conversion Material for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Khatib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miran Gaberscek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm400193m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 117 (2), pp.837-849. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp310366a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840270v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single-Step Synthesis of FeSO4F1−yOHy (0 ≤ y ≤ 1) Positive Electrodes for Li-Based Batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId228" w:history="1">
+                <w:t xml:space="preserve">High Performance Li2Ru1−yMnyO3 (0.2 ≤ y ≤ 0.8) Cathode Materials for Rechargeable Lithium-Ion Batteries: Their Understanding</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 24 (8), pp.1472-1485. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm300188a⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 25, pp.1121−1131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm400193m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId266" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694020v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the 3.6V to 3.9V voltage increase in the LiFeSO4F cathodes for Li-Ion Batteries</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+                <w:t xml:space="preserve">Single-Step Synthesis of FeSO4F1−yOHy (0 ≤ y ≤ 1) Positive Electrodes for Li-Based Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Recham</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C2EE22699E⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 24 (8), pp.1472-1485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm300188a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00734995v1</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab initio study of surface electrochemical disproportionation: The case of a water monolayer adsorbed on a Pd(1 1 1) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 202, pp.87-89. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.cattod.2012.04.023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00763973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+                <w:t xml:space="preserve">Origin of the 3.6V to 3.9V voltage increase in the LiFeSO4F cathodes for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 5, pp.9584-9594. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C2EE22699E⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00616298v1</w:t>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00734995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Prabeer Barpanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammed Ati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523804v1</w:t>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interface Electrochemistry in Conversion Reactions for Li-Ion Batteries</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécil Combelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C0JM04202A⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (7), pp.3426-3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00564744v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00523804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interplay between Magnetic and Orbital Ordering in the Strongly Correlated Cobalt Oxide: A DFT + U Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId62" w:history="1">
+                <w:t xml:space="preserve">Interface Electrochemistry in Conversion Reactions for Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp108599m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21, pp.10134-10142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C0JM04202A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00538418v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00564744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Electrode Materials for Lithium-Ion Batteries: The Example of Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.9518-9527. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/jp1016455⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00523806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure, band structure and electrical properties of kappa-(BEDT-TTF)(2)SbF6 grown on a Si(001) electrode</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Interplay between Magnetic and Orbital Ordering in the Strongly Correlated Cobalt Oxide: A DFT + U Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Faulmann</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne-Laure Daleverny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Synthetic Metals</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 160, pp.556-560. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 114, pp.21750-21756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp108599m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00491055v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P-redox mechanism at the origin of the high lithium storage in NiP2-based batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Crystal structure, band structure and electrical properties of kappa-(BEDT-TTF)(2)SbF6 grown on a Si(001) electrode</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aneta Aniela Kowalska</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+                <w:t xml:space="preserve">Jean-Philippe Savy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Bernardi</w:t>
+                <w:t xml:space="preserve">Dominique de Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emilie Bekaert</w:t>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Ménétrier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 21 (2), pp.298-308. </w:t>
+              <w:t xml:space="preserve">Synthetic Metals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 160, pp.556-560. </w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/cm802393z⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.synthmet.2009.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00355776v1</w:t>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct correlation between the 31P MAS NMR response and the electronic structure of some Transition-Metal Phosphides</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P-redox mechanism at the origin of the high lithium storage in NiP2-based batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jerome Bernardi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Bekaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Ménétrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp808122q⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 21 (2), pp.298-308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm802393z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00340106v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00355776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phase Diagrams for Systems with Low Free Energy Variation: A Coupled Theory/Experiments Method Applied to Li-Graphite</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Direct correlation between the 31P MAS NMR response and the electronic structure of some Transition-Metal Phosphides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Beckaert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, pp.3982-3988. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp076597n⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 112 (51), pp.20481-20490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp808122q⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00273372v1</w:t>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00340106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural, magnetic and redox properties of a new cathode material for Li-ion batteries: the iron-based metal organic framework</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Phase Diagrams for Systems with Low Free Energy Variation: A Coupled Theory/Experiments Method Applied to Li-Graphite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Combelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId321" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Yazami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11581-007-0179-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.3982-3988. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp076597n⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-00297363v1</w:t>
+                <w:t xml:space="preserve">hal-00273372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox mechanism in the NiP2 electrode for Li-ion batteries: A DFT study coupled with local chemical bond analyses</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Structural, magnetic and redox properties of a new cathode material for Li-ion batteries: the iron-based metal organic framework</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécil Combelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 14 (3), pp.197-202. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11581-007-0188-6⟩</w:t>
+              <w:t xml:space="preserve">, 2008, 14 (4), pp.279-283. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-007-0179-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00297359v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrical Conductivity and Spin Crossover: A New Achievement with a Metal Bis Dithiolene Complex</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox mechanism in the NiP2 electrode for Li-ion batteries: A DFT study coupled with local chemical bond analyses</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ic062461c⟩</w:t>
+              <w:t xml:space="preserve">Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 14 (3), pp.197-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11581-007-0188-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178670v1</w:t>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00297359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixed-Valence Li/Fe-Based Metal-Organic Frameworks with Both Reversible Redox and Sorption Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérard Férey</w:t>
+                <w:t xml:space="preserve">Electrical Conductivity and Spin Crossover: A New Achievement with a Metal Bis Dithiolene Complex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Faulmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Millange</w:t>
+                <w:t xml:space="preserve">Kane Jacob</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+                <w:t xml:space="preserve">Stéphane Dorbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian Serre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Stéphane Lampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Malfant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 46 (18), pp.3259-3263. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (21), pp.8548-8559. </w:t>
             </w:r>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/anie.200605163⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ic062461c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00178678v1</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00178670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Redox Mechanism in the Binary Transition Metal Phosphide Cu3P</w:t>
+                <w:t xml:space="preserve">Mixed-Valence Li/Fe-Based Metal-Organic Frameworks with Both Reversible Redox and Sorption Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Mauvernay</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Gérard Férey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Millange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Serre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.055⟩</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 46 (18), pp.3259-3263. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200605163⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00185440v1</w:t>
+                <w:t xml:space="preserve">hal-00178678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Redox Mechanism in the Binary Transition Metal Phosphide Cu3P</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Mauvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 67, pp.1252-1257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpcs.2006.01.055⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00185451v1</w:t>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading interactions in the $\beta$-$SrV_6O_{15}$ compound</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">FeP : Another Attractive Anode for Li-Ion Battery Enlisting a Reversible Two-Step Insertion / Conversion Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Bernardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manfred Womes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 18 (15), pp.3531-3538. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm060433m⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004147v1</w:t>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00185451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/cm051574b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Leading interactions in the $\beta$-$SrV_6O_{15}$ compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.075119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00383215v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00004147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concerning the first-order transition in the κ-phase (BEDT-TTF)4PtCl6 . C6H5CN</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Monconduit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enric Canadell</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique I</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp1:1994202⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm050362b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247007v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the electronic structures of isostructural (BEDT-TTF)3(HSO4)2 and [ Ni(dddt)2] 3(HSO4)2 molecular metals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Concerning the first-order transition in the κ-phase (BEDT-TTF)4PtCl6 . C6H5CN</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId360" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rimma Shibaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1994, 4 (10), pp.1439-1450. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 1994, 4 (10), pp.1479-1490. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1994202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId365" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/jp1:1994198⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">jpa-00247003v1</w:t>
+                <w:t xml:space="preserve">jpa-00247007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of the electronic structures of the BEDT-TTF4[ M(CN)4] (M = Ni, Pt) and BEDT-TTF4[ M(C2O4)2] (M = Pt, Cu) salts. Structural requirements for hidden Fermi surface nesting</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
+                <w:t xml:space="preserve">Comparison of the electronic structures of isostructural (BEDT-TTF)3(HSO4)2 and [ Ni(dddt)2] 3(HSO4)2 molecular metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId367" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Pouget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rimma Shibaeva</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de Physique I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, 1994, 4 (10), pp.1439-1450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId368" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp1:1994198⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId366" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">jpa-00247003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparison of the electronic structures of the BEDT-TTF4[ M(CN)4] (M = Ni, Pt) and BEDT-TTF4[ M(C2O4)2] (M = Pt, Cu) salts. Structural requirements for hidden Fermi surface nesting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">James Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal de Physique I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, 1993, 3 (12), pp.2451-2461. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/jp1:1993256⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00246879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10470,1584 +10604,1584 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling-assisted design of calcium-based solid polymer electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sergent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tanguy Gogny-Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId377" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03519394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de NiP2 comme matériau d'électrode négative pour batterie Li-ions, vu par la RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude par RMN du 31P de phosphures d'éléments de transition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Menetrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">7Li and 31P MAS NMR in lithiated transition metal phosphides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromar 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes électrochimiques des phases NixPy vis à vis du lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Saint Diès les Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00351321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiPx new negative electrodes for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId383" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th IMLB, International Meeting on lithium Batteries</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2006, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium insertion-extraction mechanism in manganese phosphide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EELS determination of lithium insertion sites in a possible new negative electrode for Li-ion battery</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron energy loss spectroscopy of LixTiP4, a possible negative electrode for lithium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atomistic Modeling of Electrode Materials for Li-Ion Batteries: From Bulk to Interfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer London Heidelberg New York Dordrecht. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physcial Multiscale Modeling and Numerical Simulation if Electrochemical Devices for Energy Conversion and Storage: From Theory to to Practice</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Springer-Verlag London 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 978-1-4471-5677-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-5677-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Ouvrages (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physical Multiscale Modeling and Numerical Simulation of Electrochemical Devices for Energy Conversion and Storage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alejandro A. Franco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wolfgang G. Bessler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer Verlag. , 2016, 978-1-4471-5677-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5677-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId389" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Orbital Approach to the Electronic Structure of Solids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Iung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Oxford University Press. Oxford University Press, pp.1-364, 2012, Oxford University Press, ISBN 97-0-19-953493-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00678274v1</w:t>
-              </w:r>
-[...151 lines deleted...]
-                <w:t xml:space="preserve">hal-02003356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeurs Locales et Liaisons Chimiques : Des Outils d'Analyses pour l'Etude des Propriétés Macroscopiques des Solides Périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00185445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12057,131 +12191,131 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-material comprising an intermetallic lithium/transition metal pnictide phase for lithium batteries. &amp;quot;The invention provides a rechargeable lithium-ion battery comprising the specific lithium composite exhibiting good charge-discharge cycle performance and mechanical properties. The lithium-material comprises an intermetallic lithium/transition metal&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2003113631 A120030619 US6939643. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00528324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId399"/>
+      <w:footerReference w:type="default" r:id="rId406"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -12328,51 +12462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04994524v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Gao" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Li" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kummer" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Geondzhian" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aksyonov" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02144-7" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binninger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Sara&#231;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Marsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281804v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01631B" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801098v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gyu Yun" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Flynn" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13005" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04526462v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamitouche" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Robert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00024" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458816v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chaupatnaik" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Sunariwal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202302158" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991675v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00926" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Alexander" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freeland" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00043" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835182v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE00158F" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603884v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01237" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843272v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Mariyappan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03656" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850597v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;-Mouravieff" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Huang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albero Blanquer" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-022-01141-3" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354961v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Leube" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porcheron" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25760-8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03355093v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii V Morozov" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00775-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354317v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Filhol" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02939H" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126950v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Morozov" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00870-8" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064653v2" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EE02665D" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902341v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard&#8208;bretesch&#233;" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002855" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064614v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perez" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teak Boyko" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Freeland" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02040" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526837v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2020.100203" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516806v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kopa&#269; Lautar" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Rejec" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12474" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519420v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Amor" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09212a" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144444v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wahl" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El&#8208;refaei" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme Buzanich" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amsalem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kug&#8208;seung Lee" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900328" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814201v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201802057" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692208v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Karakulina" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702599" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502296p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905924v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46842a" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798081v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournier" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rajoua" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302143m" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840270v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400193m" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734995v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE22699E" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763973v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.023" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564744v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM04202A" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538418v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daleverny" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108599m" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355776v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802393z" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340106v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckaert" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808122q" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJCLZC5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273372v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combelles" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazami" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076597n" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65C84M2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297363v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0179-7" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ3N8DLK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297359v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernardi" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0188-6" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T36MCP59-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178678v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605163" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R44D1S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185440v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mauvernay" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.055" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC5TVGPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004147v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247007v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Shibaeva" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994202" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9083C25AB57F8B6328D626B538474D7BD761FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247003v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994198" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A26B26E8F91A8268EBD95BBFECF70D32FB274C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246879v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Martin" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993256" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4C7372AFA4B6B53995F235B7460744256501E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351328v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekaert" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351331v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menetrier" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351182v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351321v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384145v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384148v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003392v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Bessler" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678274v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185445v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Spencer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quan Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taegyu Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Forero-Saboya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Lavygin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c03365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04994524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kummer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Geondzhian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aksyonov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02144-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Sara&#231;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Marsh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01631B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gyu Yun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Flynn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04526462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamitouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chaupatnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Sunariwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202302158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE00158F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Alexander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freeland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01237" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Mariyappan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;-Mouravieff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albero Blanquer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-022-01141-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Leube" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porcheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25760-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03355093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii V Morozov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00775-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Filhol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02939H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Morozov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00870-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard&#8208;bretesch&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002855" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teak Boyko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Freeland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064653v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EE02665D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2020.100203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kopa&#269; Lautar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Rejec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12474" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Amor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09212a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wahl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El&#8208;refaei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme Buzanich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amsalem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kug&#8208;seung Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201802057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Karakulina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502296p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rajoua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302143m" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46842a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400193m" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763973v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734995v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE22699E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM04202A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538418v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daleverny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108599m" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802393z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808122q" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJCLZC5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combelles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazami" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076597n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65C84M2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0179-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ3N8DLK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297359v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0188-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T36MCP59-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605163" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R44D1S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185440v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mauvernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.055" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC5TVGPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Shibaeva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994202" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9083C25AB57F8B6328D626B538474D7BD761FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994198" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A26B26E8F91A8268EBD95BBFECF70D32FB274C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246879v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993256" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4C7372AFA4B6B53995F235B7460744256501E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekaert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351331v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menetrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351182v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351321v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003392v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Bessler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185445v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>