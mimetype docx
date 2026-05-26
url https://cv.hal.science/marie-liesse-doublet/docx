--- v2 (2026-04-29)
+++ v3 (2026-05-26)
@@ -234,351 +234,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05596828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clarifying the origin of molecular O2 in cathode oxides</w:t>
+                <w:t xml:space="preserve">Correction to “AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xu Gao</w:t>
+                <w:t xml:space="preserve">Tobias Binninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biao Li</w:t>
+                <w:t xml:space="preserve">Defne Saraç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kurt Kummer</w:t>
+                <w:t xml:space="preserve">Liam Marsh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Andrey Geondzhian</w:t>
+                <w:t xml:space="preserve">Tanguy Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Aksyonov</w:t>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 24, pp.743-752. </w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (2), pp.1015-1015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41563-025-02144-7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04994524v1</w:t>
+                <w:t xml:space="preserve">hal-04923219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correction to “AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents”</w:t>
+                <w:t xml:space="preserve">Clarifying the origin of molecular O2 in cathode oxides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Binninger</w:t>
+                <w:t xml:space="preserve">Xu Gao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Defne Saraç</w:t>
+                <w:t xml:space="preserve">Biao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liam Marsh</w:t>
+                <w:t xml:space="preserve">Kurt Kummer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tanguy Picard</w:t>
+                <w:t xml:space="preserve">Andrey Geondzhian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Dmitry Aksyonov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 21 (2), pp.1015-1015. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 24, pp.743-752. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.5c00012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41563-025-02144-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04923219v1</w:t>
+                <w:t xml:space="preserve">hal-04994524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improved modeling of battery electrolytes: betting on model fitting or quantum effects?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defne Saraç</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Raynaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -664,51 +664,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tae Gyu Yun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marguerite Flynn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Grimaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -883,295 +883,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04526462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Nature of Both Cation and Anion Substitution on the Structural Symmetry of Li‐Rich 3 d ‐Metal Chalcogenide Electrodes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Neelam Sunariwal</w:t>
+                <w:t xml:space="preserve">AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Binninger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Defne Saraç</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liam Marsh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tanguy Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.202302158⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 19 (3), pp.1023-1034. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00926⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04458816v1</w:t>
+                <w:t xml:space="preserve">hal-03991675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AMOEBA Polarizable Force Field for Molecular Dynamics Simulations of Glyme Solvents</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">Effect of the Nature of Both Cation and Anion Substitution on the Structural Symmetry of Li‐Rich 3 d ‐Metal Chalcogenide Electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Louis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Robert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard Leube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anshuman Chaupatnaik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Neelam Sunariwal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 19 (3), pp.1023-1034. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (45), pp.2302158. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jctc.2c00926⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.202302158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03991675v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04458816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rationalizing the alkali ions distribution along the honeycomb layered (Li,Na)2SnO3 pseudo solid solution</w:t>
               </w:r>
@@ -1209,51 +1209,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eunice Mumba Mpanga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 70, pp.100403. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1287,64 +1287,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Ir-OOOO-Ir Transition State and the Mechanism of the Oxygen Evolution Reaction on IrO 2 (110)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Binninger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (6), pp.2519-2528. </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1430,51 +1430,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grant Alexander</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Freeland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 34 (8), pp.3724-3735. </w:t>
@@ -1525,77 +1525,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advancement of the Homogeneous Background Method for the Computational Simulation of Electrochemical Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arthur Hagopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tobias Binninger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Chemical Theory and Computation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 18 (3), pp.1883-1893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1891,563 +1891,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03850597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Activation of anionic redox in d0 transition metal chalcogenides by anion doping</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Berthelot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernhard T Leube</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Robert</w:t>
+                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">François Fauth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Porcheron</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">François Weill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-021-25760-8⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 60 (18), pp.14310-14317. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03354961v1</w:t>
+                <w:t xml:space="preserve">hal-03355352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stacking versatility in alkali-mixed Honeycomb Layered NaKNi2TeO6</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Berthelot</w:t>
+                <w:t xml:space="preserve">Activation of anionic redox in d0 transition metal chalcogenides by anion doping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernhard T Leube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jon Serrano-Sevillano</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Fauth</w:t>
+                <w:t xml:space="preserve">Benjamin Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Weill</w:t>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 60 (18), pp.14310-14317. </w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 12 (1), pp.5485. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.1c01876⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41467-021-25760-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03355352v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlating ligand-to-metal charge transfer with voltage hysteresis in a Li-rich rock-salt compound exhibiting anionic redox</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Investigation of alkali and alkaline earth solvation structures in tetraglyme solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+                <w:t xml:space="preserve">L. Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+                <w:t xml:space="preserve">T. Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anatolii V Morozov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
+                <w:t xml:space="preserve">N. Sergent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-S. Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41557-021-00775-2⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D1CP02939H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03355093v1</w:t>
+                <w:t xml:space="preserve">hal-03354317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of alkali and alkaline earth solvation structures in tetraglyme solvent</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Nguyen</w:t>
+                <w:t xml:space="preserve">Correlating ligand-to-metal charge transfer with voltage hysteresis in a Li-rich rock-salt compound exhibiting anionic redox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Picard</w:t>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Sergent</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Christophe Raynaud</w:t>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-S. Filhol</w:t>
+                <w:t xml:space="preserve">Anatolii V Morozov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Dedryvère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, </w:t>
+              <w:t xml:space="preserve">Nature Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13, pp.1070-1080. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D1CP02939H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41557-021-00775-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354317v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03355093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unlocking anionic redox activity in O3-type sodium 3d layered oxides via Li substitution</w:t>
               </w:r>
@@ -2459,77 +2459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qing Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sathiya Mariyappan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anatolii Morozov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Porcheron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 20, pp.353-361. </w:t>
@@ -2561,399 +2561,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03126950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unveiling Pseudocapacitive Charge Storage Behavior in FeWO 4 Electrode Material by Operando X‐Ray Absorption Spectroscopy</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermodynamic origin of dendrite growth in metal anode batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Hagopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202002855⟩</w:t>
+              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.5186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/D0EE02665D⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02902341v1</w:t>
+                <w:t xml:space="preserve">hal-03064653v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elucidation of Active Oxygen Sites upon Delithiation of Li 3 IrO 4</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">John William Freeland</w:t>
+                <w:t xml:space="preserve">Unveiling Pseudocapacitive Charge Storage Behavior in FeWO 4 Electrode Material by Operando X‐Ray Absorption Spectroscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Goubard‐bretesché</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Crosnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Douard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Retoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Energy Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsenergylett.0c02040⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 13, pp.2002855. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202002855⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064614v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02902341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic origin of dendrite growth in metal anode batteries</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Elucidation of Active Oxygen Sites upon Delithiation of Li 3 IrO 4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Beata Taudul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Teak Boyko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John William Freeland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 13, pp.5186. </w:t>
+              <w:t xml:space="preserve">ACS Energy Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.140-147. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0EE02665D⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsenergylett.0c02040⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03064653v2</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03064614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unexpected band gap increase in the Fe2VAl Heusler compound</w:t>
               </w:r>
@@ -2965,51 +2965,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Berche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Talla Noutack</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Jund</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3184,628 +3184,628 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02516806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Structural Stability of P2-Layered Na-Based Electrodes during Anionic Redox</w:t>
+                <w:t xml:space="preserve">New p-type Al-substituted SrSnO 3 perovskites for TCO applications?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Vergnet</w:t>
+                <w:t xml:space="preserve">Leila Ben Amor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Besma Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joule</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 4 (2), pp.420-434. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 56 (17), pp.2566-2569. </w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.joule.2019.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c9cc09212a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02487790v1</w:t>
+                <w:t xml:space="preserve">hal-02519420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New p-type Al-substituted SrSnO 3 perovskites for TCO applications?</w:t>
+                <w:t xml:space="preserve">The Structural Stability of P2-Layered Na-Based Electrodes during Anionic Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leila Ben Amor</w:t>
+                <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Besma Belgacem</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 56 (17), pp.2566-2569. </w:t>
+              <w:t xml:space="preserve">Joule</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 4 (2), pp.420-434. </w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c9cc09212a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.joule.2019.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02519420v1</w:t>
+                <w:t xml:space="preserve">hal-02487790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zn 0.35 Co 0.65 O – A Stable and Highly Active Oxygen Evolution Catalyst Formed by Zinc Leaching and Tetrahedral Coordinated Cobalt in Wurtzite Structure</w:t>
+                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sebastian Wahl</w:t>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haifeng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sayed El‐refaei</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Kug‐seung Lee</w:t>
+                <w:t xml:space="preserve">Erik. Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/aenm.201900328⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02144444v1</w:t>
+                <w:t xml:space="preserve">hal-02267408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charge Transfer Band Gap as an Indicator of Hysteresis in Li-Disordered Rock Salt Cathodes for Li-Ion Batteries</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Zn 0.35 Co 0.65 O – A Stable and Highly Active Oxygen Evolution Catalyst Formed by Zinc Leaching and Tetrahedral Coordinated Cobalt in Wurtzite Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Wahl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sayed El‐refaei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Guilherme Buzanich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Jacquet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Haifeng Li</w:t>
+                <w:t xml:space="preserve">Patrick Amsalem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erik. Berg</w:t>
+                <w:t xml:space="preserve">Kug‐seung Lee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 141 (29), pp.11452-11464. </w:t>
+              <w:t xml:space="preserve">Advanced Energy Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 9 (20), pp.1900328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jacs.8b11413⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/aenm.201900328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02267408v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02144444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unified picture of anionic redox in Li/Na-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Vergnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 18 (5), pp.496-502. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3833,412 +3833,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02128369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Sodium and Lithium Insertion in Iron Fluoride Perovskites</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Jacquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/adfm.201802057⟩</w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (2), pp.392-402. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04117⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01814201v1</w:t>
+                <w:t xml:space="preserve">hal-03316570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrochemical Mg alloying properties along the Sb1-xBix solid solution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Berthelot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrizio Murgia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Laurencin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ephrem Terefe Weldekidan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Stievano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 259, pp.276-283. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.electacta.2017.10.170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01649169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrostatic interactions vs. second order Jahn-Teller distortion as the source of structural diversity in Li 3 MO 4 compounds (M = Ru, Nb, Sb and Ta)</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Reversible Sodium and Lithium Insertion in Iron Fluoride Perovskites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andréa Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Pinna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erhard Kemnitz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 30 (2), pp.392-402. </w:t>
+              <w:t xml:space="preserve">Advanced Functional Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.1802057-1-7. </w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.7b04117⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/adfm.201802057⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03316570v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01814201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomic Structure of 2 nm Size Metallic Cobalt Prepared by Electrochemical Conversion: An in Situ Pair Distribution Function Study</w:t>
               </w:r>
@@ -4250,64 +4250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wei Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Borkiewicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Flahaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4352,351 +4352,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01900257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chemical Activity of the Peroxide/Oxide Redox Couple: Case Study of Ba 5 Ru 2 O 11 in Aqueous and Organic Solvents</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Batuk</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Artem Abakumov</w:t>
+                <w:t xml:space="preserve">Ali Darwiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcus Fehse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Fontaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fraisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01372⟩</w:t>
+              <w:t xml:space="preserve">Batteries</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02388363v1</w:t>
+                <w:t xml:space="preserve">hal-01803348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Electrochemical Sodiation of Sb Investigated by Operando X-ray Absorption and 121 Sb Mössbauer Spectroscopy: What Does One Really Learn?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Abdelfattah Mahmoud</w:t>
+                <w:t xml:space="preserve">Chemical Activity of the Peroxide/Oxide Redox Couple: Case Study of Ba 5 Ru 2 O 11 in Aqueous and Organic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Fontaine</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Bernard Fraisse</w:t>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Batteries</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 4 (2), pp.25. </w:t>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 30 (11), pp.3882-3893. </w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/batteries4020025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.8b01372⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01803348v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02388363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competition between Metal Dissolution and Gas Release in Li-Rich Li 3 Ru y Ir 1– y O 4 Model Compounds Showing Anionic Redox</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Lemarquis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4773,64 +4773,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Chemical Approach to Raise Cell Voltage and Suppress Phase Transition in O3 Sodium Layered Oxide Electrodes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olesia Karakulina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4907,90 +4907,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The electrochemical activity of the nitrosyl ligand in copper nitroprusside: a new possible redox mechanism for lithium battery electrode materials?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angelo Mullaliu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Louvain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giuliana Aquilanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Electrochimica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 257, pp.364 - 371. </w:t>
@@ -5053,64 +5053,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Requirements for reversible extra-capacity in Li-rich layered oxides for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ying Xie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 10 (1), pp.266-274. </w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5157,90 +5157,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaching the limits of cationic and anionic electrochemical activity with the Li-rich layered rocksalt Li3IrO4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Jacquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonella Iadecola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Energy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (12), pp.954-962. </w:t>
@@ -5317,64 +5317,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud J Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Batuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 16 (5), pp.580-586. </w:t>
@@ -5406,494 +5406,494 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03317546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
+                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meiling Sun</w:t>
+                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Batuk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01471898v1</w:t>
+                <w:t xml:space="preserve">hal-01405732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The intriguing question of anionic redox in high-energy density cathodes for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Saubanère</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Eric Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 9, pp.984. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c5ee03048j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01297326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Strong Oxygen Participation in the Redox Governing the Structural and Electrochemical Properties of Na-Rich Layered Oxide Na&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; IrO&amp;lt;sub&amp;gt;3&amp;lt;/sub&amp;gt;</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A2VO(SO4)2 (A = Li, Na) as Electrodes for Li-Ion and Na-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud J. Perez</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 28 (22), pp.8278 - 8288. </w:t>
+              <w:t xml:space="preserve">, 2016, 28 (18), pp.6637-6643. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b03338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.chemmater.6b02759⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01405732v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01471898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Fully Ordered Triplite, LiCuSO 4 F</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meiling Sun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaelle Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Alves Dalla Corte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 28, pp.1607-1610. </w:t>
@@ -5925,290 +5925,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01396266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Saubanère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Mccalla</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, pp.1-6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01196301v1</w:t>
+                <w:t xml:space="preserve">hal-01109354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of polymorphism on the electrochemical behavior of MxSb negative electrodes in Li/Na batteries</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
+                <w:t xml:space="preserve">Reversible Li-Intercalation through Oxygen Reactivity in Li-Rich Li-Fe-Te Oxide Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Mccalla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. S. Prakash</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Berg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2015.01.093⟩</w:t>
+              <w:t xml:space="preserve">Journal of The Electrochemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162 (7), pp.A1341-51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1149/2.0991507jes⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01109354v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01196301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of voltage decay in high-capacity layered oxide electrodes</w:t>
               </w:r>
@@ -6220,51 +6220,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6328,90 +6328,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Visualization of O-O peroxo-like dimers in high-capacity layered oxides for Li-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Mccalla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artem Abakumov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erik J Berg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6456,455 +6456,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01253767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conceptual Surface Electrochemistry and New Redox Descriptors</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Meiling Sun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Artem M. Abakumov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustaaf Van Tendeloo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp502296p⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01075350v1</w:t>
+                <w:t xml:space="preserve">hal-01075348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Insights on the Reversible Lithiation Mechanism of TiO2(B) by Operando X-ray Absorption Spectroscopy and X-ray Diffraction Assisted by First-Principles Calculations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcus Fehse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 118 (47), pp.27210-27218. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp507574e⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01087975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Oxysulfate Fe2O(SO4)2 Electrode for Sustainable Li-Based Batteries</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Conceptual Surface Electrochemistry and New Redox Descriptors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 136 (36), pp.12658-12666. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 118 (33), pp.19023-19031. </w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja505268y⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jp502296p⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01075348v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01075350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intuitive and efficient method for cell voltage prediction of lithium and sodium-ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Lebègue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 5, pp.1-5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6932,412 +6932,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Palladium-silver mesowires for the extended detection of H2.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire Fournier</w:t>
+                <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalil Rajoua</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+                <w:t xml:space="preserve">C. P. Laisa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Favier</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hervé Vezin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 5 (2), pp.310-318. </w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/am302143m⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00798081v1</w:t>
+                <w:t xml:space="preserve">hal-00845846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Li4NiTeO6 as a positive electrode for Li-ion batteries†</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Palladium-silver mesowires for the extended detection of H2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ramesha</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Dominique Foix</w:t>
+                <w:t xml:space="preserve">Claire Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Khalil Rajoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Favier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c3cc46842a⟩</w:t>
+              <w:t xml:space="preserve">ACS Applied Materials &amp; Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5 (2), pp.310-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/am302143m⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00905924v1</w:t>
+                <w:t xml:space="preserve">hal-00798081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reversible anionic redox chemistry in high-capacity layered-oxide electrodes</w:t>
+                <w:t xml:space="preserve">Li4NiTeO6 as a positive electrode for Li-ion batteries†</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariyappan Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">C. P. Laisa</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hervé Vezin</w:t>
+                <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 12, pp.827-835. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49, pp.11376-11378. </w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/nmat3699⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/c3cc46842a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845846v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00905924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the Voltage Hysteresis in the CoP Conversion Material for Li-Ion Batteries</w:t>
               </w:r>
@@ -7349,77 +7349,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rémi Khatib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miran Gaberscek</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 117 (2), pp.837-849. </w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7466,90 +7466,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High Performance Li2Ru1−yMnyO3 (0.2 ≤ y ≤ 0.8) Cathode Materials for Rechargeable Lithium-Ion Batteries: Their Understanding</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sathiya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Ramesha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Foix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Gonbeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 25, pp.1121−1131. </w:t>
@@ -7600,90 +7600,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single-Step Synthesis of FeSO4F1−yOHy (0 ≤ y ≤ 1) Positive Electrodes for Li-Based Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moulay Tahar Sougrati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Rousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Recham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 24 (8), pp.1472-1485. </w:t>
@@ -7734,51 +7734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An ab initio study of surface electrochemical disproportionation: The case of a water monolayer adsorbed on a Pd(1 1 1) surface</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Catalysis Today</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 202, pp.87-89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7812,103 +7812,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin of the 3.6V to 3.9V voltage increase in the LiFeSO4F cathodes for Li-Ion Batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Boucher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐marie Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy &amp; Environmental Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 5, pp.9584-9594. </w:t>
@@ -7940,290 +7940,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00734995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
+                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prabeer Barpanda</w:t>
+                <w:t xml:space="preserve">Cécil Combelles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohammed Ati</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
+              <w:t xml:space="preserve">Journal of Power Sources</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 196 (7), pp.3426-3432. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616298v1</w:t>
+                <w:t xml:space="preserve">hal-00523804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FeII/FeIII mixed-valence state induced by Li-insertion into the metal-organic-framework Mil53(Fe): A DFT+U study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A 3.90V iron-based fluorosulphate material for lithium-ion batteries crystallizing in the triplite structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prabeer Barpanda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécil Combelles</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
+                <w:t xml:space="preserve">Mohammed Ati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Pedesseau</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Brent C. Melot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Rousse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Power Sources</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jpowsour.2010.08.065⟩</w:t>
+              <w:t xml:space="preserve">Nature Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.ASAP. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nmat3093⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00523804v1</w:t>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00616298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface Electrochemistry in Conversion Reactions for Li-Ion Batteries</w:t>
               </w:r>
@@ -8235,51 +8235,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Dalverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Materials Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 21, pp.10134-10142. </w:t>
             </w:r>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8313,90 +8313,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design of Electrode Materials for Lithium-Ion Batteries: The Example of Metal-Organic Frameworks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mouna Ben Yahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Pedesseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.9518-9527. </w:t>
             </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8456,64 +8456,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Daleverny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 114, pp.21750-21756. </w:t>
             </w:r>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8745,51 +8745,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 21 (2), pp.298-308. </w:t>
@@ -8866,64 +8866,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 112 (51), pp.20481-20490. </w:t>
@@ -9012,51 +9012,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Yazami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, pp.3982-3988. </w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9102,64 +9102,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural, magnetic and redox properties of a new cathode material for Li-ion batteries: the iron-based metal organic framework</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécil Combelles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (4), pp.279-283. </w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9218,64 +9218,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox mechanism in the NiP2 electrode for Li-ion batteries: A DFT study coupled with local chemical bond analyses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Lemoigno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ionics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 14 (3), pp.197-202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9519,51 +9519,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Serre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Angewandte Chemie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 46 (18), pp.3259-3263. </w:t>
@@ -9626,64 +9626,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redox Mechanism in the Binary Transition Metal Phosphide Cu3P</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Mauvernay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physics and Chemistry of Solids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 67, pp.1252-1257. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
@@ -9869,325 +9869,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00185451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+                <w:t xml:space="preserve">Leading interactions in the $\beta$-$SrV_6O_{15}$ compound</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loic Dupont</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marie-Bernadette Lepetit</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry of Materials</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 71, pp.075119</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383231v1</w:t>
+                <w:t xml:space="preserve">hal-00004147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leading interactions in the $\beta$-$SrV_6O_{15}$ compound</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Electrochemical Reactivity and Design of NiP2 Negative Electrodes for Secondary Li-Ion Batteries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simeon Boyanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loic Dupont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Morcrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Chemistry of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 17 (25), pp.6327-6337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/cm051574b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00004147v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383231v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the Reactivity of Li8-yMnyP4 toward Lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Dupont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 17, pp.3627-3635. </w:t>
@@ -10225,51 +10225,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concerning the first-order transition in the κ-phase (BEDT-TTF)4PtCl6 . C6H5CN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10341,51 +10341,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electronic structures of isostructural (BEDT-TTF)3(HSO4)2 and [ Ni(dddt)2] 3(HSO4)2 molecular metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10483,51 +10483,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of the electronic structures of the BEDT-TTF4[ M(CN)4] (M = Ni, Pt) and BEDT-TTF4[ M(C2O4)2] (M = Pt, Cu) salts. Structural requirements for hidden Fermi surface nesting</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">James Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enric Canadell</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10670,51 +10670,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long Hoang Bao Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sebastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">E-MRS (European Materials Research Society) Fall meeting 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online Edition, Poland</w:t>
@@ -10743,51 +10743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanisme de NiP2 comme matériau d'électrode négative pour batterie Li-ions, vu par la RMN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10795,51 +10795,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
@@ -10920,51 +10920,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2008, Fort-Mahon, France</w:t>
@@ -11019,64 +11019,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bekaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Ménétrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11131,90 +11131,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mécanismes électrochimiques des phases NixPy vis à vis du lithium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Morcrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-M. Tarascon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GFECI 2007</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2007, Saint Diès les Voges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11239,51 +11239,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">NiPx new negative electrodes for lithium ion batteries</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simeon Boyanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11364,77 +11364,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium insertion-extraction mechanism in manganese phosphide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lithium Battery Discussions, LiBD</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2005, Arcachon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11485,64 +11485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11610,64 +11610,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Mauchamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Moreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11680,420 +11680,420 @@
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Microscopy Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2004, Anvers, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00384148v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ouvrages (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Physical Multiscale Modeling and Numerical Simulation of Electrochemical Devices for Energy Conversion and Storage</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alejandro A. Franco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wolfgang G. Bessler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Springer Verlag. , 2016, 978-1-4471-5677-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId399" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-1-4471-5677-2⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02003392v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orbital Approach to the Electronic Structure of Solids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enric Canadell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Iung</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Oxford University Press. Oxford University Press, pp.1-364, 2012, Oxford University Press, ISBN 97-0-19-953493-7</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId400" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atomistic Modeling of Electrode Materials for Li-Ion Batteries: From Bulk to Interfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Saubanère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Filhol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Springer London Heidelberg New York Dordrecht. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physcial Multiscale Modeling and Numerical Simulation if Electrochemical Devices for Energy Conversion and Storage: From Theory to to Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Springer-Verlag London 2016</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 978-1-4471-5677-2. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-1-4471-5677-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02003356v1</w:t>
-              </w:r>
-[...215 lines deleted...]
-                <w:t xml:space="preserve">hal-00678274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -12111,51 +12111,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grandeurs Locales et Liaisons Chimiques : Des Outils d'Analyses pour l'Etude des Propriétés Macroscopiques des Solides Périodiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matériaux. Université Montpellier II - Sciences et Techniques du Languedoc, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12205,77 +12205,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium-material comprising an intermetallic lithium/transition metal pnictide phase for lithium batteries. &amp;quot;The invention provides a rechargeable lithium-ion battery comprising the specific lithium composite exhibiting good charge-discharge cycle performance and mechanical properties. The lithium-material comprises an intermetallic lithium/transition metal&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Monconduit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Liesse Doublet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : US2003113631 A120030619 US6939643. 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12462,51 +12462,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Spencer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quan Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taegyu Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Forero-Saboya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Lavygin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c03365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04994524v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Gao" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Li" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kummer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Geondzhian" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aksyonov" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02144-7" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binninger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Sara&#231;" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Marsh" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00012" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01631B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gyu Yun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Flynn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04526462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamitouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458816v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chaupatnaik" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Sunariwal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202302158" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991675v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00926" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE00158F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Alexander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freeland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01237" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Mariyappan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;-Mouravieff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albero Blanquer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-022-01141-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354961v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Leube" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porcheron" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25760-8" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03355093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii V Morozov" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00775-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354317v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Filhol" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02939H" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Morozov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00870-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902341v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard&#8208;bretesch&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002855" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064614v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perez" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teak Boyko" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Freeland" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02040" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064653v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EE02665D" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2020.100203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kopa&#269; Lautar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Rejec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12474" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519420v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Amor" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09212a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144444v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wahl" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El&#8208;refaei" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme Buzanich" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amsalem" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kug&#8208;seung Lee" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900328" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814201v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martin" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201802057" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Karakulina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075350v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502296p" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798081v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rajoua" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302143m" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905924v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46842a" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400193m" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763973v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734995v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE22699E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM04202A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538418v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daleverny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108599m" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802393z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808122q" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJCLZC5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combelles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazami" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076597n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65C84M2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0179-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ3N8DLK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297359v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0188-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T36MCP59-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605163" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R44D1S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185440v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mauvernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.055" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC5TVGPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004147v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Shibaeva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994202" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9083C25AB57F8B6328D626B538474D7BD761FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994198" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A26B26E8F91A8268EBD95BBFECF70D32FB274C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246879v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993256" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4C7372AFA4B6B53995F235B7460744256501E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekaert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351331v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menetrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351182v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351321v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003392v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Bessler" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678274v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185445v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596828v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael A Spencer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nguyen Quan Dao" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taegyu Yun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Forero-Saboya" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=German Lavygin" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5c03365" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Binninger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defne Sara&#231;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liam Marsh" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Picard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Liesse Doublet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.5c00012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-de-france.hal.science/hal-04994524v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xu Gao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biao Li" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kurt Kummer" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Geondzhian" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Aksyonov" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-025-02144-7" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05281804v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Raynaud" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D5CP01631B" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Spencer" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tae Gyu Yun" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marguerite Flynn" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Grimaud" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.4c13005" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04526462v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Hamitouche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Robert" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Rollet" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Briois" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Selmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.4c00024" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03991675v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.2c00926" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04458816v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Louis" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard Leube" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anshuman Chaupatnaik" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neelam Sunariwal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.202302158" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118837v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Berthelot" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Crobu" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eunice Mumba Mpanga" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fraisse" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.progsolidstchem.2023.100403" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835182v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D2EE00158F" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03679997v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifeng Li" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beata Taudul" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grant Alexander" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Freeland" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.2c00043" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03603884v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Hagopian" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Filhol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jctc.1c01237" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03843272v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Marchandier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sathiya Mariyappan" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem Abakumov" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jobic" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Humbert" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.1c03656" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03850597v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gervilli&#233;-Mouravieff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Boussard-Pl&#233;del" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiaqiang Huang" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Leau" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Albero Blanquer" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-022-01141-3" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355352v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Serrano-Sevillano" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Fauth" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Weill" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.1c01876" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03354961v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernhard T Leube" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Foix" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Porcheron" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Dedryv&#232;re" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-021-25760-8" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354317v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nguyen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Picard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sergent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-S. Filhol" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1CP02939H" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03355093v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moulay Tahar Sougrati" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Rousse" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii V Morozov" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41557-021-00775-2" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03126950v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qing Wang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anatolii Morozov" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-020-00870-8" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064653v2" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0EE02665D" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902341v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Goubard&#8208;bretesch&#233;" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Crosnier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Douard" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonella Iadecola" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Retoux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202002855" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03064614v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Perez" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teak Boyko" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John William Freeland" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsenergylett.0c02040" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526837v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Berche" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Talla Noutack" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jund" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtphys.2020.100203" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02516806v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anja Kopa&#269; Lautar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan Bitenc" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toma&#382; Rejec" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Dominko" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.9b12474" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02519420v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leila Ben Amor" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Besma Belgacem" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Ben Yahia" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc09212a" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02487790v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Vergnet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sauban&#232;re" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;marie Tarascon" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.joule.2019.12.003" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267408v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Jacquet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik. Berg" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jacs.8b11413" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144444v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Wahl" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sayed El&#8208;refaei" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Guilherme Buzanich" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Amsalem" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kug&#8208;seung Lee" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201900328" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02128369v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41563-019-0318-3" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316570v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.7b04117" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01649169v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Murgia" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Laurencin" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ephrem Terefe Weldekidan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Stievano" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.170" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01814201v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;a Martin" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Pinna" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erhard Kemnitz" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/adfm.201802057" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01900257v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wei Li" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Borkiewicz" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Flahaut" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcc.8b06573" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01803348v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Darwiche" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcus Fehse" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Mahmoud" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Fontaine" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/batteries4020025" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02388363v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Batuk" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b01372" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01947196v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Lemarquis" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J. Berg" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.8b02955" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692208v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariyappan Sathiya" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olesia Karakulina" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joke Hadermann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/aenm.201702599" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627946v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelo Mullaliu" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Louvain" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuliana Aquilanti" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2017.10.107" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V2VX43ZN-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01443838v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ying Xie" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ee02328b" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03316568v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J Perez" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41560-017-0042-7" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03317546v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul E Pearce" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaelle Rousse" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4864" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01405732v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud J. Perez" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b03338" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01297326v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sauban&#232;re" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Mccalla" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c5ee03048j" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471898v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meiling Sun" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Alves Dalla Corte" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.6b02759" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01396266v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.chemmater.5b04478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109354v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lemoigno" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2015.01.093" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BP7WKNW7-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01196301v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Mccalla" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S. Prakash" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Berg" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1149/2.0991507jes" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091051v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sathiya" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Rousse" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Vantendeloo" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat4137" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01253767v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik J Berg" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aac8260" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075348v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Artem M. Abakumov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustaaf Van Tendeloo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja505268y" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01087975v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Monconduit" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp507574e" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075350v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp502296p" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088512v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leb&#232;gue" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ncomms6559" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845846v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ramesha" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. P. Laisa" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Vezin" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3699" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00798081v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Fournier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalil Rajoua" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Favier" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/am302143m" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00905924v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Gonbeau" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c3cc46842a" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793930v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Khatib" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Dalverny" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miran Gaberscek" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp310366a" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840270v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm400193m" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694020v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ati" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Recham" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm300188a" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00763973v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cattod.2012.04.023" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00734995v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Boucher" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C2EE22699E" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523804v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cil Combelles" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Pedesseau" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpowsour.2010.08.065" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4H0S0PJR-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616298v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prabeer Barpanda" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Ati" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brent C. Melot" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Chotard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nmat3093" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00564744v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C0JM04202A" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523806v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp1016455" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538418v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Daleverny" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp108599m" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00491055v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aneta Aniela Kowalska" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Savy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique de Caro" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Malfant" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Faulmann" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.synthmet.2009.12.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBWTVCRK-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00355776v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simeon Boyanov" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bernardi" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Bekaert" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm802393z" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00340106v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Beckaert" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Bernardi" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp808122q" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-NJCLZC5L-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00273372v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Combelles" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Yazami" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp076597n" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-65C84M2W-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297363v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0179-7" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SQ3N8DLK-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00297359v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Bernardi" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11581-007-0188-6" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-T36MCP59-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178670v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kane Jacob" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dorbes" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lampert" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ic062461c" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-6JKZ291M-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00178678v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard F&#233;rey" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Millange" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Morcrette" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Serre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200605163" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7R44D1S0-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185440v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Mauvernay" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jpcs.2006.01.055" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XC5TVGPM-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00185451v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gillot" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Dupont" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manfred Womes" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm060433m" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-48XM1L15-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00004147v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Bernadette Lepetit" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383231v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Dupont" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm051574b" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383215v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/cm050362b" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247007v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enric Canadell" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rimma Shibaeva" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994202" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A9083C25AB57F8B6328D626B538474D7BD761FBE/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00247003v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Pouget" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1994198" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1A26B26E8F91A8268EBD95BBFECF70D32FB274C2/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00246879v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Martin" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp1:1993256" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/8A4C7372AFA4B6B53995F235B7460744256501E7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03519394v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sergent" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanguy Gogny-Picard" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Long Hoang Bao Nguyen" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Sebastien Filhol" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351328v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bekaert" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351331v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Menetrier" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351182v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. M&#233;n&#233;trier" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00351321v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morcrette" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-M. Tarascon" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384160v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Gillot" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dupont" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384142v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384145v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Mauchamp" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Moreau" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384148v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003392v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro A. Franco" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wolfgang G. Bessler" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-1-4471-5677-2" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00678274v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Iung" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02003356v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00185445v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00528324v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>