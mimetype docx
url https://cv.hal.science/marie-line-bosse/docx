--- v0 (2026-03-21)
+++ v1 (2026-05-04)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Line Bosse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse, curriculum vitae.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-line-bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9864-380X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084588136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Université émériteUniversité Grenoble Alpes, UFR SHS - Bâtiment Michel Dubois, CS 40700 38058 GRENOBLE Cedex 9 FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LPNC Laboratoire de Psychologie et Neuro-Cognition (UMR 5105 CNRS)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lpnc.univ-grenoble-alpes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:J'étudie les mécanismes cognitifs de l'acquisition du langage écrit. Mon travail vise à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer la compréhension des mécanismes d'acquisition de la lecture et de l'orthographe et des troubles spécifiques de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer l'efficacité des méthodes pédagogiques dans ce domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour atteindre ces objectifs, j'utilise essentiellement des études expérimentales, de formation et longitudinales sur des enfants et des jeunes adultes avec et sans troubles spécifiques de l'acquisition du langage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :Apprentissage de la lectureApprentissage de l'orthographeDyslexie et dysorthographie dévelopmentaleEmpan visuo-attentionnelAcquisition de la littéracie précoceEducation et enseignement efficace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux collaborateurs (ordre alphabétique):Erika Godde, Maryse Bianco, Pascal Bressoux, Aline Frey, Sylviane Valdois, Daniel Zagar.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision de thèses:2022-2025: Camille Charrier. Co-dirigée avec Julien Diard, LPNC, UGA.Titre: &amp;quot;Bayesian modeling of orthographic and phonological processes and representations, andtheir interaction in tasks related to reading and its acquisition&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2025 : Céline Pobel-Burtin. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre: &amp;quot;The establishment of an effective protocol of &amp;quot;response to intervention&amp;quot; (RTI) of level 2 in first grade classroom: the optimal conditions&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 : Hayat Sabri. co-dirigée avec Jean-Luc Roulin, LPNC, USMB. Titre : &amp;quot;Psychométric evaluation of child intelligence in Morocco : from the study of biases when using WISC V to the elaboration of a relevant tool&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 : Carole Hanner. co-dirigée avec Pascal Bressoux, LARAC, UGA. Titre : &amp;quot;Relations between reading and spelling from first to third grade&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Cynthia Boggio. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre : &amp;quot;Evaluation and ergonomy of a new method to teach reading in first grade&amp;quot;. Cynthia Boggio is now Post-doc in the LPNC, Université Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Erika Godde. co-dirigée avec Gérard Bailly, Gipsa-lab, UGA. Titre : &amp;quot;Development and acquisition of prosody in reading aloud&amp;quot;. Erika Godde is now Lecturer at Bourgogne University (INSPE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 : Nathalie Chaves. co-dirigée avec Pierre Largy, Université Toulouse 2 le Mirail. Titre : &amp;quot; The role of visual attention span in the acquisition of lexical orthographic knowledge&amp;quot;. Nathalie Chaves is now a clinical psychologist.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :2015-2025 : Professeure de psychologie cognitive2006-2015 : Maitresse de conférences en psychologie cognitive2002-2006 : Enseignante temporaire (ATER) en psychologie1986-2002 : Institutrice puis professeure des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux contenus d'enseignement :acquisition de la lecture et de l'orthographe lexicaleProcessus d'apprentissageDyslexie développementale et autres troubles du neurodéveloppementNeuropsychologie du développementMéthodologie en psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités :2022 - 2025 : Porteuse du projet de recherche EFRAN TRANS32020 - 2023 : Responsable de l'Action 3, pôle PEGASE, Université Grenoble Alpes2016 - 2024 : Responsable du Master 2 &amp;quot;Neuropsychologie de l’Enfant&amp;quot;, UGA.2013 - 2017 : Responsable de l'équipe Langage, LPNC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlational analysis of distinct contributions and overlaps between visual, visual attention, and perceptual spans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Loichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-38243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Pronoun Interpretation Explicit Teaching on 1st-Graders’ Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Childhood Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02568543.2025.2468480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing literacy acquisition through spelling exercises: Comparing tasks for first graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2023.2233000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECRIMO , an app to train first graders' spelling: Effectiveness and comparison between different designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (5), pp.1332-1350. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before Learning the Code: A Commentary on Sargiani, Ehri, and Maluf ( RRQ , 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reading Research Quarterly, 58 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la lecture au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 104, pp.97-127. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-104-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation psychométrique des enfants au Maroc : état des connaissances et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (1), pp.55-84. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.221.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire: le taux de décodabilité des textes est-il important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Continuités et ruptures, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning and transfer of complex words: insights from eye tracking during reading and learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalyssa Shadbolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hélène Deacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.100520. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2019.100520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable‑first rather than letter‑first to improve phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79240-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le code alphabétique au CP : quelles données scientifiques pour quelles recommandations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.415-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual synchronization in reading while listening to texts: Effects on visual behavior and verbal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (january), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual span, visual span, and visual attention span: Three potential ways to quantify limits on visual processing during reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.412-429. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2018.1472163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning different allographs through handwriting: The impact on letter knowledge and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Alamargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.88 - 94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience phonémique en maternelle : Etat des connaissances et Proposition d’évolution des pratiques pédagogiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (27), pp.573-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Papel da Amplitude Visuoatencional e da Consciência Fonêmica na Aprendizagem da Leitura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Reﬂexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.593-602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201528318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Read and Spell: How Children Acquire Word Orthographic Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.222 - 226. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdep.12133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe des mots lus en CM2: effet du traitement visuel simultané.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.175-196. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir l'orthographe lexicale : quand savoir lire ne suffit pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel est-il impliqué dans l'acquisition de l'orthographe lexicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe d'un mot lu en fonction du traitement visuel pendant la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Commandeur-Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Limbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation entre acquisition de l'orthographe lexicale et traitement visuo-attentionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney Patrice; Brandt-Pomares Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.203-218, 2026, 1032005947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'enfant produit-il l'orthographe des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus &amp; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.43-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valdois, P. Colé, &amp; D. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdois, Colé et David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, INSPE d'Aix-Marseille, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de la recherche aux pratiques pédagogiques : Rôle de l’implémentation dans la mise en place de séances de compréhension dans des classes françaises de 2ème année (CE1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole (SILE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke (à distance), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-first rather than letter-first to improve phonemic awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon‐camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gillet-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio-visual synchronization in reading while listening to texts: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP 2015 - 19th Meetings of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Karaoke to enhance reading while listening: impact on word memorization and eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2015 - ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexical orthographic knowledge acquisition for reading: role of visual simultaneous processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il impliqué dans l'apprentissage de l'orthographe lexicale à tous les niveaux scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First written word processing in kindergarten: evaluation of the educational practice of “offered words”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span, phonemic awareness and reading performance: evidence from Brazilian children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of whole-word processing in orthographic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage à l'expertise, que savons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troubles du langage écrit : de l'enfance à l'âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs cognitifs impliqués dans l'acquisition de l'orthographe lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique CERTA-Résodys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: The role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il un facteur cognitif impliqué dans l'apprentissage de l'orthographe lexicale chez l'adulte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances orthographiques lexicales pendant la lecture: le traitement visuel serait-il impliqué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">All European Dyslexia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brugges, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID-Spell : Modélisation probabiliste des interactions entre lire et orthographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency effects in both reading and spelling: Preliminary results of a probabilistic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Annual Meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable texts: low or high proportion of phonically decodable words to enhance early reading acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELARGIR : s’entraîner à lire avec fluence et expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2023 – 10ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Trans3 : TRANSmission de connaissances, TRANSfert laboratoire-école, TRANSformation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. , ANR Trans3 Trois applications pour les apprentissages fondamentaux : Transmission de connaissances, Transfert labo-école, Transformations des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling training in 1st grade with the digital application ECRIMO: The impact of tablet use and of gamification on children’s spelling performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What proportion of decodable words in a text is most beneficial for early reading instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perthué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Dyslexia Association's International Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling words at the end of first grade: Is it easier to spell after hearing the word than after seeing its picture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entrainer la Prosodie en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du fonctionnement différentiel des items pour les sous tests de l'Indice de Compréhension Verbal du WISC V dans le contexte marocain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: the simultaneous visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APPREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting and of spelling aloud on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meetings of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th All-European Dyslexia Conference (EDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Växjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe lexicale par la copie : quel est le rôle de la composante grapho-motrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du traitement visuel dans l’acquisition des connaissances orthographiques lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’apprentissage de la lecture : convergences, innovations et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle MultiDimensionnelle de Fluence EMDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de Lili et Paco. Méthode de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chalamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-401-09667-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des éléments moteurs de l'implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Fixsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Line Bosse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse, curriculum vitae.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-line-bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9864-380X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084588136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Université émériteUniversité Grenoble Alpes, UFR SHS - Bâtiment Michel Dubois, CS 40700 38058 GRENOBLE Cedex 9 FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LPNC Laboratoire de Psychologie et Neuro-Cognition (UMR 5105 CNRS)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lpnc.univ-grenoble-alpes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:J'étudie les mécanismes cognitifs de l'acquisition du langage écrit. Mon travail vise à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer la compréhension des mécanismes d'acquisition de la lecture et de l'orthographe et des troubles spécifiques de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer l'efficacité des méthodes pédagogiques dans ce domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour atteindre ces objectifs, j'utilise essentiellement des études expérimentales, de formation et longitudinales sur des enfants et des jeunes adultes avec et sans troubles spécifiques de l'acquisition du langage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :Apprentissage de la lectureApprentissage de l'orthographeDyslexie et dysorthographie dévelopmentaleEmpan visuo-attentionnelAcquisition de la littéracie précoceEducation et enseignement efficace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux collaborateurs (ordre alphabétique):Erika Godde, Maryse Bianco, Pascal Bressoux, Aline Frey, Sylviane Valdois, Daniel Zagar.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision de thèses:2022-2025: Camille Charrier. Co-dirigée avec Julien Diard, LPNC, UGA.Titre: &amp;quot;Bayesian modeling of orthographic and phonological processes and representations, andtheir interaction in tasks related to reading and its acquisition&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2025 : Céline Pobel-Burtin. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre: &amp;quot;The establishment of an effective protocol of &amp;quot;response to intervention&amp;quot; (RTI) of level 2 in first grade classroom: the optimal conditions&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 : Hayat Sabri. co-dirigée avec Jean-Luc Roulin, LPNC, USMB. Titre : &amp;quot;Psychométric evaluation of child intelligence in Morocco : from the study of biases when using WISC V to the elaboration of a relevant tool&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 : Carole Hanner. co-dirigée avec Pascal Bressoux, LARAC, UGA. Titre : &amp;quot;Relations between reading and spelling from first to third grade&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Cynthia Boggio. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre : &amp;quot;Evaluation and ergonomy of a new method to teach reading in first grade&amp;quot;. Cynthia Boggio is now Post-doc in the LPNC, Université Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Erika Godde. co-dirigée avec Gérard Bailly, Gipsa-lab, UGA. Titre : &amp;quot;Development and acquisition of prosody in reading aloud&amp;quot;. Erika Godde is now Lecturer at Bourgogne University (INSPE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 : Nathalie Chaves. co-dirigée avec Pierre Largy, Université Toulouse 2 le Mirail. Titre : &amp;quot; The role of visual attention span in the acquisition of lexical orthographic knowledge&amp;quot;. Nathalie Chaves is now a clinical psychologist.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :2015-2025 : Professeure de psychologie cognitive2006-2015 : Maitresse de conférences en psychologie cognitive2002-2006 : Enseignante temporaire (ATER) en psychologie1986-2002 : Institutrice puis professeure des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux contenus d'enseignement :acquisition de la lecture et de l'orthographe lexicaleProcessus d'apprentissageDyslexie développementale et autres troubles du neurodéveloppementNeuropsychologie du développementMéthodologie en psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités :2022 - 2025 : Porteuse du projet de recherche EFRAN TRANS32020 - 2023 : Responsable de l'Action 3, pôle PEGASE, Université Grenoble Alpes2016 - 2024 : Responsable du Master 2 &amp;quot;Neuropsychologie de l’Enfant&amp;quot;, UGA.2013 - 2017 : Responsable de l'équipe Langage, LPNC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlational analysis of distinct contributions and overlaps between visual, visual attention, and perceptual spans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Loichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-38243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Pronoun Interpretation Explicit Teaching on 1st-Graders’ Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Childhood Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02568543.2025.2468480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing literacy acquisition through spelling exercises: Comparing tasks for first graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2023.2233000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECRIMO , an app to train first graders' spelling: Effectiveness and comparison between different designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (5), pp.1332-1350. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before Learning the Code: A Commentary on Sargiani, Ehri, and Maluf ( RRQ , 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reading Research Quarterly, 58 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la lecture au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 104, pp.97-127. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-104-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation psychométrique des enfants au Maroc : état des connaissances et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (1), pp.55-84. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.221.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire: le taux de décodabilité des textes est-il important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Continuités et ruptures, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning and transfer of complex words: insights from eye tracking during reading and learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalyssa Shadbolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hélène Deacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.100520. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2019.100520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable‑first rather than letter‑first to improve phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79240-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le code alphabétique au CP : quelles données scientifiques pour quelles recommandations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.415-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual synchronization in reading while listening to texts: Effects on visual behavior and verbal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (january), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual span, visual span, and visual attention span: Three potential ways to quantify limits on visual processing during reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.412-429. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2018.1472163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning different allographs through handwriting: The impact on letter knowledge and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Alamargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.88 - 94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience phonémique en maternelle : Etat des connaissances et Proposition d’évolution des pratiques pédagogiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (27), pp.573-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Papel da Amplitude Visuoatencional e da Consciência Fonêmica na Aprendizagem da Leitura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Reﬂexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.593-602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201528318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Read and Spell: How Children Acquire Word Orthographic Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.222 - 226. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdep.12133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe des mots lus en CM2: effet du traitement visuel simultané.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.175-196. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir l'orthographe lexicale : quand savoir lire ne suffit pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel est-il impliqué dans l'acquisition de l'orthographe lexicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe d'un mot lu en fonction du traitement visuel pendant la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Commandeur-Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Limbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation entre acquisition de l'orthographe lexicale et traitement visuo-attentionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney Patrice; Brandt-Pomares Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.203-218, 2026, 1032005947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'enfant produit-il l'orthographe des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus &amp; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.43-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valdois, P. Colé, &amp; D. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdois, Colé et David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, INSPE d'Aix-Marseille, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de la recherche aux pratiques pédagogiques : Rôle de l’implémentation dans la mise en place de séances de compréhension dans des classes françaises de 2ème année (CE1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole (SILE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke (à distance), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-first rather than letter-first to improve phonemic awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon‐camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gillet-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio-visual synchronization in reading while listening to texts: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP 2015 - 19th Meetings of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Karaoke to enhance reading while listening: impact on word memorization and eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2015 - ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexical orthographic knowledge acquisition for reading: role of visual simultaneous processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il impliqué dans l'apprentissage de l'orthographe lexicale à tous les niveaux scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First written word processing in kindergarten: evaluation of the educational practice of “offered words”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span, phonemic awareness and reading performance: evidence from Brazilian children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of whole-word processing in orthographic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage à l'expertise, que savons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troubles du langage écrit : de l'enfance à l'âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs cognitifs impliqués dans l'acquisition de l'orthographe lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique CERTA-Résodys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: The role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il un facteur cognitif impliqué dans l'apprentissage de l'orthographe lexicale chez l'adulte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances orthographiques lexicales pendant la lecture: le traitement visuel serait-il impliqué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">All European Dyslexia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brugges, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID-Spell : Modélisation probabiliste des interactions entre lire et orthographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency effects in both reading and spelling: Preliminary results of a probabilistic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Annual Meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable texts: low or high proportion of phonically decodable words to enhance early reading acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELARGIR : s’entraîner à lire avec fluence et expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2023 – 10ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Trans3 : TRANSmission de connaissances, TRANSfert laboratoire-école, TRANSformation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. , ANR Trans3 Trois applications pour les apprentissages fondamentaux : Transmission de connaissances, Transfert labo-école, Transformations des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling training in 1st grade with the digital application ECRIMO: The impact of tablet use and of gamification on children’s spelling performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What proportion of decodable words in a text is most beneficial for early reading instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perthué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Dyslexia Association's International Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling words at the end of first grade: Is it easier to spell after hearing the word than after seeing its picture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entrainer la Prosodie en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du fonctionnement différentiel des items pour les sous tests de l'Indice de Compréhension Verbal du WISC V dans le contexte marocain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: the simultaneous visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APPREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting and of spelling aloud on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meetings of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th All-European Dyslexia Conference (EDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Växjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe lexicale par la copie : quel est le rôle de la composante grapho-motrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du traitement visuel dans l’acquisition des connaissances orthographiques lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’apprentissage de la lecture : convergences, innovations et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle MultiDimensionnelle de Fluence EMDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de Lili et Paco. Méthode de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chalamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-401-09667-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des éléments moteurs de l'implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Fixsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E878DCB"/>
+    <w:nsid w:val="62ED1760"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="95C2435C"/>
+    <w:nsid w:val="9C2624D3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-line-bosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9864-380X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084588136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lpnc.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02568543.2025.2468480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2023.2233000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Line Bosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13354" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sabri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159774v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.11.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG87TBF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan de Almeida Sargiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Maluf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201528318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLC1R71K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0175" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Commandeur-Lac&#244;te" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Limbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon&#8208;camus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917891v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perthu&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alloix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abb&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice H&#233;ritier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Thunin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chalamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/le-voyage-de-lili-et-paco-cp-methode-de-lecture-ed-2023-livre-de-leleve-9782401096677" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Fixsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-line-bosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9864-380X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084588136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lpnc.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02568543.2025.2468480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2023.2233000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Line Bosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13354" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sabri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.11.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG87TBF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan de Almeida Sargiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Maluf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201528318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLC1R71K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0175" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Commandeur-Lac&#244;te" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Limbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon&#8208;camus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917891v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perthu&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alloix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abb&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice H&#233;ritier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Thunin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chalamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/le-voyage-de-lili-et-paco-cp-methode-de-lecture-ed-2023-livre-de-leleve-9782401096677" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Fixsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>