--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Line Bosse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse, curriculum vitae.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-line-bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9864-380X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084588136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Université émériteUniversité Grenoble Alpes, UFR SHS - Bâtiment Michel Dubois, CS 40700 38058 GRENOBLE Cedex 9 FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LPNC Laboratoire de Psychologie et Neuro-Cognition (UMR 5105 CNRS)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lpnc.univ-grenoble-alpes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:J'étudie les mécanismes cognitifs de l'acquisition du langage écrit. Mon travail vise à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer la compréhension des mécanismes d'acquisition de la lecture et de l'orthographe et des troubles spécifiques de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer l'efficacité des méthodes pédagogiques dans ce domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour atteindre ces objectifs, j'utilise essentiellement des études expérimentales, de formation et longitudinales sur des enfants et des jeunes adultes avec et sans troubles spécifiques de l'acquisition du langage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :Apprentissage de la lectureApprentissage de l'orthographeDyslexie et dysorthographie dévelopmentaleEmpan visuo-attentionnelAcquisition de la littéracie précoceEducation et enseignement efficace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux collaborateurs (ordre alphabétique):Erika Godde, Maryse Bianco, Pascal Bressoux, Aline Frey, Sylviane Valdois, Daniel Zagar.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision de thèses:2022-2025: Camille Charrier. Co-dirigée avec Julien Diard, LPNC, UGA.Titre: &amp;quot;Bayesian modeling of orthographic and phonological processes and representations, andtheir interaction in tasks related to reading and its acquisition&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2025 : Céline Pobel-Burtin. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre: &amp;quot;The establishment of an effective protocol of &amp;quot;response to intervention&amp;quot; (RTI) of level 2 in first grade classroom: the optimal conditions&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 : Hayat Sabri. co-dirigée avec Jean-Luc Roulin, LPNC, USMB. Titre : &amp;quot;Psychométric evaluation of child intelligence in Morocco : from the study of biases when using WISC V to the elaboration of a relevant tool&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 : Carole Hanner. co-dirigée avec Pascal Bressoux, LARAC, UGA. Titre : &amp;quot;Relations between reading and spelling from first to third grade&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Cynthia Boggio. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre : &amp;quot;Evaluation and ergonomy of a new method to teach reading in first grade&amp;quot;. Cynthia Boggio is now Post-doc in the LPNC, Université Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Erika Godde. co-dirigée avec Gérard Bailly, Gipsa-lab, UGA. Titre : &amp;quot;Development and acquisition of prosody in reading aloud&amp;quot;. Erika Godde is now Lecturer at Bourgogne University (INSPE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 : Nathalie Chaves. co-dirigée avec Pierre Largy, Université Toulouse 2 le Mirail. Titre : &amp;quot; The role of visual attention span in the acquisition of lexical orthographic knowledge&amp;quot;. Nathalie Chaves is now a clinical psychologist.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :2015-2025 : Professeure de psychologie cognitive2006-2015 : Maitresse de conférences en psychologie cognitive2002-2006 : Enseignante temporaire (ATER) en psychologie1986-2002 : Institutrice puis professeure des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux contenus d'enseignement :acquisition de la lecture et de l'orthographe lexicaleProcessus d'apprentissageDyslexie développementale et autres troubles du neurodéveloppementNeuropsychologie du développementMéthodologie en psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités :2022 - 2025 : Porteuse du projet de recherche EFRAN TRANS32020 - 2023 : Responsable de l'Action 3, pôle PEGASE, Université Grenoble Alpes2016 - 2024 : Responsable du Master 2 &amp;quot;Neuropsychologie de l’Enfant&amp;quot;, UGA.2013 - 2017 : Responsable de l'équipe Langage, LPNC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlational analysis of distinct contributions and overlaps between visual, visual attention, and perceptual spans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Loichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-38243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Pronoun Interpretation Explicit Teaching on 1st-Graders’ Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Childhood Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02568543.2025.2468480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing literacy acquisition through spelling exercises: Comparing tasks for first graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2023.2233000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECRIMO , an app to train first graders' spelling: Effectiveness and comparison between different designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (5), pp.1332-1350. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before Learning the Code: A Commentary on Sargiani, Ehri, and Maluf ( RRQ , 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reading Research Quarterly, 58 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la lecture au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 104, pp.97-127. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-104-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation psychométrique des enfants au Maroc : état des connaissances et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (1), pp.55-84. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.221.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire: le taux de décodabilité des textes est-il important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Continuités et ruptures, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning and transfer of complex words: insights from eye tracking during reading and learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalyssa Shadbolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hélène Deacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.100520. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2019.100520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable‑first rather than letter‑first to improve phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22130. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79240-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le code alphabétique au CP : quelles données scientifiques pour quelles recommandations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.415-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual synchronization in reading while listening to texts: Effects on visual behavior and verbal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (january), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual span, visual span, and visual attention span: Three potential ways to quantify limits on visual processing during reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.412-429. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2018.1472163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning different allographs through handwriting: The impact on letter knowledge and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Alamargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.88 - 94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience phonémique en maternelle : Etat des connaissances et Proposition d’évolution des pratiques pédagogiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (27), pp.573-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Papel da Amplitude Visuoatencional e da Consciência Fonêmica na Aprendizagem da Leitura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Reﬂexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.593-602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201528318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Read and Spell: How Children Acquire Word Orthographic Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.222 - 226. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdep.12133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe des mots lus en CM2: effet du traitement visuel simultané.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.175-196. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir l'orthographe lexicale : quand savoir lire ne suffit pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel est-il impliqué dans l'acquisition de l'orthographe lexicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe d'un mot lu en fonction du traitement visuel pendant la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Commandeur-Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Limbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation entre acquisition de l'orthographe lexicale et traitement visuo-attentionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney Patrice; Brandt-Pomares Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.203-218, 2026, 1032005947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'enfant produit-il l'orthographe des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus &amp; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.43-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valdois, P. Colé, &amp; D. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdois, Colé et David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, INSPE d'Aix-Marseille, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de la recherche aux pratiques pédagogiques : Rôle de l’implémentation dans la mise en place de séances de compréhension dans des classes françaises de 2ème année (CE1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole (SILE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke (à distance), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-first rather than letter-first to improve phonemic awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon‐camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gillet-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio-visual synchronization in reading while listening to texts: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP 2015 - 19th Meetings of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Karaoke to enhance reading while listening: impact on word memorization and eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2015 - ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexical orthographic knowledge acquisition for reading: role of visual simultaneous processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il impliqué dans l'apprentissage de l'orthographe lexicale à tous les niveaux scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First written word processing in kindergarten: evaluation of the educational practice of “offered words”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span, phonemic awareness and reading performance: evidence from Brazilian children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of whole-word processing in orthographic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage à l'expertise, que savons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troubles du langage écrit : de l'enfance à l'âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs cognitifs impliqués dans l'acquisition de l'orthographe lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique CERTA-Résodys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: The role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il un facteur cognitif impliqué dans l'apprentissage de l'orthographe lexicale chez l'adulte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances orthographiques lexicales pendant la lecture: le traitement visuel serait-il impliqué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">All European Dyslexia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brugges, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID-Spell : Modélisation probabiliste des interactions entre lire et orthographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency effects in both reading and spelling: Preliminary results of a probabilistic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Annual Meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable texts: low or high proportion of phonically decodable words to enhance early reading acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELARGIR : s’entraîner à lire avec fluence et expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2023 – 10ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Trans3 : TRANSmission de connaissances, TRANSfert laboratoire-école, TRANSformation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. , ANR Trans3 Trois applications pour les apprentissages fondamentaux : Transmission de connaissances, Transfert labo-école, Transformations des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling training in 1st grade with the digital application ECRIMO: The impact of tablet use and of gamification on children’s spelling performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What proportion of decodable words in a text is most beneficial for early reading instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perthué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Dyslexia Association's International Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling words at the end of first grade: Is it easier to spell after hearing the word than after seeing its picture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entrainer la Prosodie en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du fonctionnement différentiel des items pour les sous tests de l'Indice de Compréhension Verbal du WISC V dans le contexte marocain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: the simultaneous visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APPREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting and of spelling aloud on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meetings of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th All-European Dyslexia Conference (EDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Växjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe lexicale par la copie : quel est le rôle de la composante grapho-motrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du traitement visuel dans l’acquisition des connaissances orthographiques lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’apprentissage de la lecture : convergences, innovations et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle MultiDimensionnelle de Fluence EMDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de Lili et Paco. Méthode de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chalamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-401-09667-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des éléments moteurs de l'implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Fixsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:75px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Line Bosse </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse, curriculum vitae.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-line-bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-9864-380X</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">084588136</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeure d'Université émériteUniversité Grenoble Alpes, UFR SHS - Bâtiment Michel Dubois, CS 40700 38058 GRENOBLE Cedex 9 FRANCE</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laboratoire LPNC Laboratoire de Psychologie et Neuro-Cognition (UMR 5105 CNRS)</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://lpnc.univ-grenoble-alpes.fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thématiques de recherche:J'étudie les mécanismes cognitifs de l'acquisition du langage écrit. Mon travail vise à :</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer la compréhension des mécanismes d'acquisition de la lecture et de l'orthographe et des troubles spécifiques de l'apprentissage</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">améliorer l'efficacité des méthodes pédagogiques dans ce domaine.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pour atteindre ces objectifs, j'utilise essentiellement des études expérimentales, de formation et longitudinales sur des enfants et des jeunes adultes avec et sans troubles spécifiques de l'acquisition du langage.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mots clés :Apprentissage de la lectureApprentissage de l'orthographeDyslexie et dysorthographie dévelopmentaleEmpan visuo-attentionnelAcquisition de la littéracie précoceEducation et enseignement efficace</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux collaborateurs (ordre alphabétique):Erika Godde, Maryse Bianco, Pascal Bressoux, Aline Frey, Sylviane Valdois, Daniel Zagar.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Supervision de thèses:2022-2025: Camille Charrier. Co-dirigée avec Julien Diard, LPNC, UGA.Titre: &amp;quot;Bayesian modeling of orthographic and phonological processes and representations, andtheir interaction in tasks related to reading and its acquisition&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2025 : Céline Pobel-Burtin. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre: &amp;quot;The establishment of an effective protocol of &amp;quot;response to intervention&amp;quot; (RTI) of level 2 in first grade classroom: the optimal conditions&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018-2024 : Hayat Sabri. co-dirigée avec Jean-Luc Roulin, LPNC, USMB. Titre : &amp;quot;Psychométric evaluation of child intelligence in Morocco : from the study of biases when using WISC V to the elaboration of a relevant tool&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2022 : Carole Hanner. co-dirigée avec Pascal Bressoux, LARAC, UGA. Titre : &amp;quot;Relations between reading and spelling from first to third grade&amp;quot;.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019-2021 : Cynthia Boggio. co-dirigée avec Maryse Bianco, LARAC, UGA. Titre : &amp;quot;Evaluation and ergonomy of a new method to teach reading in first grade&amp;quot;. Cynthia Boggio is now Post-doc in the LPNC, Université Grenoble Alpes.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017-2020 : Erika Godde. co-dirigée avec Gérard Bailly, Gipsa-lab, UGA. Titre : &amp;quot;Development and acquisition of prosody in reading aloud&amp;quot;. Erika Godde is now Lecturer at Bourgogne University (INSPE).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008-2012 : Nathalie Chaves. co-dirigée avec Pierre Largy, Université Toulouse 2 le Mirail. Titre : &amp;quot; The role of visual attention span in the acquisition of lexical orthographic knowledge&amp;quot;. Nathalie Chaves is now a clinical psychologist.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Enseignement :2015-2025 : Professeure de psychologie cognitive2006-2015 : Maitresse de conférences en psychologie cognitive2002-2006 : Enseignante temporaire (ATER) en psychologie1986-2002 : Institutrice puis professeure des écoles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principaux contenus d'enseignement :acquisition de la lecture et de l'orthographe lexicaleProcessus d'apprentissageDyslexie développementale et autres troubles du neurodéveloppementNeuropsychologie du développementMéthodologie en psychologie cognitive</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Principales responsabilités :2022 - 2025 : Porteuse du projet de recherche EFRAN TRANS32020 - 2023 : Responsable de l'Action 3, pôle PEGASE, Université Grenoble Alpes2016 - 2024 : Responsable du Master 2 &amp;quot;Neuropsychologie de l’Enfant&amp;quot;, UGA.2013 - 2017 : Responsable de l'équipe Langage, LPNC.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Correlational analysis of distinct contributions and overlaps between visual, visual attention, and perceptual spans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Meary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Murielle Loichot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonathan Mirault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-026-38243-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05530328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of Visual Attention Span Training on Learning to Read and Spell: A Digital‐game‐based Intervention in Classrooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 60 (1), pp.e576. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04681829v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effectiveness of a Pronoun Interpretation Explicit Teaching on 1st-Graders’ Comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Childhood Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/02568543.2025.2468480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Involving the Body to Improve Letter Knowledge and Script: an Experimental Study in French Kindergarten</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fernando Núñez-Regueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Natacha Boissicat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fanny Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Caroline Croset</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Educational Psychology Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 36 (3), pp.86. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10648-024-09923-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04671837v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Before Learning the Code: A Commentary on Sargiani, Ehri, and Maluf ( RRQ , 2022)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading Research Quarterly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Reading Research Quarterly, 58 (1), pp.103-112. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/rrq.487⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03919033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ECRIMO , an app to train first graders' spelling: Effectiveness and comparison between different designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Journal of Educational Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 54 (5), pp.1332-1350. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/bjet.13354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207607v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enhancing literacy acquisition through spelling exercises: Comparing tasks for first graders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Félix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Morgane Burnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Educational Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 116 (4), pp.187-197. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00220671.2023.2233000⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04237579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automatic assessment of oral readings of young pupils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Speech Communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 138, pp.67-79. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.specom.2022.01.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03585934v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner la lecture au cours préparatoire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éducation &amp; formations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Varia, 104, pp.97-127. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48464/ef-104-05⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03526766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pausing and Breathing while Reading Aloud : Development from 2nd to 7th grade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35, pp.1-27. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-021-10168-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954071v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation psychométrique des enfants au Maroc : état des connaissances et des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 122 (1), pp.55-84. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.221.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Apprendre à lire: le taux de décodabilité des textes est-il important?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherches. Revue de didactique et de pédagogie du français</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Continuités et ruptures, 77</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Varieties of Cognitive Profiles in Poor Readers: Evidence for a Visual Attention Span-Impaired Subtype</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Learning Disabilities</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 54 (3), pp.221-233. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0022219420961332⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">French Pupils’ Lexical and Grammatical Spelling from Sixth to Ninth Grade: A Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Le Levier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Language and Speech</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 64 (1), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0023830920935558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02887461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning and transfer of complex words: insights from eye tracking during reading and learning tasks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jalyssa Shadbolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rebecca Tucker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Hélène Deacon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 44 (1), pp.51-69. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1467-9817.12341⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe à l’école élémentaire et au collège, en France : erreurs persistantes, facteurs déterminants et relations entre connaissances lexicales et grammaticales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 170, pp.70-76</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle Multi-Dimensionnelle de Fluence : nouvel outil d'évaluation de la fluence en lecture prenant en compte la prosodie, étalonné du CE1 à la 5ème</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'année Psychologique/ Trends in Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 121 (2), pp.19-43. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy1.212.0019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02954060v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A review of reading prosody acquisition and development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 33 (2), pp.399-426. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11145-019-09968-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02185896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable‑first rather than letter‑first to improve phonemic awareness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadege Doignon-Camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 10, pp.22130. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-020-79240-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03079694v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of novel words in adults: Effects of exposure and visual attention on eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 32 (8), pp.785-804. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/20445911.2020.1823987⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03087742v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comprendre l’apprentissage orthographique et ses difficultés : apports et critiques des dernières modélisations computationnelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03093817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: The whole-word visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Review of Applied Psychology / Revue Européenne de Psychologie Appliquée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 70 (1), pp.100520. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.erap.2019.100520⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03298686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention modulates reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vision Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 165, pp.152-161. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.visres.2019.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02422140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enseigner le code alphabétique au CP : quelles données scientifiques pour quelles recommandations pédagogiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 160, pp.415-421</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02159774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audio-visual synchronization in reading while listening to texts: Effects on visual behavior and verbal learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Computer Speech and Language</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 47 (january), pp.79-92. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.csl.2017.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575227v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perceptual span, visual span, and visual attention span: Three potential ways to quantify limits on visual processing during reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Frey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Visual Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 26 (6), pp.412-429. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13506285.2018.1472163⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l’orthographe chez les élèves de 10 à 13 ans : entrainement par dictées guidées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Le Brun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 19 (3), pp.55-71. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1045177ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01836090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning different allographs through handwriting: The impact on letter knowledge and reading acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-France Morin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Alamargot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Learning and Individual Differences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 45, pp.88 - 94. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lindif.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conscience phonémique en maternelle : Etat des connaissances et Proposition d’évolution des pratiques pédagogiques actuelles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Zagar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 139 (27), pp.573-82</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01623137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O Papel da Amplitude Visuoatencional e da Consciência Fonêmica na Aprendizagem da Leitura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psicologia Reﬂexão e Crítica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 28 (3), pp.593-602. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1590/1678-7153.201528318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Learning to Read and Spell: How Children Acquire Word Orthographic Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Child Development Perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 9 (4), pp.222 - 226. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/cdep.12133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01419914v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: the role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 38, pp.141-158. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2012.01551.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01218316v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: Is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2014.00056⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical neighborhood effects in pseudoword spelling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel J. Roberts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brenda Rapp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, doi: 10.3389/fpsyg.2013.00862. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fpsyg.2013.00862⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945204v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does visual attention span relate to eye movements during reading and copying?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Kandel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Prado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Behavioral Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp.DOI: 10.1177/0165025413509046. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/0165025413509046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'orthographe grammaticale au collège: une approche sociodifférenciée.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Brissaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 123, pp.164-171</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00945209v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe des mots lus en CM2: effet du traitement visuel simultané.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Combes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année psychologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 112, pp.175-196. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/anpsy.122.0175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquérir l'orthographe lexicale : quand savoir lire ne suffit pas.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Totereau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 118, pp.271-279</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel est-il impliqué dans l'acquisition de l'orthographe lexicale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A.N.A.E. Approche neuropsychologique des apprentissages chez l'enfant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 107-108, pp.133-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00825972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the visual attention span on child reading performance: A cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Research in Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 32 (2), pp.230-253. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1467-9817.2008.01387.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mémorisation de l'orthographe d'un mot lu en fonction du traitement visuel pendant la lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Commandeur-Lacôte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liliane Limbert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Psychologie et Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 1, pp.47-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854553v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental dyslexia: The visual attention span deficit hypothesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 104 (2), pp.198-230. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cognition.2006.05.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la relation entre acquisition de l'orthographe lexicale et traitement visuo-attentionnel chez l'enfant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rééducation orthophonique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 222, pp.9-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The cognitive deficits responsible for developmental dyslexia: Review of evidence for a visual attentional deficit hypothesis.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 10, pp.339-363</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analogy without priming in early spelling development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Josèphe Tainturier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.693-716. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1025883815395⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patterns of developmental dyslexia according to a multi-trace memory model of reading.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Psychology Letters - Behaviour, Brain and Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 10 (1), pp.HTTP://CPL.REVUES.ORG/DOCUMENT92.HTML. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/cpl.92⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826010v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phonological and visual processing deﬁcits can dissociate in developmental dyslexia: Evidence from two case studies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Ans</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Carbonnel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Zorman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and Writing : an interdisciplinary journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 16, pp.541-572</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Laisney Patrice; Brandt-Pomares Pascale. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Structuration de la recherche en éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Provence, pp.203-218, 2026, 1032005947</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05553323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition du langage écrit et empan visuo-attentionnel : une étude longitudinale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Dompnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">N. Marec-Breton, A. S. Besse, F. de La Haye, N. Bonneton &amp; E. Bonjour. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Approche Cognitive de l'apprentissage de la langue écrite</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PUR, pp.132-141, 2009, Psychologies</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00817793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment l'enfant produit-il l'orthographe des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Pacton</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Dessus &amp; Edouard Gentaz. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprendre et enseigner à l'école</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dunod, pp.43-58, 2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00826018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Valdois, Colé et David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00174026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Activités et adaptations pédagogiques pour la prévention et la prise en compte de la dyslexie à l'école</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">S. Valdois, P. Colé, &amp; D. David. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Apprentissage de la lecture et dyslexies développementales : de la théorie à la pratique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Solal, pp.233-258, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00854540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (28)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A reading karaoke to improve reading rate, reading prosody and comprehension</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Scientific Study of Reading, Jul 2024, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réplication d’une expérimentation sur l’enseignement explicite de l’orthographe en CE1 dans le cadre du mémoire de master MEEF : un exemple de formation des professeurs des écoles stagiaires à et par la recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international en hommage à Jacques Ginestié</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aix-Marseille Université, INSPE d'Aix-Marseille, Oct 2023, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi longitudinal de la fluence en lecture par évaluation automatique de la parole</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Fribourg (Virtual), Suisse. pp.70-81</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expérimentation à grande échelle d'applications pour tablettes pour favoriser l'apprentissage de la lecture et de l'anglais oral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Zaher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2021 - 10e Conférence sur les Environnements Informatiques pour l’Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Marie Lefevre, Christine Michel, Jun 2021, Fribourg, Suisse. pp.118-129</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03292798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des résultats de la recherche aux pratiques pédagogiques : Rôle de l’implémentation dans la mise en place de séances de compréhension dans des classes françaises de 2ème année (CE1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium International sur la Littéracie à l'Ecole (SILE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Sherbrooke (à distance), Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04235784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syllable-first rather than letter-first to improve phonemic awareness.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Vazeux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadège Doignon‐camus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie‐Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Mahe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teng Guo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Online Conference, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04552112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predicting Multidimensional Subjective Ratings of Children' Readings from the Speech Signals for the Automatic Assessment of Fluency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Piat-Marchand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LREC 2020 - 12th Conference on Language Resources and Evaluation (LREC 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2020, Marseille, France. pp.317-322</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03039160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVASION, ELARGIR et LUCIOLE : 3 jeux tablettes du projet FLUENCE pour prévenir les difficultés d’apprentissage de la lecture et de l’anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Loiseau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Blavot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRUNE II 2021 - Colloque Perspectives de Recherches sur les Usages du Numérique dans l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Paris (virtuel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03187547v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entraîner Prosodie et Compréhension en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reading Prosody Development: Automatic Assessment for a Longitudinal Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2019 - 8th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Graz, Austria. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2019-20⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02181469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving fluency of young readers: introducing a Karaoke to learn how to breath during a Reading-while-Listening task</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2017 - 7th ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Stockholm, Sweden. pp.127-131, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/SLaTE.2017-22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01575223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Reading Performance of Primary School Children: Objective Measurements vs. Subjective Ratings</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Escudero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Gillet-Perret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WOCCI 2017 - 6th Workshop on Child Computer Interaction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Glasgow, United Kingdom. </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21437/WOCCI.2017-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01638355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of phonological, RAN and VA span deficits in 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span at kindergarten predicts reading speed at grade 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th BDA International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Karaoke to enhance reading while listening: impact on word memorization and eye movements</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SLaTE 2015 - ISCA Workshop on Speech and Language Technology in Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Leipzig, Germany. pp.59-64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01192870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The effect of audio-visual synchronization in reading while listening to texts: An eye-tracking study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Gerbier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP 2015 - 19th Meetings of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Paphos, Cyprus</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il impliqué dans l'apprentissage de l'orthographe lexicale à tous les niveaux scolaires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque international du RIPSYDEVE; Actualités de la Psychologie du Développement et de l'Éducation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Toulouse, France. pp.49-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01018603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First written word processing in kindergarten: evaluation of the educational practice of “offered words”.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01916861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual attention span, phonemic awareness and reading performance: evidence from Brazilian children</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renan de Almeida Sargiani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regina Maluf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heterogeneous cognitive profiles of 6th grade poor readers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Reilhac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference of Applied Psychology ICAP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The lexical orthographic knowledge acquisition for reading: role of visual simultaneous processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SILE conference Initial Reading: “I read and become a reader”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implication of whole-word processing in orthographic learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th International Cognitive Load Theory Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual motor & attention aspects of dyslexia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference on Visual Perception</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Alghero, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du décodage à l'expertise, que savons-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les troubles du langage écrit : de l'enfance à l'âge adulte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00959991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les facteurs cognitifs impliqués dans l'acquisition de l'orthographe lexicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique CERTA-Résodys</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00961236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement visuel simultané est-il un facteur cognitif impliqué dans l'apprentissage de l'orthographe lexicale chez l'adulte?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning during reading: The role of whole-word visual processing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Guinet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESCOP Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition des connaissances orthographiques lexicales pendant la lecture: le traitement visuel serait-il impliqué?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">All European Dyslexia Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2010, Brugges, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (24)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le bouquet Fluence : 4 applications numériques pédagogiques pour l'apprentissage des fondamentaux, la lecture et l'anglais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Favre-Felix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T Cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2025, Paris, France. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04988088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BRAID-Spell : Modélisation probabiliste des interactions entre lire et orthographier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du Collectif Cognitif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04661802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Decodable texts: low or high proportion of phonically decodable words to enhance early reading acquisition?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adeline Leclercq-Samson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04659756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consistency effects in both reading and spelling: Preliminary results of a probabilistic modeling study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Charrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thirty-First Annual Meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04672698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A karaoke-based game to improve the ability of French primary school pupils in planning pauses and breathing while reading aloud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delphine Charuau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSSR 2024 - 31st Annual Conference Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Copenhague, Denmark. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04664492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ELARGIR : s’entraîner à lire avec fluence et expressivité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrea Briglia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RJCP 2023 – 10ème Rencontres des Jeunes Chercheurs en Parole</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2023, Grenoble, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04328841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Trans3 : TRANSmission de connaissances, TRANSfert laboratoire-école, TRANSformation des pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. , ANR Trans3 Trois applications pour les apprentissages fondamentaux : Transmission de connaissances, Transfert labo-école, Transformations des pratiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04060955v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer l'apprentissage de la lecture de la recherche fondamentale à la diffusion d'une application pour les élèves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Mandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée R&amp;T cognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04062326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling training in 1st grade with the digital application ECRIMO: The impact of tablet use and of gamification on children’s spelling performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22nd conference of the European Society for Cognitive Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Lille, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03811725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What proportion of decodable words in a text is most beneficial for early reading instruction?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Perthué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Dyslexia Association's International Conference 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Oxford, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03245270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spelling words at the end of first grade: Is it easier to spell after hearing the word than after seeing its picture?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynthia Boggio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Pobel-Burtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BCCCD20</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2020, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02900846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un Karaoké pour Entrainer la Prosodie en Lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EIAH 2019 - Environnements Informatiques pour l'Apprentissage Humain</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02141234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PR33 : ACQUISLONGIT - Mécanismes d'acquisitions de la lecture/écriture, pratiques enseignantes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Toczek</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire de clôture de l'ICÉ-AuRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04782884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orthographic learning of new words: from looking to memorizing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Diard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conference of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Tenerife, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03813446v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are lexical and sublexical orthographic knowledge two sides of the same coin?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twenty-sixth Annual Society for the Scientific Studies of Reading Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Predictors of orthographic knowledge in grade 3 : beyond decoding skills, what is the part of previous word-specific knowledge and of sensitivity to orthographic constraints ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Lima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Brighton, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation du fonctionnement différentiel des items pour les sous tests de l'Indice de Compréhension Verbal du WISC V dans le contexte marocain.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hayat Sabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Roulin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23èmes journées internationales de psychologie différentielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Luxembourg, Luxembourg</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic knowledge acquisition in adults: the simultaneous visual processing impact</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque APPREC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic acquisition: is handwriting better than spelling aloud?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Alloix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Workshop on Reading and Developmental Dyslexia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, San Sebastian, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th All-European Dyslexia Conference (EDA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Växjö, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The role of handwriting and of spelling aloud on orthographic acquisition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th Meetings of the European Society for Cognitive Psychology (ESCOP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’acquisition de l’orthographe lexicale par la copie : quel est le rôle de la composante grapho-motrice ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Abbès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de la SFP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lexical orthographic self-teaching during reading: effect of simultaneous versus sequential presentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19th annual meeting of the Society for the Scientific Study of Reading</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Montreal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle du traitement visuel dans l’acquisition des connaissances orthographiques lexicales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Chaves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Largy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L’apprentissage de la lecture : convergences, innovations et perspectives »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Gennevilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01917937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Échelle MultiDimensionnelle de Fluence EMDF</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Godde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gérard Bailly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03208139v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COREVA, outil d’entrainement progressif de l’empan visuo-attentionnel. Ortho-Editions, Isbergues.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Valdois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Peyrin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le voyage de Lili et Paco. Méthode de lecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Héritier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Thunin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Johann Chalamet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hatier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 978-2-401-09667-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (manuel)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04842409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traduction (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des éléments moteurs de l'implémentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D.L. Fixsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ward</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Vaillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Louison</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Metz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Traduction</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03738813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">e-FRAN-Transfert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Monteil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Ginestet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Séré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Bächtold</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Huguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Mission Monteil. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05354475v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport pour la Direction de l’Evaluation, de la Prospective et de la Performance du MENESR</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Hanner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ministère de l'Éducation nationale, de l'Enseignement supérieur et de la Recherche. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04886170v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport de la recherche LONGIT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bressoux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maryse Bianco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Bosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Cosnefroy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Dessus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Université Grenoble - Alpes. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01823583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId263"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="62ED1760"/>
+    <w:nsid w:val="AFFB56D6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -255,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9C2624D3"/>
+    <w:nsid w:val="A5D3C9EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -489,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-line-bosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9864-380X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084588136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lpnc.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02568543.2025.2468480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237579v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2023.2233000" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207607v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Line Bosse" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13354" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526766v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-05" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sabri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.11.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG87TBF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan de Almeida Sargiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Maluf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201528318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLC1R71K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0175" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854553v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Commandeur-Lac&#244;te" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Limbert" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854540v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174026v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235784v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon&#8208;camus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838760v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192870v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917656v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018603v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916861v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917677v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917891v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959991v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961236v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917895v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917902v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672698v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659756v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perthu&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917925v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alloix" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917909v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abb&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice H&#233;ritier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Thunin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chalamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/le-voyage-de-lili-et-paco-cp-methode-de-lecture-ed-2023-livre-de-leleve-9782401096677" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Fixsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-line-bosse" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9864-380X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/084588136" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lpnc.univ-grenoble-alpes.fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530328v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Frey" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Meary" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Murielle Loichot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Bosse" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-026-38243-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04681829v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Valdois" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Zaher" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Meyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Diard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Mandin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.576" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988169v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cynthia Boggio" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse Bianco" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/02568543.2025.2468480" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04671837v2" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando N&#250;&#241;ez-Regueiro" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Natacha Boissicat" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Gimbert" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pobel-Burtin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Caroline Croset" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10648-024-09923-9" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03919033v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teng Guo" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Vazeux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon-Camus" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;line Bosse" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mah&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rrq.487" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207607v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;Line Bosse" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/bjet.13354" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04237579v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-F&#233;lix" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Burnel" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00220671.2023.2233000" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03585934v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Bailly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Godde" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Piat-Marchand" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.specom.2022.01.008" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03526766v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48464/ef-104-05" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954071v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-021-10168-z" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298641v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayat Sabri" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Roulin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.221.0055" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811405v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298663v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Reilhac" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Ginestet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022219420961332" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02887461v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Brissaud" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Le Levier" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0023830920935558" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298660v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jalyssa Shadbolt" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rebecca Tucker" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. H&#233;l&#232;ne Deacon" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1467-9817.12341" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298649v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Hanner" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bressoux" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02954060v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy1.212.0019" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02185896v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11145-019-09968-1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03079694v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vazeux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadege Doignon-Camus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-020-79240-y" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03087742v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/20445911.2020.1823987" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03093817v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03298686v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Chaves" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ginestet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.erap.2019.100520" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02422140v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.visres.2019.10.011" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159774v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575227v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gerbier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.csl.2017.07.003" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820367v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13506285.2018.1472163" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836090v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Brun" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1045177ar" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419906v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bara" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Morin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Alamargot" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lindif.2015.11.020" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NG87TBF2-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01623137v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Zagar" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218323v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renan de Almeida Sargiani" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Maluf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1678-7153.201528318" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01419914v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/cdep.12133" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-QLC1R71K-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01218316v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Chaves" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Largy" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2012.01551.x" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945207v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2014.00056" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945204v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#232;phe Tainturier" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel J. Roberts" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brenda Rapp" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpsyg.2013.00862" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945205v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Kandel" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Prado" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0165025413509046" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00945209v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Totereau" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817744v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Combes" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/anpsy.122.0175" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825970v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825972v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817785v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1467-9817.2008.01387.x" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854553v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Commandeur-Lac&#244;te" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Limbert" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817777v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cognition.2006.05.009" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854547v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826009v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826015v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1025883815395" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826010v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/cpl.92" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826014v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ans" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Carbonnel" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Zorman" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05553323v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00817793v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Dompnier" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826018v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Pacton" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00174026v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00854540v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664520v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235730v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292753v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03292798v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Loiseau" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04235784v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04552112v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Doignon&#8208;camus" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Mahe" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03039160v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-03187547v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blavot" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141164v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181469v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2019-20" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01575223v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Escudero" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/SLaTE.2017-22" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01638355v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Gillet-Perret" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21437/WOCCI.2017-4" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916858v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838743v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01192870v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838760v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01018603v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01916861v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917677v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917682v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917656v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917891v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917892v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00959991v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00961236v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917902v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917895v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Guinet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917897v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04988088v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Favre-Felix" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Briglia" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04661802v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Charrier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659756v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Leclercq-Samson" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04672698v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04664492v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Charuau" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04328841v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04060955v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04062326v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03811725v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03245270v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Perthu&#233;" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02900846v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-02141234v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04782884v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Lima" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Toczek" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03813446v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04778125v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917723v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838787v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917739v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917925v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Alloix" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917909v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917913v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917930v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Abb&#232;s" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917928v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01917937v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03208139v2" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838772v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Peyrin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04842409v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice H&#233;ritier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Thunin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johann Chalamet" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-hatier.fr/livre/le-voyage-de-lili-et-paco-cp-methode-de-lecture-ed-2023-livre-de-leleve-9782401096677" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738813v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.L. Fixsen" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ward" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Vaillard" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Louison" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Metz" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05354475v2" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Monteil" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain S&#233;r&#233;" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel B&#228;chtold" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Huguet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04886170v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cosnefroy" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01823583v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Dessus" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>