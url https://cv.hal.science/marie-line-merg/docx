--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -316,377 +316,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+                <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Lestel</w:t>
+                <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emeric Courson</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Line Merg</w:t>
+                <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Tales</w:t>
+                <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Water</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 12 (5), pp.1352. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02989845v1</w:t>
+                <w:t xml:space="preserve">hal-03100932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling diadromous fish loss from historical data: Identification of anthropogenic drivers and testing of mitigation scenarios</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Historical Changes in the Ecological Connectivity of the Seine River for Fish: A Focus on Physical and Chemical Barriers Since the Mid-19th Century</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Le Pichon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Lestel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emeric Courson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yorick Reyjol</w:t>
+                <w:t xml:space="preserve">Evelyne Tales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (7), pp.e0236575. </w:t>
+              <w:t xml:space="preserve">Water</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (5), pp.1352. </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0236575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/w12051352⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03100932v1</w:t>
+                <w:t xml:space="preserve">hal-02989845v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A diagnosis-based approach to assess specific risks of river degradation in a multiple pressure context: Insights from fish communities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Dézerald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric P Mondy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Dembski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karl Kreutzenberger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yorick Reyjol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science of the Total Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 734, pp.139467. </w:t>
@@ -894,51 +894,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">250 ans d'évolution des migrateurs, et demain ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Belliard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1368,77 +1368,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La continuité écologique de la Seine : une nécessité pour ses poissons, un atout pour ses habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Le Pichon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Lestel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1542,164 +1542,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03666399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation de la continuité écologique des scénarios à co-construire</w:t>
+                <w:t xml:space="preserve">Un déclin majeur de la répartition des poissons migrateurs révélé par des données historiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Belliard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666393v1</w:t>
+                <w:t xml:space="preserve">hal-03666451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un déclin majeur de la répartition des poissons migrateurs révélé par des données historiques</w:t>
+                <w:t xml:space="preserve">Modélisation de la continuité écologique des scénarios à co-construire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Line Merg</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03666451v1</w:t>
+                <w:t xml:space="preserve">hal-03666393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical occurrences of diadromous fishes in French rivers between 1750 and 1980</w:t>
               </w:r>
@@ -2096,51 +2096,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666393v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666451v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540164v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lamour" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romaric Le Barh" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Merg" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grasso" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Quinton" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2024.108656" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666455v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Belliard" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100932v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier D&#233;zerald" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Kreutzenberger" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Dembski" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yorick Reyjol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0236575" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02989845v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Le Pichon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Lestel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeric Courson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Tales" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/w12051352" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03100935v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric P Mondy" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.139467" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04940931v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Rochard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666440v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666432v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666436v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666408v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02607519v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Piffady" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Lamouroux" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sauquet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Souchon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04876601v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Fisson" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Germaine" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666399v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666451v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666393v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666446v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Beslagic" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Demougin" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Gorges" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03666386v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Zahm" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>