--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -723,265 +723,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonality as a key but overlooked driver of biotic interactions in plants</w:t>
+                <w:t xml:space="preserve">Classification and mapping of saltmarsh vegetation combining multispectral images with field data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Samantha Yeo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Curti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2020.125510⟩</w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02440373v1</w:t>
+                <w:t xml:space="preserve">hal-02624884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of saltmarsh vegetation combining multispectral images with field data</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clonality as a key but overlooked driver of biotic interactions in plants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Curti</w:t>
+                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 236, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.125510. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106643⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2020.125510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02624884v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02440373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resilience of perennial grasses under two climate scenarios is correlated with carbohydrate metabolism in meristems</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1467,278 +1467,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01868799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inge van Halder</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Virgil Fievet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t>
+              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01603293v1</w:t>
+                <w:t xml:space="preserve">hal-01600198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Addressing species turnover and community changes in vegetation resurvey studies</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Trait-driven responses of grassland butterflies to habitat quality and matrix composition in mosaic agricultural landscapes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virgil Fievet</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 20 (2), pp.172-182. </w:t>
+              <w:t xml:space="preserve">Insect conservation and diversity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 10 (1), pp.64-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/avsc.12258⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/icad.12200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01600198v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01603293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated CO2 maintains grassland net carbon uptake under a future heat and drought extreme</w:t>
               </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (4), pp.759-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2128,542 +2128,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01688251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique d'une ancienne maïsiculture en zone alluviale : l'île de Raymond en bord de Garonne, Penne ar Bed.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">A. Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poncin</w:t>
+                <w:t xml:space="preserve">V. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Henriot</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Clos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in press</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01335599v1</w:t>
+                <w:t xml:space="preserve">hal-02600333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">Restauration écologique d'une ancienne maïsiculture en zone alluviale : l'île de Raymond en bord de Garonne, Penne ar Bed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clos</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Ducrot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">G. Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600333v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale spatial patterns in grassland communities depend on species clonal dispersal ability and interactions with neighbours</w:t>
+                <w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">J. Leps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12066⟩</w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00834921v1</w:t>
+                <w:t xml:space="preserve">hal-00818392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t>
+                <w:t xml:space="preserve">Fine-scale spatial patterns in grassland communities depend on species clonal dispersal ability and interactions with neighbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.626-636. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00818392v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00834921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How extreme summer weather may limit control of Festuca paniculata by mowing in subalpine grasslands</w:t>
               </w:r>
@@ -2796,77 +2796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns in defoliation and the expression of clonal traits in grazed meadows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (1), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2913,51 +2913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal Growth Strategies Along Flooding and Grazing Gradients in Atlantic Coastal Meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale parameter study of an individual-based model of clonal plant with volunteer computing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,64 +3188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do spatial patterns of clonal fragments and architectural responses to defoliation depend on the structural blue-print? An experimental test with two rhizomatous Cyperaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.1475-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of clonal architecture to experimental defoliation: a comparative study between ten grassland species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,77 +3450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequence of ramet defoliation on plant clonal propagation and biomass allocation: example of five rhizomatous grassland species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mohammad Esmaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bernard Bouzille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3550,494 +3550,494 @@
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00371087v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation régionale des connaissances sur les services rendus par la biodiversité au fonctionnement des socio-écosystèmes des paysages herbagers (prairies permanentes et bocages)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bretagnolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOBIOSE : le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, pp.208-243, 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03021814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité et paysages herbagers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alard Didier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Arranz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bretagnolle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Clause</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Vincent Bretagnolle. </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECOBIOSE : le rôle de la biodiversité dans les socio-écosystèmes de Nouvelle-Aquitaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNRS, 378 p., 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03428538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insect herbivory on urban trees: Complementary effects of tree neighbours and predation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alex Stemmelen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Paquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Kadiri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Jactel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276180v1</w:t>
-              </w:r>
-[...288 lines deleted...]
-                <w:t xml:space="preserve">hal-03428538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4107,51 +4107,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
@@ -4939,90 +4939,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of clonal traits in the response of clonal fragments to constrasted patterns of defoliation: A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium IAVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5092,51 +5092,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de l’impact de l’environnement urbain de Bordeaux Métropole sur la distribution, la diversité et la fitness des pollinisateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inge van Halder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5194,277 +5194,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02952813v1</w:t>
+                <w:t xml:space="preserve">hal-02953286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Guiraud</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
+              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02953286v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t>
               </w:r>
@@ -5614,51 +5614,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elsa Alfonsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Guiraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6069,168 +6069,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02784866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The INTENSE project: Intensify production, transform biomass to energy and novel goods and protect soils in Europe</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nadège Oustrière</w:t>
+                <w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01604413v1</w:t>
+                <w:t xml:space="preserve">hal-02737807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération d’une prairie permanente à un extrême climatique induit par l’enrichissement en CO2 de l’air.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6289,264 +6289,264 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01604777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+                <w:t xml:space="preserve">The INTENSE project: Intensify production, transform biomass to energy and novel goods and protect soils in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Oustrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02737807v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détermination d'unités écologiques et de trajectoires végétales en milieu perturbé et réhabilité : cas d'une ancienne maïsiculture en bord de Garonne.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Corcket</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Oloumane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">REVER 5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
@@ -6575,103 +6575,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Virginie Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Clos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pléiades Days</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t>
@@ -6864,51 +6864,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Sulmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6950,90 +6950,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Why modeling clonal Plants? The ecologist perspective – Brief synthesis of existing models.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Clement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7071,51 +7071,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping clonal architecture through GIS systems.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7192,64 +7192,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the importance of structural constraints in clonal response to defoliation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Clonal Plant Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7268,247 +7268,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00448225v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Response of clonal growth to defoliation. A key of plant success in grazed meadows?.</w:t>
+                <w:t xml:space="preserve">Impact de l'hétérogénéité de la défoliation sur les formes de croissance clonale en prairies pâturées.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">51th symposium of the International Association for Vegetation Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2008, Stellenbosch, South Africa</w:t>
+              <w:t xml:space="preserve">Colloque ECOVEG 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448221v1</w:t>
+                <w:t xml:space="preserve">hal-00448208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de l'hétérogénéité de la défoliation sur les formes de croissance clonale en prairies pâturées.</w:t>
+                <w:t xml:space="preserve">Response of clonal growth to defoliation. A key of plant success in grazed meadows?.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque ECOVEG 4</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
+              <w:t xml:space="preserve">51th symposium of the International Association for Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stellenbosch, South Africa</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00448208v1</w:t>
+                <w:t xml:space="preserve">hal-00448221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La clonalité : une stratégie de réponse à des stress ou perturbations hétérogènes? Premiers résultats et pistes de recherche.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7516,51 +7516,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2ème Symposium " Ecologie des Communautés végétales " ECOVEG2</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
@@ -7621,103 +7621,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de l’organisation des paysages agricoles sur la distribution et la dispersion des papillons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Archaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Villemey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Roche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hilaire Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annie Ouin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -8109,51 +8109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02440373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2020.125510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01983581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.11.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01339042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SWM7PJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335599v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henriot" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2013.784818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Merlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9082-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-985J8CHP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Smaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXCM7BHR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-010-9415-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THMT11W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad-Esmaeili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9546-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LM8RRSLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2007.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL5QHCSV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne S&#230;b&#248;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hasibeder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604413v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604777v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oloumane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasibeder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Renaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448221v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448208v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02440373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2020.125510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01983581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.11.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01339042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SWM7PJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2013.784818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Merlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9082-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-985J8CHP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Smaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXCM7BHR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-010-9415-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THMT11W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad-Esmaeili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9546-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LM8RRSLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2007.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL5QHCSV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne S&#230;b&#248;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hasibeder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oloumane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasibeder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Renaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>