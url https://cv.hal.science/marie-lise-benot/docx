--- v1 (2026-04-07)
+++ v2 (2026-05-06)
@@ -723,265 +723,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03155195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification and mapping of saltmarsh vegetation combining multispectral images with field data</w:t>
+                <w:t xml:space="preserve">Clonality as a key but overlooked driver of biotic interactions in plants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Yeo</w:t>
+                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Virginie Lafon</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106643⟩</w:t>
+              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 43, pp.125510. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ppees.2020.125510⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02624884v1</w:t>
+                <w:t xml:space="preserve">hal-02440373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clonality as a key but overlooked driver of biotic interactions in plants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Classification and mapping of saltmarsh vegetation combining multispectral images with field data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samantha Yeo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Kristel Bittebiere</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+                <w:t xml:space="preserve">Cécile Curti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives in Plant Ecology, Evolution and Systematics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 43, pp.125510. </w:t>
+              <w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 236, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ppees.2020.125510⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecss.2020.106643⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02440373v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02624884v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The resilience of perennial grasses under two climate scenarios is correlated with carbohydrate metabolism in meristems</w:t>
               </w:r>
@@ -1127,51 +1127,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annette Morvan-Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1910,51 +1910,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Jung</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Vegetation Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 27 (4), pp.759-770. </w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1994,745 +1994,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01339042v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Saccone</w:t>
+                <w:t xml:space="preserve">A. Dehouck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuelle Pautrat</w:t>
+                <w:t xml:space="preserve">V. Lafon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rachel Vicente</w:t>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
+                <w:t xml:space="preserve">G. Clos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ducrot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecosystems</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t>
+              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Pléiades days, 208 (n° special), pp.51-56. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.52638/rfpt.2014.153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01688251v1</w:t>
+                <w:t xml:space="preserve">hal-02600333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Dehouck</w:t>
+                <w:t xml:space="preserve">Restauration écologique d'une ancienne maïsiculture en zone alluviale : l'île de Raymond en bord de Garonne, Penne ar Bed.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Lafon</w:t>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+                <w:t xml:space="preserve">G. Poncin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Clos</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Henriot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Photogrammétrie et de Télédétection</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">in press</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02600333v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01335599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Restauration écologique d'une ancienne maïsiculture en zone alluviale : l'île de Raymond en bord de Garonne, Penne ar Bed.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stronger Short-Term Effects of Mowing Than Extreme Summer Weather on a Subalpine Grassland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Saccone</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Pautrat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armin Bischoff</w:t>
+                <w:t xml:space="preserve">Rachel Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Poncin</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Marie-Pascale Colace</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in press</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ecosystems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 17 (3), pp.458-472. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10021-013-9734-4⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01335599v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01688251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t>
+                <w:t xml:space="preserve">Fine-scale spatial patterns in grassland communities depend on species clonal dispersal ability and interactions with neighbours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Ernoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany / Botanique</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t>
+              <w:t xml:space="preserve">Journal of Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 101 (3), pp.626-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2745.12066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00818392v1</w:t>
+                <w:t xml:space="preserve">hal-00834921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-scale spatial patterns in grassland communities depend on species clonal dispersal ability and interactions with neighbours</w:t>
+                <w:t xml:space="preserve">Are clonal traits and their response to defoliation good predictors of grazing resistance?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Leps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Ernoult</w:t>
+                <w:t xml:space="preserve">Laurent Penet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Clement</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cendrine Mony</w:t>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ecology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 101 (3), pp.626-636. </w:t>
+              <w:t xml:space="preserve">Botany / Botanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 91 (2), pp.62-68. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/1365-2745.12066⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1139/cjb-2012-0100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00834921v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00818392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How extreme summer weather may limit control of Festuca paniculata by mowing in subalpine grasslands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Saccone</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rachel Vicente</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Pautrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Morvan Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2796,77 +2796,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns in defoliation and the expression of clonal traits in grazed meadows.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Rossignol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Journal of Botany</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 89 (1), pp.43-54. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2913,51 +2913,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clonal Growth Strategies Along Flooding and Grazing Gradients in Atlantic Coastal Meadows</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Merlin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3046,51 +3046,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large scale parameter study of an individual-based model of clonal plant with volunteer computing.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3188,64 +3188,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do spatial patterns of clonal fragments and architectural responses to defoliation depend on the structural blue-print? An experimental test with two rhizomatous Cyperaceae</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Evolutionary Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 24, pp.1475-1487. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3304,51 +3304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Responses of clonal architecture to experimental defoliation: a comparative study between ten grassland species</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Puijalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3450,77 +3450,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consequence of ramet defoliation on plant clonal propagation and biomass allocation: example of five rhizomatous grassland species.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Majid Mohammad Esmaeili</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jan-Bernard Bouzille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4015,77 +4015,2619 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03276180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (21)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Intégration de la modélisation des réseaux écologiques dans un dispositif participatif impliquant les acteurs du territoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Quatorzièmes rencontres de Théo Quant "Nouvelles approches en géographie théorique et quantitative"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2019, Besançon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952813v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2019, Lausanne, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953286v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluation de l’impact de l’environnement urbain de Bordeaux Métropole sur la distribution, la diversité et la fitness des pollinisateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Barraquand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alix Sauve</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Premières journées du GDR Pollinéco</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953303v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Biodiversité et services écologiques dans les paysages de dunes littorales : compromis, synergies et critères pour la planification spatiale de la conservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Cimon-Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02953336v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construction des savoirs pour une approche multidisciplinaire de la biodiversité urbaine. Application à l’échelle de Bordeaux Métropole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elsa Alfonsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Guiraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque Regards croisés entre sciences écologiques et sciences humaines et sociales dans le domaine de la conservation et de la restauration écologique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inra; Université de Bordeaux; Cnrs; Irstea; Ifremer; Bordeaux Sciences Agro, Nov 2018, Bordeaux, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02952094v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résistance et récupération de prairies de moyenne montagne au changement climatique incluant des évènements extrêmes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séances hebdomadaires de l’Académie d’Agriculture de France : Les Ecotrons : une nouvelle approche expérimentales du fonctio nnement des écosystèmes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02785038v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modélisation d'accompagnement pour la préservation des continuités écologiques à l'échelle d'une agglomération urbaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yohan Sahraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Carassou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles de Godoy Leski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Salles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barneix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02790583v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Resistance and recovery of upland grasslands to climate change with extreme events.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgio Alessio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Functional Ecology Conference - JEF AnaEE France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, La Grande Motte, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02784866v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The INTENSE project: Intensify production, transform biomass to energy and novel goods and protect soils in Europe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadège Oustrière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on the Biogeochemistry of Trace Elements ICOBTE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Zürich, Switzerland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604413v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Effets de la qualité de l'habitat et les caractéristiques du paysage sur la composition taxonomique et fonctionnelle des communautés de papillons</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inge van Halder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Thierry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Villemey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annie Ouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Archaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 72 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02737807v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Récupération d’une prairie permanente à un extrême climatique induit par l’enrichissement en CO2 de l’air.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Zwicke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Roy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Réseau prairies – Symposium 2017</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Montpellier, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01604777v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Détermination d'unités écologiques et de trajectoires végétales en milieu perturbé et réhabilité : cas d'une ancienne maïsiculture en bord de Garonne.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Corcket</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Poncin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Oloumane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armin Bischoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">REVER 5 Cinquièmes Journées Ateliers du Réseau d'Échanges et de Valorisation en Écologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2014, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01326974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cartographie des habitats naturels des estrans et zones humides littorales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Dehouck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie Lafon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Baghdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Clos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pléiades Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2014, Toulouse, France. pp.51-56</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01445030v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impacts of summer extreme events on soil respiration in grassland in a context of future climate change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Augusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Landais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Hasibeder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Bahn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">4th International Congress of the European Soil Science Societies Eurosoil 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Bari, Italie</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02805773v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Why modeling clonal Plants? The ecologist perspective – Brief synthesis of existing models.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Clement</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Garbey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MODECOL “Modeling clonal plant growth: from ecological concepts to mathematics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558460v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le pâturage favorise la mise en place de réserves dans la base des tiges de graminées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Morvan Bertrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Sulmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECOVEG 6 (Ecologie des Communautés Végétales)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01098260v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mapping clonal architecture through GIS systems.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne‐kristel Bittebière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nolwenn Renaud</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Workshop MODECOL “Modeling clonal plant growth: from ecological concepts to mathematics”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00558467v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">On the importance of structural constraints in clonal response to defoliation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">9th Clonal Plant Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2009, Leuven, Belgium</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448225v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Response of clonal growth to defoliation. A key of plant success in grazed meadows?.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">51th symposium of the International Association for Vegetation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2008, Stellenbosch, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448221v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact de l'hétérogénéité de la défoliation sur les formes de croissance clonale en prairies pâturées.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque ECOVEG 4</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2008, Rennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00448208v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La clonalité : une stratégie de réponse à des stress ou perturbations hétérogènes? Premiers résultats et pistes de recherche.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cendrine Mony</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Benot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Puijalon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Bonis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">2ème Symposium " Ecologie des Communautés végétales " ECOVEG2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Avignon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00096010v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Preserving landscape connectivity facing urbanization in the estuarine metropolitan area of Bordeaux: A participatory modelling approach for improving relations between scientists and stakeholders</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4144,3466 +6686,924 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conference (CHEERS)« Global changes in estuarine and coastal systems: innovative approaches and assessment tools »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Bordeaux, France. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953499v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appréhender la biodiversité et le fonctionnement des écosystèmes face à l'urbanisation. Un exemple socio-écologique sur le territoire de Bordeaux métropole : le projet Biodivercité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Alard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres d'Ecologie des Paysages 2017</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Toulouse, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02791180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une approche multidisciplinaire de la préservation de la biodiversité en milieu urbain et périurbain à Bordeaux Métropole. Données et évaluation de la biodiversité, Quels enjeux, quels défis ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yohan Sahraoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Carassou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Chéry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque « Quand l’écologie entre en ville »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2017, Paris, France. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02953492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frederic Revers</w:t>
+                <w:t xml:space="preserve">Intensifier la production, transformer la biomasse en énergie et nouveaux produits, en protégeant les sols: le projet européen INTENSE</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Mench</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Castagneyrol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Sæbø</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
+              <w:t xml:space="preserve">REVER 7: Journées atelier 2016 du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. 1 p., 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01606417v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02801009v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intensifier la production, transformer la biomasse en énergie et nouveaux produits, en protégeant les sols: le projet européen INTENSE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Mench</w:t>
+                <w:t xml:space="preserve">Biodiversity indicators based on several taxons help identify the range of pressures on coastal dunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frederic Revers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Alard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rosebery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Barneix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">REVER 7: Journées atelier 2016 du Réseau d'Echanges et de Valorisation en Ecologie de la Restauration</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, Bordeaux, France. 1 p., 2016</w:t>
+              <w:t xml:space="preserve">Sfécologie-2016, International Conference of Ecological Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Marseille, France. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02801009v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01606417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elevated CO2 enhances short-term recovery after extreme drought and heat in a temperate grassland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Picon-Cochard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Roy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Piel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Climate Change and Food Security Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2014, Madrid, Spain. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02795730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of summer extreme events on grassland soil CO2 efflux in a context of future climate change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Augusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D Landais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R Hasibeder</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Bahn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">OpenScienceConference on Climate Extremes and Biogeochemical Cycles in the Terrestrial Biosphere: Impacts and Feedbacks Across Scales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Seefeld, Austria. 1 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02806429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of clonal traits in the response of clonal fragments to constrasted patterns of defoliation: A modeling approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Benot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cendrine Mony</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Garbey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Malek Smaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Bonis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">54th Symposium IAVS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01090528v1</w:t>
-              </w:r>
-[...2540 lines deleted...]
-                <w:t xml:space="preserve">hal-00096010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -8109,51 +8109,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02440373v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2020.125510" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01983581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.11.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01339042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SWM7PJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335599v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henriot" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834921v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12066" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2013.784818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Merlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9082-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-985J8CHP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Smaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXCM7BHR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-010-9415-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THMT11W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad-Esmaeili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9546-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LM8RRSLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2007.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL5QHCSV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801009v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne S&#230;b&#248;" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795730v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806429v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landais" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hasibeder" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahn" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090528v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785038v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604777v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604413v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326974v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oloumane" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805773v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasibeder" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098260v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558460v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558467v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Renaud" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448225v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448208v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448221v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mercier" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04642204v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Garrouj" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Alard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Dudit" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Benot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rec.14092" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03987618v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Douce" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Saiz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie&#8208;lise Benot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Mermillod-Blondin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Simon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/fwb.14047" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04146789v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Alfonsi" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.13186" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03119373v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Castagneyrol" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jim&#233;nez Juan Jos&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Rey Benayas" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2021.107362" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03155195v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Sahraoui" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles de Godoy Leski" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Revers" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Salles" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.landurbplan.2021.104039" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-lyon1.hal.science/hal-02440373v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Kristel Bittebiere" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cendrine Mony" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ppees.2020.125510" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624884v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Yeo" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Lafon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Curti" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Dehouck" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2020.106643" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02550869v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Volaire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Morvan-Bertrand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Prud&#8217;homme" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Augusti" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jxb/erz424" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01983581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Huet" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Sulmon" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2018.11.005" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618561v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ece3.5798" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01868799v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rosebery" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01600198v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virgil Fievet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/avsc.12258" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01603293v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inge van Halder" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Thierry" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Villemey" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Ouin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Archaux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/icad.12200" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02127043v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Roy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picon-Cochard" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Thiery" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.1524527113" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sde.hal.science/hal-01339042v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;kristel Bittebi&#232;re" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Jung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jvs.12392" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3SWM7PJB-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02600333v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dehouck" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Lafon" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Baghdadi" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Clos" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Ducrot" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.52638/rfpt.2014.153" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01335599v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armin Bischoff" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Poncin" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Henriot" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01688251v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Saccone" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Pautrat" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachel Vicente" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pascale Colace" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10021-013-9734-4" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834921v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Ernoult" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2745.12066" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00818392v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Leps" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Penet" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Bonis" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/cjb-2012-0100" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647652v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morvan Bertrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17550874.2013.784818" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00590672v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Rossignol" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/B10-082" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00625499v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Merlin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Marion" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bernard Bouzille" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12224-010-9082-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-985J8CHP-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00592147v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Garbey" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Smaoui" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolmodel.2010.10.014" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BXCM7BHR-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00629718v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10682-010-9415-0" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-1THMT11W-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00367991v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Puijalon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad-Esmaeili" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques J.M. van Alphen" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11258-008-9546-3" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-LM8RRSLH-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00371087v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majid Mohammad Esmaeili" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.flora.2007.11.008" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PL5QHCSV-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021814v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Arranz" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bretagnolle" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Clause" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03428538v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alard Didier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03276180v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Stemmelen" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Paquette" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Kadiri" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jactel" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952813v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Carassou" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953286v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Guiraud" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953303v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic Barraquand" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alix Sauve" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953336v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Cimon-Morin" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02952094v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02785038v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Zwicke" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Alessio" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790583v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Barneix" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02784866v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604413v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Mench" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Oustri&#232;re" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737807v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604777v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01326974v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Oloumane" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445030v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clos" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805773v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Landais" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Hasibeder" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Bahn" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558460v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01098260v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Huet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00558467v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nolwenn Renaud" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448225v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448221v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00448208v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096010v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Mercier" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953499v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02791180v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ch&#233;ry" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02953492v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Lepage" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ch&#233;ry" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801009v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne S&#230;b&#248;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01606417v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02795730v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Piel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806429v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Landais" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Hasibeder" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Bahn" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01090528v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Roche" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hilaire Martin" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00473549v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096648v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>