--- v0 (2026-04-02)
+++ v1 (2026-05-02)
@@ -1858,593 +1858,593 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of P wave velocity and density, application to La Soufrière of Guadeloupe hydrothermal system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coutant</w:t>
+                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bouin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977646v1</w:t>
+                <w:t xml:space="preserve">hal-02429771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+                <w:t xml:space="preserve">Joint inversion of P wave velocity and density, application to La Soufrière of Guadeloupe hydrothermal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+                <w:t xml:space="preserve">Marie-Paule Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00697627v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
+                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429771v1</w:t>
+                <w:t xml:space="preserve">hal-00697627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties of volcanic rocks from Montagne Pelée (Martinique, Lesser Antilles) and their relations to transport properties (solicited paper)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Zamora</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977650v1</w:t>
+                <w:t xml:space="preserve">hal-01977649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic properties of volcanic rocks from Montagne Pelée (Martinique, Lesser Antilles) and their relations to transport properties (solicited paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977649v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present volcanic gas emission at Soufrière volcano, Guadeloupe : New insights from FTIR data (solicited paper),</w:t>
               </w:r>
@@ -2771,51 +2771,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory study on the mechanical properties of volcanic rocks and their relations to transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2000 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,51 +2961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and hydraulic properties of pyroclastic rocks and their relations to microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3148,102 +3148,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t>
+              <w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03022421v1</w:t>
+                <w:t xml:space="preserve">hal-04751705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t>
+                <w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t>
@@ -3278,102 +3278,93 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (5), pp.104285. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2020, 8 (5)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04751705v1</w:t>
+                <w:t xml:space="preserve">hal-04740689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media.</w:t>
+                <w:t xml:space="preserve">The valorization of raw and chemically-modified silica residues from Bouillante geothermal power plant (Guadeloupe, FWI) for the removal of methylene blue and lead from aqueous media</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Chaker Ncibi</w:t>
@@ -3408,69 +3399,78 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 8 (5)</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2020, 8 (104285), pp.11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2020.104285⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04740689v1</w:t>
+                <w:t xml:space="preserve">hal-03022421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Experimental study on the kinetics of silica polymerization during cooling of the Bouillante geothermal fluid (Guadeloupe, French West Indies)</w:t>
               </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4372,51 +4372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of volcanic rocks and their relations to transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Exploration of the Campi Flegrei (southern Italy) caldera interiors: Data, Methods and Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4610,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amor&#232;se" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Helen Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hammouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore de Lorenzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Iannaconne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby Koaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molinie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2252-5211.1000236" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5NPRCTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amor&#232;se" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Helen Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hammouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore de Lorenzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Iannaconne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby Koaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molinie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2252-5211.1000236" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5NPRCTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>