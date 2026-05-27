--- v1 (2026-05-02)
+++ v2 (2026-05-27)
@@ -1405,247 +1405,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04483693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Particle size distribution and PM10 of volcanic ashes in Guadeloupe during the major eruption of Soufrière Hills in February 2010</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">New insights on the structure of La Soufriere dome from joint inversion of P-wave velocity and density</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jack Molinié</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Beauducel</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977640v1</w:t>
+                <w:t xml:space="preserve">hal-01977643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New insights on the structure of La Soufriere dome from joint inversion of P-wave velocity and density</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Particle size distribution and PM10 of volcanic ashes in Guadeloupe during the major eruption of Soufrière Hills in February 2010</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jack Molinié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Komorowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Coutant</w:t>
+                <w:t xml:space="preserve">Lovely Euphrasie-Clotilde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Beauducel</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Francenor Brute</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977643v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Earthquake precise locations catalog for the Lesser Antilles subduction zone (1972-2013),</w:t>
               </w:r>
@@ -1657,51 +1657,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérick Massin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Amorese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mendy Bengoubou-Valerius</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1858,662 +1858,662 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
+                <w:t xml:space="preserve">Joint inversion of P wave velocity and density, application to La Soufrière of Guadeloupe hydrothermal system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Coutant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Brach</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+                <w:t xml:space="preserve">Florence Nicollin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Paule Bouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02429771v1</w:t>
+                <w:t xml:space="preserve">hal-01977646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint inversion of P wave velocity and density, application to La Soufrière of Guadeloupe hydrothermal system</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Coutant</w:t>
+                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie-Paule Bouin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AGU 2012 Fall Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, San Francisco, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977646v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, FrenchWest Indies)</w:t>
+                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Dixit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2012</w:t>
+              <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697627v1</w:t>
+                <w:t xml:space="preserve">hal-02429771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Seismic properties of volcanic rocks from Montagne Pelée (Martinique, Lesser Antilles) and their relations to transport properties (solicited paper)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sarra Gaspard</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977649v1</w:t>
+                <w:t xml:space="preserve">hal-01977650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic properties of volcanic rocks from Montagne Pelée (Martinique, Lesser Antilles) and their relations to transport properties (solicited paper)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of the silica precipitation kinetics from geothermal fluids under the exploitation conditions of the Bouillante power station (Guadeloupe, French West Indies)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Dixit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sanjuan Sanjuan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maria Zamora</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Gaspard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union, General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977650v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Present volcanic gas emission at Soufrière volcano, Guadeloupe : New insights from FTIR data (solicited paper),</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Helen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Hammouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2549,273 +2549,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01977652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A detailed analysis of P and S pulse widths from selected microearthquakes of Mt. Vesuvius volcano (Southern Italy)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of fault plane orientations of lowmagnitude earthquakes by P and S pulse width data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore de Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Zollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Gianni Iannaconne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society XXVI General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01977659v1</w:t>
+                <w:t xml:space="preserve">hal-01977657v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of fault plane orientations of lowmagnitude earthquakes by P and S pulse width data</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A detailed analysis of P and S pulse widths from selected microearthquakes of Mt. Vesuvius volcano (Southern Italy)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Aldo Zollo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Salvatore de Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gianni Iannaconne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geophysical Society XXVI General assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2001, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01977657v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01977659v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A laboratory study on the mechanical properties of volcanic rocks and their relations to transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union 2000 Fall Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2000, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2866,51 +2866,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2961,51 +2961,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electrical and hydraulic properties of pyroclastic rocks and their relations to microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Géraud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3741,77 +3741,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remote and in situ plume measurements of acid gas release from La Soufrière volcano, Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jack Molinié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rose-Helen Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Beauducel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilbert Hammouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3913,51 +3913,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4021,51 +4021,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and chemistry of the earth. Part A: Solid earth and geodesy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 25 (4), pp.329-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4116,51 +4116,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Jouniaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Pozzi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4372,51 +4372,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechanical properties of volcanic rocks and their relations to transport properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Zamora</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Exploration of the Campi Flegrei (southern Italy) caldera interiors: Data, Methods and Results</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4610,51 +4610,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977643v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amor&#232;se" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977646v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977650v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Helen Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hammouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977659v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore de Lorenzo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Iannaconne" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977657v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby Koaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molinie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2252-5211.1000236" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5NPRCTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740698v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Millot" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Bernard" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dixit" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751619v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977696v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977690v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Broto" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977689v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Bourgeois" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Tonellot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bruneau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lebras" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977684v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977682v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977679v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751679v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740687v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02424737v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sanjuan Sanjuan" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Gaspard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Roussas" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740688v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-04483693v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel H. Garcia" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves G&#233;raud" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Lardeaux" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice A Led&#233;sert" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark S. Noble" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977643v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Coutant" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beauducel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977640v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molini&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Komorowski" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lovely Euphrasie-Clotilde" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francenor Brute" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977641v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rick Massin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amorese" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mendy Bengoubou-Valerius" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977644v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Amor&#232;se" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977646v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Nicollin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Bouin" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-00697627v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brach" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-02429771v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977650v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Zamora" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977649v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977652v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Helen Petit" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilbert Hammouya" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977657v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore de Lorenzo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Zollo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977659v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianni Iannaconne" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977662v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977666v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Jouniaux" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Pozzi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977611v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04751705v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Chaker Ncibi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2020.104285" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740689v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-03022421v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brgm.hal.science/hal-01403092v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Andr&#233;" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.chemgeo.2016.08.031" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QXJF3BLZ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Plocoste" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Jacoby Koaly" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jack Molinie" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4172/2252-5211.1000236" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740694v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2005.08.001" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R5NPRCTZ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977544v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-04740695v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jouniaux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977548v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/1999JB900435" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977506v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Clochard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-antilles.hal.science/hal-01977563v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>