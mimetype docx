--- v0 (2026-03-15)
+++ v1 (2026-04-30)
@@ -66,763 +66,967 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étiquette de vin, un objet sémiotique et communicationnel complexe au cœur des échanges marchands</w:t>
+                <w:t xml:space="preserve">La fabrique de repères dans l'alimentation : entre objectivation stratégique de l’organisation de la valeur et euphémisation marchande. Le cas du Franco-Score d’Intermarché</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celia Banos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+                <w:t xml:space="preserve">Marie-Lise Buisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"À la table des savoirs : Regards croisés sur l’alimentation". Colloque international de lancement de l’Initiative Alimentation.</w:t>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 37, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communiquer.10765⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05411518v1</w:t>
-[...301 lines deleted...]
-                <w:t xml:space="preserve">hal-03963969v1</w:t>
+                <w:t xml:space="preserve">hal-04278711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">journée d’étude doctorale « Penser le vivant en SIC »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Priscille-Laëta Atteleyn</w:t>
+                <w:t xml:space="preserve">L’étiquette de vin, un objet sémiotique et communicationnel complexe au cœur des échanges marchands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Banos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Marti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-lise Buisson</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">journée d’étude doctorale « Penser le vivant en SIC »</w:t>
-[...14 lines deleted...]
-            <w:pPr/>
+              <w:t xml:space="preserve">"À la table des savoirs : Regards croisés sur l’alimentation". Colloque international de lancement de l’Initiative Alimentation.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Nov 2025, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05411518v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du marché aux médiations marchandes, une proposition de dialogue entre la sociologie économique et les Sciences de l’Information et de la Communication</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celia Banos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du GRIPIC, axe médiations marchandes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sorbonne Université, Jun 2025, Neuilly-sur-Seine, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05121421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Interroger l’instrumentation dans la consommation au regard de la fabrique du consommateur : des dispositifs de jugement pour l’empowerment du consommateur ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Doctorales 2022 de la Société Française des Sciences de l'Information et de la Communication (SFSIC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFSIC; Laboratoire CIMEOS, Jun 2022, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">hal-04830972v1</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">‘Propaganda’ as a Stigma: Case Study of ‘LGBT lobby’ in the French Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Grison</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lisbon Winter School for the Study of Communication</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Faculty of Human Sciences (Universidade Católica Portuguesa); Center for Media@Risk – Annenberg School for Communication (University of Pennsylvania), the School of Journalism and Communication (Chinese University of Hong Kong), the Annenberg School for Communication and Journalism (University of Southern California); Faculty of Social Sciences (University of Helsinki), Jan 2023, Lisbonne, Portugal</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963952v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire ce qui est sain ou pas : une exploration sémiodiscursive de la construction de la légitimité d’un acteur socionumérique de l’évaluation alimentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">89ème Congrès de l'Acfas – Section 400 (Sciences sociales), Colloque 418 - La construction de la légitimité dans un contexte de méfiance généralisée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Acfas (ex Association francophone pour le savoir); Université de Montréal, HEC Montréal, Polytechnique Montréal, May 2022, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03963969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+        <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Journée d’étude doctorale « Penser le vivant en SIC »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscille-Laëta Atteleyn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachim Fischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Gaillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Gruyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude doctorale « Penser le vivant en SIC »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Paris, France. 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04830972v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Scènes alimentaires et médiations marchandes, approches communicationnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Marti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-lise Buisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simona de Iulio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Collet Parizot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ouvrage de présentation du réseau de recherche AGAP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768177v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Mémoire d'étudiant (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le score, dispositif de remédiation de la relation marchande : le cas du Franco-Score d’Intermarché</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Buisson</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Sciences de l'information et de la communication. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Mémoire d'étudiant</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">dumas-03257780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId24"/>
+      <w:footerReference w:type="default" r:id="rId28"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -969,51 +1173,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411518v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Banos" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963876v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963952v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963969v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830972v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille-La&#235;ta Atteleyn" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278711v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Buisson" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communiquer.10765" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05411518v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celia Banos" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Marti" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-lise Buisson" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121421v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963876v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963952v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Grison" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03963969v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04830972v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscille-La&#235;ta Atteleyn" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joachim Fischer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Gaillard" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Gruyer" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768177v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona de Iulio" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Collet Parizot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dumas.ccsd.cnrs.fr/dumas-03257780v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>