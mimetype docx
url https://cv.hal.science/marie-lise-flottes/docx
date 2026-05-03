--- v0 (2026-03-22)
+++ v1 (2026-05-03)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Lise Flottes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-lise-flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7231-3976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142992321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing layout effects for analog logic locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad J. Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Protection of Digital FIR Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3253641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resistive defects on a foundry 8T SRAM-based IMC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115029. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKG-Lock+: A Provably Secure Logic Locking SchemeCreating Significant Output Corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.3906. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11233906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03884259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream vs Block ciphers for scan encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2019.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking: A Survey of Proposed Methods and Evaluation Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (3), pp.273-291. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-019-05800-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02128826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Security Threats and Countermeasures in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2899064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Scan Attacks on Secure Circuits Through Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.538-550. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2018.2818722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against Hardware Trojans with Logic Testing: Proposed Solutions and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2017.2766170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01688166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.128-134. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontside Versus Backside Laser Injection: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Secure and Trustworthy Computing, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2845999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thwarting Scan-Based Attacks on Secure-ICs with On-Chip Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.947-951. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2257903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test versus Security: Past and Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.50-62. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2014.2304492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Ionizing-Induced Transient Fault Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5-6), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effectiveness of Hardware Trojan Horse Detection via Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trustworthy Manufacturing and Utilization of Secure Devices, 22 (5-6), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9), pp.1320-1324. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01100723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Scan Attack on Advanced DFT Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.58. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure JTAG Implementation Using Schnorr Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Seys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00837904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.331-340. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1781-1786. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan attacks on side-channel and fault attack resistant public-key implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.207-219. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-012-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Parallel Implementations of the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4-5), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Techniques for Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Network for Microelectronic Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Biasizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Balado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.1245-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Scan Control in Crypto Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (5), pp.457-464. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5000-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified DFT Approach for BIST and External Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Petitqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021943912494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Datapath Testability by Modifying Controller Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Volpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065514021000012101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Trading Test Time, Area and Fault Coverage in Datapath BIST Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3/4), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012227715327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BISTing Datapaths under Heterogeneous Test Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (1/2), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008309625123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Testability of Non-Scan Designs during Behavioral Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008243700142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04628663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémy Moroukian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04564164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel March Test Algorithm for Testing 8T SRAM-based IMC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2024 - 27th Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Valence, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-cell Resistive-Open Defect Analysis on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venise, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynthesis-based Attacks Against Logic Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2023 - 24th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Fransisco, CA, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED57927.2023.10129403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04053224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Read Port Short Defects in an 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new key-gate insertion strategy for logic locking with high output corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAC, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04048983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Layout-based Effects for Locking Analog ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES 2022 - 6th Workshop on Attacks and Solutions in Hardware Security @CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, CA, United States. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3560834.3563826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04080258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight, Plug-and-Play and Autonomous JTAG Authentication IP for Secure Device Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03739783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells for In-Memory Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells Used for In-Memory Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level Intellectual Property Obfuscation via Decoy Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03359476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Preventing SAT Attack with Decoy Key-Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tampa, United States. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03359458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plug and Play Digital ABIST Controller for Analog Sensors in Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03305266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking a Design-for-Trust IC Design Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FETCH 2020 - École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03125660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Scan Controller for Protecting Logic Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02995199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Cipher Based Encryption in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2019 - 8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Quevremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption-Based Secure JTAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2019 - 22nd International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2019.8724654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stream cipher-based scan chains encryption really prevent scan attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.85-88, </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTIS: Journée des Doctorants de l’école doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentations on scan chain encryption with PRESENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking the Control Flow error detection mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption for the test, diagnosis and debug of secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Outliers to Detect Stealthy Hardware Trojan Triggering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication-based Concurrent Detection of Hardware Trojans in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trust through Layout Filling: a Hardware Trojan Prevention Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.254-259, </w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01346529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01141619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DFT Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session-less based thermal-aware 3D-SIC test scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01922990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure of merits of 28nm Si technologies for implementing laser attack resistant security dedicated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.362-367, </w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fault laser injection: a comparison between 28nm bulk and FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segment Enhanced Scan-chains for Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Secure DfT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01025275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout-Aware Laser Fault Injection Simulation and Modeling: from physical level to gate level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Bulk Built-In Current Sensors to Detect Single Event Effects and Laser-Induced Fault Injection Attempts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN–TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser attacks on integrated circuits: from CMOS to FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Laser Effects on ICs, from Physical Level to Gate Level: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Self-Test for Manufacturing TSV Defects before bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized Cell Detector for Laser-Induced-Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D to 3D Test Pattern Retargeting Using IEEE P1687 Based 3D DFT Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.386-391, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hardware Trojans triggering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D IC BIST for pre-bond test of TSVs using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.001-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JTAG based 3D DfT architecture using automatic die detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2013 - 9th Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villach, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2013.6603184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05007359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Design For Test Architectures Based on IEEE P1687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits (3D-TEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST: Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austin, TX, United States. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2013.6581565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart test controller for scan chains in secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Greece. pp.228-229, </w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST Method for TSVs Pre-Bond Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT'13: 8th IEEE International Design &amp; Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMICRO DSD/SEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France. pp.B3c-2 #68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSVs Pre-Bond Testing: a test scheme for capturing BIST responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single built-in sensor to check pull-up and pull-down CMOS networks against transient faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.157-163, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00968621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits intégrés en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012 - 13e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Comparison for Testing Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00795205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scan Attack on RSA in Presence of Industrial Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00719986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Advanced DfT Structures Sufficient for Preventing Scan-Attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'12: 30th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Maui, Hawai, United States. pp.246-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00694536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating Bulk Built-in Current Sensors for Detecting Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scan-based Attack on Elliptic Curve Cryptosystems in presence of Industrial Design-for-Testability Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI &amp; Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. http://www.dfts.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.302-308, </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2011.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Traces Realignment to Improve Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Security Threats Against Chips Containing Scan Chain Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST'11: IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, CA, United States. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Attacks and Countermeasures in Presence of Scan Response Compactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New side-channel attack against scan chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CryptArchi Workshop (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00648575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms re-Alignment to Improve DPA Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Resistance to Differential Power Analysis: Execution Time Optimizations for Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: Fifth IEEE International Symposium on Electronic Design, Test and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ho Chi Minh City, Vietnam. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'10: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00480710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Design For Testability & Digital Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Reduction of Differential Power Analysis Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'09: 10th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Armaçao dos Buzios, Brazil, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2009.4813819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Test of NoC-Based SoCs with Help of Compression Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: IEEE Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00271574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00285868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'08: Sophia-Antipolis Forum on MicroElectronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Self-Test of Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDSN'08: 2nd Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anchorage, Canada, United States. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck-at-Faults Test using Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'08: Workshop on Low Power Design Impact on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AES-based BIST: Self-test, Test Pattern Generation and Signature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (DELTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong-Kong, China. pp.314-321, </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00258769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-test d'un coeur de chiffrement AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'08 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Stuck-at-Faults with Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Mexico. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.527-532, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Substitution Boxes in Integrated Cryptographic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS'08: Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00260205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Data Compression and TAM Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2007 - IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.178-183, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSISOC.2007.4402494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An On-Line Fault Detection Scheme for SBoxes in Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2007 - 13th IEEE International On-Line Testing and Robust System Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Heraklion, Crete, Greece. pp.57-62, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de ressources cryptographiques pour le test des circuits sécurisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Self-Test of AES Hardware Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN'07: Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parity Bit Scheme for SBOX in AES Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Cracovie, Poland. pp.267-271, </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2007.4295295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AES vs LFSR Based Test Pattern Generation: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00138831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de Données de Test : Réduction du Nombre de Broches et Gain en Temps de Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Pattern Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure Scan Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1177-1178, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2006.244019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00132516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Scan Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing System-in-Package Wirelessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Buenos Aires, Argentina. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting ATE Channels with Scan Chains: A Comparison Between a Test Data Compression Technique and Serial Loading of Scan Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'06: Third IEEE International Workshop on Electronics DesignTest &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kuala Lumpur (Malaysia), pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Scan Techniques: a Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Como, Italy. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00094916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Control for Secure Scan Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation sampling technique for the generation of structural test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUTECH'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Design and Secure Chips : Can They Work Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'05: Sophia-Antipolis Forum on MicroElectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation Sampling Technique for the Generation of Structural Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2005 - 8th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1022-1023, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Secure Device: High Coverage with Very Low Observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'04: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital, Memory and Mixed-Signal Test Engineering Education: Five Centres of Competences in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Maria Balado Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili Lupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Biasizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth, Australia. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Constrained Test Architecture Design for Modular SOC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumar Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Marinissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2004.1347611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan design and secure chip [secure IC testing]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Madeira Island, Portugal. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2004.1319691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arithmetic Structure for Test Data Horizontal Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2004 - 7th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.428-434, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1268884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Test Vector Differences for Reducing Test Pin Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'04: 2nd International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth (Australia), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Analysis for Initialization of High Pipelined Industrial BISTed Circuits Using Partial Reset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: 4th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natal, Brazil. pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Balado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Biasizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Anaheil, CA, United States. pp.85-86, </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSE.2003.1205266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to SoC Wrapper Design, TAM Configuration and Test Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maastricht, Netherlands. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Based Testing of Sequential VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and Effective Compression Scheme for Test Pins Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLDVT 2002 - 7th IEEE International High Level Design Validation and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cannes, France. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HLDVT.2002.1224447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of Partially LBISTed Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialisatioin des Circuits Séquentiels Avant Test Intégré et Scan Partiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic for Test scheduling at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1124-1124, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high level test synthesis just design for test?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Washington, DC, United States. pp.294-298, </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.1995.529846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic-Locking schemes and side channel attacks resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tallinn (Virtual), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04526269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et intégrité dans un Contexte Embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03361957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Techniques for Test Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption, a countermeasure against scan attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHISIC: Practical Hardware Innovations in Security Implementation and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gardanne, France. , Workshop on Practical Hardware Innovations in Security Implementation and Characterization, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01882565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des moyens de test des SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique des GDR SoC² et Sécurité Informatique : Sécurité des SoC complexes hétérogènes – de la TEE au matériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01882552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECCS: SECure Context Saving for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream cipher-based scan encryption in test standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption in Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURREALIST: SecURity, REliAbiLity, test, prIvacy, Safety and Trust of Future Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bremen, Germany. , Workshop on SecURity, REliAbiLity, test, prIvacy, Safety and Trust of Future Devices, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01882578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Chain Encryption for the Test, Diagnosis and Debug of Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS: South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Alpe d'Huez, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des structures de test : étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Prevention of Hardware Trojan through Logic Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. , 4th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, Manufacturing test of secure devices / Reverse engineering countermeasures / Other topics, pp.#33, 2016, Posters IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact wafer matching process wafer to wafer inegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Integration Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. Workshop on 3D Integration Applications, Technology, Architecture, Design, Automation, and Test, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tLIFTING : A Multi-level Delay-annotated Fault Simulator for Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00799892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS: Work Package 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Nanoelectronics Forum 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dublin, Ireland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00653039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Wafer Test for Iterative Testing During System Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. , 1st IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Test Structure for Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2008: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.N/A, 2008, </w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2008.4700704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Parallel Architecture for SBoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoc'07: International Workshop on Reconfigurable Communication Centric System-On-Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.CD-ROM, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM Design and Test Data Compression for SoC Test Cost Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. 12th IEEE European Test Symposium, pp.241-246, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00159044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving NoC-based Testing Through Compression Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. , 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00170833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The CRTC Experience Through the EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Rettberg and Christophe Bobda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC10 Working Conference: EduTech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. , pp.63-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2002, </w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : On Countermeasures Against Fault Attacks on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Joye and Michael Tunstall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Analysis in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-109, 2012, Information Security and Cryptography, 978-3-642-29656-0 (-7 for eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Fault Detection in Crypto-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-194, 2010, 978-953-307-037-7. </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00437252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression-Based SoC Test Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Advanced Topics on Systems on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2009, IFIP Advances in Information and Communication Technology, 978-0-387-89557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Constrained Test Scheduling for SoCs Under a &amp;quot;No Session&amp;quot; Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.401-412, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Wirelessly Testing Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spain, Patent n° : EP 08290891 WO 2010031879 (A1). 2008, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00767777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Harware Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique intermédiaire, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin d'année, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat TOETS CT 302 - Programme CEE CATRENE (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin de Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Power Analysis against the Miller Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-08021, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00323684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Technique de fin d'année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08026, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08027, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique de fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report, Contrat CEE, EuNICE-Test, IST-2000-30163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Progress Report, Contrat CEE, EuNICE-Test, IST-2000-30163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique de Fin d'Année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Progress Report N° : OR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId466"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Lise Flottes </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">marie-lise-flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-7231-3976</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">142992321</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (33)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilizing layout effects for analog logic locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad J. Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 14 (2), pp.311-324. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-024-00350-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04658699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hybrid Protection of Digital FIR Filters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 31 (6), pp.812-825. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2023.3253641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04078805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of resistive defects on a foundry 8T SRAM-based IMC architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 147, pp.115029. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2023.115029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04129470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SKG-Lock+: A Provably Secure Logic Locking SchemeCreating Significant Output Corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (23), pp.3906. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/electronics11233906⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03884259v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream vs Block ciphers for scan encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 86, pp.65-76. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mejo.2019.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking: A Survey of Proposed Methods and Evaluation Metrics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 35 (3), pp.273-291. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-019-05800-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02128826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Survey on Security Threats and Countermeasures in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 36 (3), pp.95-116. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2019.2899064⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to Laser Fault Injection: CMOS FD-SOI vs. CMOS bulk</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Device and Materials Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 19 (1), pp.6-15. </w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TDMR.2018.2886463⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971932v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preventing Scan Attacks on Secure Circuits Through Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Computer-Aided Design of Integrated Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 38 (3), pp.538-550. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TCAD.2018.2818722⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protection against Hardware Trojans with Logic Testing: Proposed Solutions and Challenges Ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design &amp; Test</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 35 (2), pp.73-90. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MDAT.2017.2766170⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01688166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 88-90, pp.128-134. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2018.07.111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01893676v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frontside Versus Backside Laser Injection: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Journal on Emerging Technologies in Computing Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Special Issue on Secure and Trustworthy Computing, 13 (1), pp.7. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2845999⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01444121v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Level Ionizing-Induced Transient Fault Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (5-6), pp.251-264. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thwarting Scan-Based Attacks on Secure-ICs with On-Chip Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 22 (4), pp.947-951. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2013.2257903⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00841650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test versus Security: Past and Present</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Emerging Topics in Computing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 (1), pp.50-62. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TETC.2014.2304492⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 54 (9-10), pp.2289-2294. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2014.07.151⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01094805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the Effectiveness of Hardware Trojan Horse Detection via Side-Channel Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Information Security Journal: A Global Perspective</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Trustworthy Manufacturing and Utilization of Secure Devices, 22 (5-6), pp.226-236. </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19393555.2014.891277⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Differential Scan Attack on Advanced DFT Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ACM Transactions on Design Automation of Electronic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 18 (4), pp.58. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/2505014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01075410v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure JTAG Implementation Using Schnorr Protocol</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santosh Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stefaan Seys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29 (2), pp.193-209. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5369-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00837904v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Recovery Scheme Against Short-to-Long Duration Transient Faults in Combinational Logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 29, pp.331-340. </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-013-5359-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838389v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, European Symposium on Reliability of Electron Devices, Failure Physics and Analysis, 53 (9), pp.1320-1324. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2013.07.069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01100723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan attacks on side-channel and fault attack resistant public-key implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Santos Ghosh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cryptographic Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 2 (4), pp.207-219. </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s13389-012-0045-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805687v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel Transient-Fault Detection Circuit Featuring Enhanced Bulk Built-in Current Sensor with Low-Power Sleep Mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microelectronics Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (9-10), pp.1781-1786. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.microrel.2012.06.149⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Test Techniques for Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Very Large Scale Integration (VLSI) Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 18 (2), pp.329-333. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TVLSI.2008.2010045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote Labs for Industrial IC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Pradarelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Nouet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Learning Technologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 2 (4), pp.304-311. </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TLT.2009.46⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00435903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Parallel Implementations of the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 25 (4-5), pp.269-278. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-009-5106-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00423026v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Securing Scan Control in Crypto Chips</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (5), pp.457-464. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10836-007-5000-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic Network for Microelectronic Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franc Novak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Biasizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Balado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 23 (6), pp.1245-1253</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00195573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Unified DFT Approach for BIST and External Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélia Petitqueux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, 19 (1), pp.49-60. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1021943912494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Datapath Testability by Modifying Controller Specification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leo Volpe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 15 (2), pp.491-498. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/1065514021000012101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268581v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method for Trading Test Time, Area and Fault Coverage in Datapath BIST Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 17 (3/4), pp.331-339. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1012227715327⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">BISTing Datapaths under Heterogeneous Test Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Berthelot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, 14 (1/2), pp.115-123. </w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008309625123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving Testability of Non-Scan Designs during Behavioral Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Hammad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Electronic Testing: : Theory and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 11 (1), pp.29-42. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1023/A:1008243700142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (140)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel March Test Algorithm for Testing 8T SRAM-based IMC Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2024 - 27th Design, Automation &amp; Test in Europe Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2024, Valence, Spain. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/DATE58400.2024.10546583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04658584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking: Exploration of a new key-gate based on tristate logic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clémy Moroukian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATS 2024 - 25th IEEE Latin American Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Maceio, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATS62223.2024.10534598⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04564164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Analysis Attack Against post-SAT Logic Locking schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2024 - 29th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2024, The Hague, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS61313.2024.10567311⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04628663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Resistive-Open Defects on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04565688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Resynthesis-based Attacks Against Logic Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISQED 2023 - 24th International Symposium on Quality Electronic Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2023, San Fransisco, CA, United States. pp.1-8, </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISQED57927.2023.10129403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04053224v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intra-cell Resistive-Open Defect Analysis on a Foundry 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noël</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2023 - 28th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Venise, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS56758.2023.10174107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04164663v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new key-gate insertion strategy for logic locking with high output corruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">THCon 2022 - Toulouse Hacking Convention</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENAC, Apr 2022, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04048983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leveraging Layout-based Effects for Locking Analog ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muayad Aljafar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Pagliarini</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ASHES 2022 - 6th Workshop on Attacks and Solutions in Hardware Security @CCS 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Los Angeles, CA, United States. pp.5-13, </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1145/3560834.3563826⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04080258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analysis of Read Port Short Defects in an 8T SRAM-based IMC Architecture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Noel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03990078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Lightweight, Plug-and-Play and Autonomous JTAG Authentication IP for Secure Device Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2022 - 27th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Barcelona, Spain. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS54262.2022.9810364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03739783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells Used for In-Memory Computing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03994467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary Defect Analysis of 8T SRAM Cells for In-Memory Computing Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lila Ammoura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arnaud Virazel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2021 - 16th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Montpellier, France. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS53253.2021.9505101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03377433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-level Intellectual Property Obfuscation via Decoy Constants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Levent Aksoy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Almeida</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jaan Raik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2021 - 27th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Torino, Italy. pp.1-7, </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS52814.2021.9486714⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03359476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Preventing SAT Attack with Decoy Key-Inputs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI 2021 - IEEE Computer Society Annual Symposium on VLSI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2021, Tampa, United States. pp.114-119, </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI51109.2021.00031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03359458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Plug and Play Digital ABIST Controller for Analog Sensors in Secure Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS 2021 - 26th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Bruges, Belgium. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS50041.2021.9465480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03305266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Scan Controller for Protecting Logic Locking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quang-Linh Nguyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159730⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02995199v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of Embedded Test Instruments to Digital, Analog/RFs and Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariane Comte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Deveautour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2020 - 26th IEEE International Symposium on On-Line Testing and Robust System Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2020, Napoli, Italy. pp.1-4, </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS50870.2020.9159723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02993384v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic Locking a Design-for-Trust IC Design Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FETCH 2020 - École d'hiver Francophone sur les Technologies de Conception des Systèmes Embarqués Hétérogènes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2020, Montréal, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03125660v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption-Based Secure JTAG</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS 2019 - 22nd International Symposium on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Cluj-Napoca, Romania. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2019.8724654⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02149061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Comprehensive Approach to a Trusted Test Infrastructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Reynaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jerome Quevremont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW 2019 - 4th IEEE International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Rhodes, Greece. pp.43-48, </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2019.8854428⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306980v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Providing Confidentiality and Integrity in Ultra Low Power IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2019 - 14th International Conference on Design &amp; Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2019, Mykonos, Greece. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2019.8735090⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02166920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream Cipher Based Encryption in IEEE Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE 2019 - 8th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Baden Baden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does stream cipher-based scan chains encryption really prevent scan attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2018, Dresden, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser fault injection at the CMOS 28 nm technology node: an analysis of the fault model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">FDTC: Fault Diagnosis and Tolerance in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Amsterdam, Netherlands. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FDTC.2018.00009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856008v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The case of using CMOS FD-SOI rather than CMOS bulk to harden ICs against laser attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Barthelemy Faber</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.214-219, </w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2018.8474230⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01856000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A new secure stream cipher for scan chain encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IEEE International Verification and Security Workshop (IVSW 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Platja d’Aro, Spain. pp.68-73, </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2018.8494852⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Body Built-In Current Sensors for Detection of Multiple Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF 2018 - European Symposium on Reliability of Electron Devices, Failure Physics and Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Aalborg, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04457522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption of test data: which cipher is better?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME: PhD Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Prague, Czech Republic. pp.85-88, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2018.8430366⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867249v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SI ECCS: SECure context saving for IoT devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS 2018 - 13th International Conference on Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Taormina, Italy. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2018.8368561⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01740173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Experimentations on scan chain encryption with PRESENT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.45-50, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031543⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Chain Encryption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DOCTIS: Journée des Doctorants de l’école doctorale I2S</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867277v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hacking the Control Flow error detection mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Thessaloniki, Greece. pp.51-56, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IVSW.2017.8031544⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01700739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption for the test, diagnosis and debug of secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Prinetto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Limassol, Cyprus. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2017.7968248⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01699254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using Outliers to Detect Stealthy Hardware Trojan Triggering?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IVSW: International Verification and Security Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Sant Feliu de Guixols, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01347119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Duplication-based Concurrent Detection of Hardware Trojans in Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01385551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trust through Layout Filling: a Hardware Trojan Prevention Technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Pittsburgh, United States. pp.254-259, </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2016.22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01346529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Session-less based thermal-aware 3D-SIC test scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">João Azevedo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Cluj-Napoca, Romania. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2015.7138732⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01922990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hardware Trojan Prevention using Layout-Level Design Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manikandan Palanichamy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ECCTD: European Conference on Circuit Theory and Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2015, Trondheim, Norway. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECCTD.2015.7300093⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Effects in Security-Dedicated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Candelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Very Large Scale Integration and System-on-Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Playa del Carmen, Mexico. pp.220-240, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-25279-7_12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01383737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D DFT Challenges and Solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.603-608, </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figure of merits of 28nm Si technologies for implementing laser attack resistant security dedicated circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Montpellier, France. pp.362-367, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2015.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01227138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity to fault laser injection: a comparison between 28nm bulk and FD-SOI technology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-segment Enhanced Scan-chains for Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Saint-Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Validation Of Single BBICS Architecture In Detecting Multiple Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raphael Andreoni Camponogara-Viera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ATS: Asian Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Mumbai, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234067v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hierarchical Secure DfT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mafalda Cortez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Said Hamdioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, St Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01234095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On the limitations of logic testing for detecting Hardware Trojans Horses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2015, Naples, Italy. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2015.7127362⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01257837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Testing Procedure for Finding Insertion Sites of Stealthy Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2015 - 18th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Grenoble, France. pp.776-781, </w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7873/DATE.2015.1102⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01141619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Design of Bulk Built-In Current Sensors to Detect Single Event Effects and Laser-Induced Fault Injection Attempts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Joint MEDIAN–TRUDEVICE Open Forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Amsterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099040v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simulating Laser Effects on ICs, from Physical Level to Gate Level: a comprehensive approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Paderborn, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser attacks on integrated circuits: from CMOS to FD-SOI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephan de Castro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Sarafianos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noémie Boher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-01099042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Layout-Aware Laser Fault Injection Simulation and Modeling: from physical level to gate level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Santorin, Greece. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DTIS.2014.6850665⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Customized Cell Detector for Laser-Induced-Fault Detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Spain. pp.37-42, </w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873669⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Built-In Self-Test for Manufacturing TSV Defects before bonding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS: VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Napa, CA, United States. </w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VTS.2014.6818771⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2D to 3D Test Pattern Retargeting Using IEEE P1687 Based 3D DFT Architectures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: International Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Tampa, FL, United States. pp.386-391, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2014.83⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01119605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the ability of Bulk Built-In Current Sensors to detect Single Event Effects by using triple-well CMOS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25th European Symposium on Reliability of Electron Devices, Failure Physics and Analysis (ESREF 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03094235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Hardware Logic Encryption Technique for thwarting Illegal Overproduction and Hardware Trojans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Platja d'Aro, Girona, Spain. pp.49-54, </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2014.6873671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01025275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A smart test controller for scan chains in secure circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Chania, Greece. pp.228-229, </w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2013.6604085⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D Design For Test Architectures Based on IEEE P1687</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits (3D-TEST)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A JTAG based 3D DfT architecture using automatic die detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PRIME 2013 - 9th Conference on Ph.D. Research in Microelectronics and Electronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Villach, France. pp.341-344, </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PRIME.2013.6603184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-05007359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bulk Built-in Sensor for Detection of Fault Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST: Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Austin, TX, United States. pp.51-54, </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HST.2013.6581565⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A 3D IC BIST for pre-bond test of TSVs using Ring Oscillators</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yassine Fkih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Vivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">NEWCAS: New Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France. pp.001-004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00838524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of Hardware Trojans triggering signals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">First Workshop on Trustworthy Manufacturing and Utilization of Secure Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Avignon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00991360v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity tuning of a bulk built-in current sensor for optimal transient-fault detection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Arcachon, France. pp.B3c-2 #68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00872705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BIST Method for TSVs Pre-Bond Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IDT'13: 8th IEEE International Design &amp; Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Marrakesh, Morocco. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IDT.2013.6727081⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989727v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Fault Simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EUROMICRO DSD/SEAA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Santander, Spain. pp.609-614, </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DSD.2013.72⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TSVs Pre-Bond Testing: a test scheme for capturing BIST responses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hakim Zimouche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Anaheim, CA, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00989707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A single built-in sensor to check pull-up and pull-down CMOS networks against transient faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Max Dutertre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PATMOS: Power and Timing Modeling, Optimization and Simulation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Karlsruhe, Germany. pp.157-163, </w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/PATMOS.2013.6662169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00968621v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Circuits intégrés en 3D</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ROADEF 2012 - 13e Congrès de la Société Française de Recherche Opérationnelle et d'Aide à la Décision</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805058v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to Sample Results of Concurrent Error Detection Schemes in Transient Fault Scenarios?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RADECS: Radiation and Its Effects on Components and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Sevilla, Spain. pp.635-642, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RADECS.2011.6131361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Scan Attack on RSA in Presence of Industrial Countermeasures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COSADE: Constructive Side-Channel Analysis and Secure Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Darmstadt, Germany. pp.89-104, </w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-642-29912-4_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00719986v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Chip Comparison for Testing Secure ICs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. pp.112-117</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00795205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Novel transient-fault detection circuit featuring enhanced bulk built-in current sensor with low-power sleep-mode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frank Sill Torres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESREF: European Symposium on Reliability of Electron devices, Failure physics and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Cagliari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00867864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Calibrating Bulk Built-in Current Sensors for Detecting Transient Faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00715126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Scan-based Attack on Elliptic Curve Cryptosystems in presence of Industrial Design-for-Testability Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amitabh Das</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Symposium on Defect and Fault Tolerance in VLSI &amp; Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, United States. http://www.dfts.org/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are Advanced DfT Structures Sufficient for Preventing Scan-Attacks?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VTS'12: 30th IEEE VLSI Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, Maui, Hawai, United States. pp.246-251</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00694536v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues for an Efficient Use of Concurrent Error Detection Codes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Porto de Galinhas, Brazil. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2011.5985933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00627427v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timing Issues of Transient Faults in Concurrent Error Detection Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">GdR SoC-SiP'2011: Colloque national du Groupement de Recherche System-On-Chip et System-In-Package</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Lyon, France. http://www2.lirmm.fr/~w3mic/SOCSIP/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701798v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New Security Threats Against Chips Containing Scan Chain Structures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HOST'11: IEEE International Symposium on Hardware-Oriented Security and Trust</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, San Diego, CA, United States. pp.105-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00599690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Consumption Traces Realignment to Improve Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Real</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'11: 14th IEEE International Symposium on Design and Diagnostics of Electronic Circuits ans Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Germany. pp.201-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00592005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New side-channel attack against scan chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th CryptArchi Workshop (2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Bochum, Germany. pp.2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00648575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Attacks and Countermeasures in Presence of Scan Response Compactors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean da Rolt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Trondheim, Norway. pp.19-24, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2011.30⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00647062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A New Bulk Built-in Current Sensor-Based Strategy for Dealing with Long-Duration Transient Faults in Deep-Submicron Technologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodrigo Possamai Bastos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DFT'2011: International Symposium on Defect and Fault Tolerance in VLSI and Nanotechnology Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Vancouver, Canada. pp.302-308, </w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DFT.2011.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00701789v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Resistance to Differential Power Analysis: Execution Time Optimizations for Designers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'10: Fifth IEEE International Symposium on Electronic Design, Test and Application</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2010, Ho Chi Minh City, Vietnam. pp.256-261</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539993v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Waveforms re-Alignment to Improve DPA Attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Miroslav Valka</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2010, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DDECS'10: IEEE Workshop on Design and Diagnostics of Electronic Circuits and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Vienna, Austria. pp.6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00480710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2010, Prague, Czech Republic</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00493247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation of Concurrent Error Detection Techniques on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Corfu, Greece. pp.223-228, </w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2010.5560196⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ensuring High Testability without Degrading Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paolo Maistri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Leveugle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2009, Seville, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Execution Time Reduction of Differential Power Analysis Experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'09: 10th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Armaçao dos Buzios, Brazil, pp.1-5, </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/LATW.2009.4813819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00367712v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tutorial on Design For Testability & Digital Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 10th Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Buzios, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Low Cost Self-Test of Crypto-Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">WDSN'08: 2nd Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2008, Anchorage, Canada, United States. pp.41-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AES-based BIST: Self-test, Test Pattern Generation and Signature Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE International Symposium on Electronic Design, Test and Applications (DELTA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong-Kong, China. pp.314-321, </w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00258769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stuck-at-Faults Test using Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LPonTR'08: Workshop on Low Power Design Impact on Test and Reliability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00332529v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'auto-test d'un coeur de chiffrement AES</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM'08 : Journées Nationales du Réseau Doctoral en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, France. pp.4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00325878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observability of Stuck-at-Faults with Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2008, Mexico. pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00295498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2008, Hong Kong, China. pp.527-532, </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DELTA.2008.61⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00407165v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for Substitution Boxes in Integrated Cryptographic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS'08: Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, pp.27-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power Supply Investigation for Wireless Wafer Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'08: 9th Latin-American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Puebla, Mexico. pp.165-170</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00260205v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving the Test of NoC-Based SoCs with Help of Compression Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ISVLSI: IEEE Symposium on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, Montpellier, France. pp.139-144, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ISVLSI.2008.86⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00271574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Reliable Architecture for the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th IEEE European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Verbania, Italy. pp.13-18, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETS.2008.26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00285868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Integrated Validation Environment for Differential Power Analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'08: Sophia-Antipolis Forum on MicroElectronics 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00363796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de ressources cryptographiques pour le test des circuits sécurisés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR SoC-SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00203332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On-Line Self-Test of AES Hardware Implementations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DSN'07: Workshop on Dependable and Secure Nanocomputing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Edinburgh, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Novel Parity Bit Scheme for SBOX in AES Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Design and Diagnostics of Electronic Circuits and Systems (DDECS)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Cracovie, Poland. pp.267-271, </w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DDECS.2007.4295295⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00141799v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AES vs LFSR Based Test Pattern Generation: A Comparative Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2007, Cuzco, Peru. pp.314-321</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00138831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CryptArchi: Cryptographic Architectures</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163017v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An On-Line Fault Detection Scheme for SBoxes in Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS 2007 - 13th IEEE International On-Line Testing and Robust System Design Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2007, Heraklion, Crete, Greece. pp.57-62, </w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2007.16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Data Compression and TAM Design</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC 2007 - IFIP International Conference on Very Large Scale Integration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2007, Atlanta, GA, United States. pp.178-183, </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/VLSISOC.2007.4402494⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00186171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Pattern Watermarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, pp.63-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A secure Scan Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Munich, Germany. pp.1177-1178, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2006.244019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00132516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression de Données de Test : Réduction du Nombre de Broches et Gain en Temps de Test</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JNRDM: Journées Nationales du Réseau Doctoral de Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2006, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Secure Scan Design Methodology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2006, Buenos Aires, Argentina. pp.81-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing System-in-Package Wirelessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Verjus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW'06: 7th Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Buenos Aires, Argentina. pp.73-78</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102751v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fitting ATE Channels with Scan Chains: A Comparison Between a Test Data Compression Technique and Serial Loading of Scan Chains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'06: Third IEEE International Workshop on Electronics DesignTest &amp; Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Kuala Lumpur (Malaysia), pp.295-300</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102704v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Secure Scan Techniques: a Comparison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hély</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Como, Italy. pp.119-124, </w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/IOLTS.2006.55⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing System-In-Package Wirelessly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Fleury</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DTIS: Design and Technology of Integrated Systems in Nanoscale Era</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Tunis, Tunisia. pp.222-226</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00094916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation sampling technique for the generation of structural test data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Salvador, Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00378490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Design and Secure Chips : Can They Work Together</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAME'05: Sophia-Antipolis Forum on MicroElectronics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, Sophia-Antipolis, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EDUTECH'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mutation Sampling Technique for the Generation of Structural Test Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2005 - 8th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Munich, Germany. pp.1022-1023, </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2005.220⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00181680v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Control for Secure Scan Designs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2005, Tallinn, Estonia. pp.190-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106011v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-Constrained Test Architecture Design for Modular SOC Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Krundel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Kumar Goel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E.J. Marinissen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2004, Ajaccio, Corsica, France. pp.80-85, </w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ETSYM.2004.1347611⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108903v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Digital, Test de Mémoires, Test Mixte : 5 Centres de Compétence pour la Formation en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CNFM'04 : 8ème Journées Pédagogiques du Comité National de Formation en Microélectronique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Saint Malo, France. p. 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan design and secure chip [secure IC testing]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hely</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Bancel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Berard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IOLTS: International On-Line Testing Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2004, Madeira Island, Portugal. pp.219-224, </w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/OLT.2004.1319691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Arithmetic Structure for Test Data Horizontal Compression</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE 2004 - 7th Design, Automation and Test in Europe Conference and Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2004, Paris, France. pp.428-434, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2004.1268884⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">On Using Test Vector Differences for Reducing Test Pin Numbers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'04: 2nd International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth (Australia), pp.275-280</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital, Memory and Mixed-Signal Test Engineering Education: Five Centres of Competences in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Maria Balado Suarez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emili Lupon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Biasizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA: Electronic Design, Test and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Perth, Australia. pp.135-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00108831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Testing a Secure Device: High Coverage with Very Low Observability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'04: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luz Balado</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joan Figueras</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anton Biasizzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MSE: Microelectronic Systems Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2003, Anaheil, CA, United States. pp.85-86, </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MSE.2003.1205266⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269541v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural and Functional Analysis for Initialization of High Pipelined Industrial BISTed Circuits Using Partial Reset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LATW: 4th IEEE Latin American Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Natal, Brazil. pp.84-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Efficient Approach to SoC Wrapper Design, TAM Configuration and Test Scheduling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erik Larsson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zebo Peng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Maastricht, Netherlands. pp.51-56</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191948v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Software-Based Testing of Sequential VHDL Descriptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Scholivé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Beroulle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chantal Robach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th IEEE European Test Workshop (ETW)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2003, Maastricht, Netherlands. pp.199-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialization of Partially LBISTed Sequential Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETW: European Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Initialisatioin des Circuits Séquentiels Avant Test Intégré et Scan Partiel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque du GDR CAO de Circuits et Systèmes Intégrés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Paris (France), France. pp. 39-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269335v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Remote Access to Engineering Test Facilities for the Distant Education of European Microelectronics Students</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd Annual Frontiers in Education (FIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2002, Boston, MA, United States. pp.T2E-24, </w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/FIE.2002.1157943⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EuNICE-Test Project: A remote Access to Engineering Test for European Universities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EWME: European Workshop on Microelectronics Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Vigo, Spain. pp.133-136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268489v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Heuristic for Test scheduling at System Level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2002, Paris, France. pp.1124-1124, </w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/DATE.2002.998480⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Simple and Effective Compression Scheme for Test Pins Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">HLDVT 2002 - 7th IEEE International High Level Design Validation and Test Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2002, Cannes, France. pp.165-168, </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/HLDVT.2002.1224447⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269326v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">European Network for Test Education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DELTA'02: 1st International Workshop on Electronic DesignTest and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Christchurch, New Zeland, pp.230-239</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Is high level test synthesis just design for test?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Washington, DC, United States. pp.294-298, </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.1995.529846⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02288898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full key recovery for advanced Logic Locking Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CHES 2024 - Conference on Cryptographic Hardware and Embedded Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Halifax, Canada. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04689311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logic-Locking schemes and side channel attacks resilience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nassim Riadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Bruguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Benoit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SAFEST Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Tallinn (Virtual), Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-04526269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité et intégrité dans un Contexte Embarqué</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Lapeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Valette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Merandat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15e Colloque National du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-03361957v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encryption Techniques for Test Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13e Colloque National Du GDR SoC²</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France. </w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-02306922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption, a countermeasure against scan attacks</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PHISIC: Practical Hardware Innovations in Security Implementation and Characterization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Gardanne, France. , Workshop on Practical Hardware Innovations in Security Implementation and Characterization, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01882565v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurité des moyens de test des SoC</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée thématique des GDR SoC² et Sécurité Informatique : Sécurité des SoC complexes hétérogènes – de la TEE au matériel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01882552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SECCS: SECure Context Saving for IoT Devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02042659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan chain encryption in Test Standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SURREALIST: SecURity, REliAbiLity, test, prIvacy, Safety and Trust of Future Devices</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Bremen, Germany. , Workshop on SecURity, REliAbiLity, test, prIvacy, Safety and Trust of Future Devices, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01882578v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stream cipher-based scan encryption in test standards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuele Valea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France. 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scan Chain Encryption for the Test, Diagnosis and Debug of Secure Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SETS: South European Test Seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Alpe d'Huez, France. , 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01892667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sécurisation des structures de test : étude comparative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu da Silva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e Colloque National du GDR SoC/SiP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Bordeaux, France. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01867279v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection and Prevention of Hardware Trojan through Logic Testing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Papa-Sidy Ba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Dupuis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TRUDEVICE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Barcelona, Spain. , 4th Workshop on Trustworthy Manufacturing and Utilization of Secure Devices, Manufacturing test of secure devices / Reverse engineering countermeasures / Other topics, pp.#33, 2016, Posters IV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-01430007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tLIFTING : A Multi-level Delay-annotated Fault Simulator for Digital Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Feng Lu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DCIS 2012 - 27th Conference on Design of Circuits and Integrated Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Avignon, France. , 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00799892v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exact wafer matching process wafer to wafer inegration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Giroudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D Integration Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, Grenoble, France. Workshop on 3D Integration Applications, Technology, Architecture, Design, Automation, and Test, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00805059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS: Work Package 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Potin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The European Nanoelectronics Forum 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2011, Dublin, Ireland. , 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00653039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Wafer Test for Iterative Testing During System Assembly</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3D-Test: Testing Three-Dimensional Stacked Integrated Circuits</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Austin, Texas, United States. , 1st IEEE International Workshop on Testing Three-Dimensional Stacked Integrated Circuits, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00537849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wireless Test Structure for Integrated Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ITC'2008: International Test Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2008, Santa Clara, CA, United States. pp.N/A, 2008, </w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TEST.2008.4700704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TAM Design and Test Data Compression for SoC Test Cost Reduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ETS: European Test Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2007, Freiburg, Germany. 12th IEEE European Test Symposium, pp.241-246, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00159044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving NoC-based Testing Through Compression Schemes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erika Cota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">DATE: Design, Automation and Test in Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2007, Nice, France. , 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00170833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Dependable Parallel Architecture for SBoxes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ReCoSoc'07: International Workshop on Reconfigurable Communication Centric System-On-Chips</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Montpellier, France. pp.CD-ROM, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00163414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Engineering Education in Europe: The CRTC Experience Through the EuNICE-Test Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Latorre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Achim Rettberg and Christophe Bobda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFIP TC10 Working Conference: EduTech'05</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2005, France. , pp.63-77, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00106564v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test de Circuits et de Systèmes Intégrés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Collection EGEM, Ed.Hermès, 2004, 2-7462-0864-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Robert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Piguet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, 2002, </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00083323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6 : On Countermeasures Against Fault Attacks on the Advanced Encryption Standard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marc Joye and Michael Tunstall. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Analysis in Cryptography</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.89-109, 2012, Information Security and Cryptography, 978-3-642-29656-0 (-7 for eBook)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00744671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 9: Fault Detection in Crypto-devices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaouthar Bousselam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Wei Zhang. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fault Detection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InTech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.177-194, 2010, 978-953-307-037-7. </w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5772/213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00437252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Compression-Based SoC Test Infrastructures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Dalmasso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VLSI-SoC: Advanced Topics on Systems on a Chip</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 291, </w:t></w:r><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Springer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.53-68, 2009, IFIP Advances in Information and Communication Technology, 978-0-387-89557-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00375078v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Power-Constrained Test Scheduling for SoCs Under a &amp;quot;No Session&amp;quot; Scheme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Pouget</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOC Design Methodologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 90, Kluwer Academic Publishers, pp.401-412, 2002, IFIP — The International Federation for Information Processing, 978-1-4757-6530-4. </w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-0-387-35597-9_34⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">System and Method for Wirelessly Testing Integrated Circuits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Andreu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Cauvet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ziad Noun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Spain, Patent n° : EP 08290891 WO 2010031879 (A1). 2008, pp.N/A</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00767777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test and Harware Security</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Doulcier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00365276v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (25)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique intermédiaire, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin d'année, Contrat TOETS CT 302, Programme CEE CATRENE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00679022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">TOETS CT302 - Programme CEE CATRENE - Summary Technical Report 2S-2009 - Rapport Technique de Fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00461745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat TOETS CT 302 - Programme CEE CATRENE (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00504873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport Technique de fin de Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Dilillo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00406974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Differential Power Analysis against the Miller Algorithm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia El Mrabet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Giorgio Di Natale</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Claude Bajard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">RR-08021, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00323684v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08027, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat Nano TEST 2A702, Programme CEE MEDEA (Rapport Technique de fin d'année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">08026, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00344408v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique intermédiaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA - Rapport Technique de fin d'année</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alberto Bosio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00199958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA +</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702 - Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00102699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrat NanoTEST 2A702, Programme CEE MEDEA+</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Landrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2006</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport contrat/projet)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00130758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Pravossoudovitch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109190v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Report, Contrat CEE, EuNICE-Test, IST-2000-30163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2004, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00109182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique Intermédiaire)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269720v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final Progress Report, Contrat CEE, EuNICE-Test, IST-2000-30163</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe, Contrat CEE ASSOCIATE A503, Programme MEDEA+ (Rapport Technique de Fin d'Année)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Renovell</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.P nd</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, 3 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00269804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Test Circuits Sécurisés 1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Rouzeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2003, pp.3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00191973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advanced Solutions for Innovative SOC Testing in Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Girard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intermediate Progress Report N° : OR2</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002, pp.44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Project Management and Trainer Education Deliverable: Management Report, Attendees and Training Contents, Training Evaluation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Lise Flottes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Azaïs</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Lorival</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport technique)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lirmm-00268593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId467"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E6DCA5A6"/>
+    <w:nsid w:val="7D4A90B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lise-flottes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7231-3976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142992321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad J. Aljafar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pagliarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00350-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2019.02.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2899064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2818722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444121v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2845999" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2257903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2014.2304492" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075393v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891280" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075410v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505014" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805687v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ghosh" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0045-z" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423026v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5106-6" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365359v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2010045" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195573v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Biasizzo" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Balado" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186353v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5000-z" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPNL1PM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269517v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Petitqueux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021943912494" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ3CLK8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268581v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Volpe" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065514021000012101" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288800v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthelot" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012227715327" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JNJ8FHV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288809v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008309625123" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RV8CLGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288852v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammad" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008243700142" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHGGDVPW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658584v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546583" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164663v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174107" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565688v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990078v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04080258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Aljafar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560834.3563826" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739783v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lapeyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810364" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377433v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505101" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03994467v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03305266v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465480" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03125660v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506743v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149061v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2019.8724654" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867286v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867277v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699254v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prinetto" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968248" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234076v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fkih" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.11" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922990v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138732" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227138v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.76" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234094v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276304v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cortez" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234095v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119592v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850665" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099042v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarafianos" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850664" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119614v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989682v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Zimouche" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818771" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119576v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873669" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119605v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.83" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838524v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007359v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2013.6603184" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989717v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430814v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604085" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989727v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727081" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430807v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.72" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989707v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00795205v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00719986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694536v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592005v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Real" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599690v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.30" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00648575v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539232v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bousselam" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560196" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539994v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539993v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00480710v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493247v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407161v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407163v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2009.4813819" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271574v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cota" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalmasso" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.86" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285868v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2008.26" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363796v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295108v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332529v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00258769v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.86" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325878v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295498v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407165v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.61" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363783v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186171v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402494" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163244v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.16" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203332v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163405v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00141799v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295295" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138831v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163017v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102830v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00132516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102752v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102751v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102704v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102857v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.55" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106011v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378490v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scholiv&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106506v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106546v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.220" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109147v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108831v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Maria Balado Suarez" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Lupon" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108903v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krundel" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Goel" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Marinissen" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2004.1347611" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108909v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berard" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319691" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108837v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poirier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1268884" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108832v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269462v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vogel" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269541v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Figueras" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2003.1205266" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191948v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Larsson" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269437v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269326v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2002.1224447" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269339v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269335v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268503v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998480" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288898v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.1995.529846" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361957v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306922v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01882565v2" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01882552v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867283v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01882578v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892667v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867279v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163414v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00159044v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00170833v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106564v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083323v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piguet" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744671v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/security+and+cryptology/book/978-3-642-29655-0" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437252v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/fault-detection/fault-detection-in-crypto-devices" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/213" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375078v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6102" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268504v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_34" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365276v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406974v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344408v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344415v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199966v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199958v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130758v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102699v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109182v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109187v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191973v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269720v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269801v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269490v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269749v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269804v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268586v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268580v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lise-flottes" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-7231-3976" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/142992321" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04658699v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad J. Aljafar" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Aza&#239;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Flottes" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Pagliarini" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-024-00350-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04078805v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Levent Aksoy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quang-Linh Nguyen" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Almeida" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jaan Raik" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2023.3253641" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04129470v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lila Ammoura" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Girard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe No&#235;l" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Virazel" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2023.115029" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03884259v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Dupuis" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Rouzeyre" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/electronics11233906" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306938v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuele Valea" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu da Silva" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgio Di Natale" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mejo.2019.02.019" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02128826v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-019-05800-4" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166858v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2019.2899064" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971932v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Max Dutertre" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Beroulle" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Candelier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan de Castro" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Barthelemy Faber" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TDMR.2018.2886463" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867245v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TCAD.2018.2818722" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01688166v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MDAT.2017.2766170" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01893676v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Viera" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Potin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2018.07.111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DKVRF0K3-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01444121v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2845999" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075393v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feng Lu" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891280" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00841650v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean da Rolt" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2013.2257903" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989627v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amitabh Das" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TETC.2014.2304492" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01094805v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodrigo Possamai Bastos" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2014.07.151" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V48C3PSD-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991362v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19393555.2014.891277" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01075410v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2505014" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00837904v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santosh Ghosh" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefaan Seys" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5369-9" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838389v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-013-5359-y" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01100723v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2013.07.069" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XN5HW8W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805687v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santos Ghosh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13389-012-0045-z" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715117v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frank Sill Torres" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.microrel.2012.06.149" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PC9TC49X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365359v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Doulcier" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVLSI.2008.2010045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00435903v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Pradarelli" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Latorre" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertrand" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nouet" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TLT.2009.46" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00423026v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-009-5106-6" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186353v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hely" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bancel" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10836-007-5000-z" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-KPNL1PM2-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00195573v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franc Novak" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anton Biasizzo" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Balado" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269517v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Landrault" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Petitqueux" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1021943912494" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-JJ3CLK8X-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268581v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leo Volpe" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/1065514021000012101" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288800v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Berthelot" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1012227715327" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-4JNJ8FHV-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288809v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008309625123" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0RV8CLGB-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Hammad" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1008243700142" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-VHGGDVPW-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658584v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Noel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/DATE58400.2024.10546583" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04564164v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nassim Riadi" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;my Moroukian" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATS62223.2024.10534598" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04628663v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Bruguier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Benoit" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS61313.2024.10567311" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04565688v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04053224v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED57927.2023.10129403" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164663v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS56758.2023.10174107" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04048983v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04080258v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muayad Aljafar" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3560834.3563826" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03990078v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03739783v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lapeyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Valette" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Merandat" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS54262.2022.9810364" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03994467v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03377433v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS53253.2021.9505101" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359476v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS52814.2021.9486714" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03359458v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI51109.2021.00031" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03305266v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS50041.2021.9465480" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02995199v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159730" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02993384v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Bernard" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariane Comte" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Deveautour" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS50870.2020.9159723" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03125660v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149061v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2019.8724654" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306980v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Reynaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Quevremont" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2019.8854428" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02166920v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2019.8735090" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506743v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867286v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856008v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FDTC.2018.00009" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01856000v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2018.8474230" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867256v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2018.8494852" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04457522v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867249v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2018.8430366" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740173v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2018.8368561" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699258v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031543" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867277v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01700739v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IVSW.2017.8031544" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01699254v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Prinetto" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2017.7968248" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01347119v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa-Sidy Ba" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01385551v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Palanichamy" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01346529v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2016.22" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01922990v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Azevedo" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2015.7138732" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234072v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECCTD.2015.7300093" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01383737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-25279-7_12" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234076v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Fkih" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Vivet" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.11" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01227138v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2015.76" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234094v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01276304v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mafalda Cortez" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Hamdioui" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234067v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Andreoni Camponogara-Viera" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01234095v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01257837v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2015.7127362" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01141619v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7873/DATE.2015.1102" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099040v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119614v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-01099042v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Sarafianos" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Boher" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850664" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119592v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DTIS.2014.6850665" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119576v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873669" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989682v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakim Zimouche" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTS.2014.6818771" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01119605v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2014.83" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094235v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01025275v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2014.6873671" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430814v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2013.6604085" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989717v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-05007359v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PRIME.2013.6603184" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430800v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Max Dutertre" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HST.2013.6581565" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00838524v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00991360v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00872705v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989727v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IDT.2013.6727081" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430807v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DSD.2013.72" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00989707v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00968621v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/PATMOS.2013.6662169" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805058v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Giroudeau" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Hernandez" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Gendreau" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701776v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RADECS.2011.6131361" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00719986v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-29912-4_8" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00795205v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00867864v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00715126v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744472v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00694536v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00627427v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2011.5985933" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701798v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00599690v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00592005v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miroslav Valka" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Real" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00648575v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00647062v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2011.30" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00701789v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DFT.2011.15" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539993v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539994v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00480710v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00493247v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaouthar Bousselam" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00539232v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2010.5560196" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407163v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paolo Maistri" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Leveugle" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00367712v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LATW.2009.4813819" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407161v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295108v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00258769v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.86" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00332529v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00325878v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00295498v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00407165v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DELTA.2008.61" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363783v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00260205v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ziad Noun" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cauvet" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Andreu" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00271574v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Cota" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Dalmasso" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISVLSI.2008.86" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00285868v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETS.2008.26" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00363796v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00203332v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163405v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00141799v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DDECS.2007.4295295" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00138831v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163017v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163244v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2007.16" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00186171v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VLSISOC.2007.4402494" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102753v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00132516v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;ly" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2006.244019" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102830v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102752v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102751v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Fleury" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Verjus" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102704v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102857v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IOLTS.2006.55" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00094916v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00378490v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Scholiv&#233;" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Robach" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106546v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106506v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Robert" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00181680v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2005.220" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106011v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108903v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Krundel" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Kumar Goel" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.J. Marinissen" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ETSYM.2004.1347611" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108671v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Lorival" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108909v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Berard" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/OLT.2004.1319691" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108837v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Poirier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2004.1268884" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108832v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00108831v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luz Maria Balado Suarez" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emili Lupon" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109147v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269541v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joan Figueras" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSE.2003.1205266" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269462v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Vogel" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191948v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Pouget" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erik Larsson" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zebo Peng" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269437v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269339v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269335v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269423v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/FIE.2002.1157943" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268489v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268503v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/DATE.2002.998480" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269326v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/HLDVT.2002.1224447" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268490v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02288898v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.1995.529846" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04689311v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-04526269v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-03361957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-02306922v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01882565v2" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01882552v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02042659v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01882578v2" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867283v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01892667v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01867279v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-01430007v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00799892v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00805059v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00653039v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00537849v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375077v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TEST.2008.4700704" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00159044v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00170833v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00163414v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00106564v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109158v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00083323v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Piguet" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00744671v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/computer/security+and+cryptology/book/978-3-642-29655-0" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00437252v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.intechopen.com/books/fault-detection/fault-detection-in-crypto-devices" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5772/213" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00375078v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/series/6102" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268504v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-0-387-35597-9_34" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00767777v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00365276v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679018v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Bosio" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Dilillo" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00679022v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00461745v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00504873v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00406974v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00323684v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia El Mrabet" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Bajard" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344415v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Pravossoudovitch" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00344408v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199966v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00199958v1" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130759v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00102699v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00130758v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109190v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Renovell" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109187v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00109182v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269490v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269720v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269801v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269749v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00269804v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00191973v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268586v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268580v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268593v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>