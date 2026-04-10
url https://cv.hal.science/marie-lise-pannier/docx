--- v0 (2026-03-17)
+++ v1 (2026-04-10)
@@ -659,295 +659,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04140645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying optimal renovation schedules for building portfolios: Application in a social housing context under multi-year funding constraints</w:t>
+                <w:t xml:space="preserve">Multidisciplinary post-occupancy evaluation of a multifamily house: An example linking sociological, energy and LCA studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Recht</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Caroline Lemoine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Amiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Boileau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Energy and Buildings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111290⟩</w:t>
+              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 37, pp.102139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.102139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03318965v1</w:t>
+                <w:t xml:space="preserve">hal-03116398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multidisciplinary post-occupancy evaluation of a multifamily house: An example linking sociological, energy and LCA studies</w:t>
+                <w:t xml:space="preserve">Identifying optimal renovation schedules for building portfolios: Application in a social housing context under multi-year funding constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Buhé</w:t>
+                <w:t xml:space="preserve">Thomas Recht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Building Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 37, pp.102139. </w:t>
+              <w:t xml:space="preserve">Energy and Buildings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 250, pp.111290. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jobe.2020.102139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.enbuild.2021.111290⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116398v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03318965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive assessment of sensitivity analysis methods for the identification of influential factors in building life cycle assessment</w:t>
               </w:r>
@@ -1633,455 +1633,455 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04488219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stochastic comparative LCA of smart buildings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Comparison of building occupants activities detection methods using simulated data: a case of window opening detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chuhao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bigaud</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Godon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10th International Conference on Life Cycle Management (LCM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03675377v1</w:t>
+                <w:t xml:space="preserve">hal-03815725v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers le développement de modèles prédictifs individualisés du confort thermique pour les logements connectés</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stochastic comparative LCA of smart buildings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">David Rousseau</w:t>
+                <w:t xml:space="preserve">Thomas Remoué</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">10th International Conference on Life Cycle Management (LCM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Stuttgart (Germany), Germany. pp.04012, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/e3sconf/202234904012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03687637v1</w:t>
+                <w:t xml:space="preserve">hal-03675377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Traitement des données manquantes pour des capteurs de bâtiments connectés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ahmed Es-Sabar</w:t>
+                <w:t xml:space="preserve">Vers le développement de modèles prédictifs individualisés du confort thermique pour les logements connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Hoyet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">David Bigaud</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Robillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Rousseau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03687624v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of building occupants activities detection methods using simulated data: a case of window opening detection</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chuhao Jiang</w:t>
+                <w:t xml:space="preserve">Traitement des données manquantes pour des capteurs de bâtiments connectés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmed Es-Sabar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Godon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Bigaud</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Bigaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence IBPSA France 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Châlons en Champagne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03815725v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03687624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Optimal Sensor Location in Smart Building to Estimate Occupancy While Addressing Model Uncertainties</w:t>
               </w:r>
@@ -2184,51 +2184,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration de séquences de rénovation optimales pour un parc de bâtiments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Recht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Robillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2305,64 +2305,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of energy, environmental and economical optimal refurbishment scenarios for hotels in the Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Boileau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Buhé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">BS2019 Rome</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2666,217 +2666,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01714096v1</w:t>
+                <w:t xml:space="preserve">hal-01464427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Peuportier</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01464427v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01714096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3415,51 +3415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Aridi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04630364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116398v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemoine" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Amiel" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boileau" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102139" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hannad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dematteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hoyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04597157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675377v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remou&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234904012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687637v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687624v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Es-Sabar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815725v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuhao Jiang" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigaud" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuaho Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_450-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Aridi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04630364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Amiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boileau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hannad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dematteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hoyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04597157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuhao Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remou&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234904012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Es-Sabar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuaho Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_450-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>