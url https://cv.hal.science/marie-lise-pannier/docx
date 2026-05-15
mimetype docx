--- v1 (2026-04-10)
+++ v2 (2026-05-15)
@@ -2666,217 +2666,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01713004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">B. Peuportier</w:t>
+                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Lise Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
+              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01464427v1</w:t>
+                <w:t xml:space="preserve">hal-01714096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensitivity analysis and uncertainty propagation to investigate the results’ robustness of building life cycle assessment</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Bruno Peuportier</w:t>
+                <w:t xml:space="preserve">Identification de paramètres incertains influents en analyse de cycle de vie des bâtiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.-L. Pannier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Schalbart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Peuportier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SETAC Europe 22nd LCA Case Study Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence IBPSA 2016, France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Champs-sur-Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01714096v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01464427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3415,51 +3415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Aridi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04630364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Amiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boileau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hannad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dematteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hoyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04597157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuhao Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remou&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234904012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Es-Sabar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuaho Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_450-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007789v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rima Aridi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mona Aridi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Lise Pannier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lemenand" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.energy.2025.135139" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05007786v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2025.115605" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04630364v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Lagarde" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Robillart" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bigaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2024.143004" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04324021v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Schalbart" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Peuportier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2023016" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04140645v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.buildenv.2023.110543" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116398v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Lemoine" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Amiel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Boileau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Buh&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jobe.2020.102139" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03318965v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Recht" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enbuild.2021.111290" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01861815v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.07.070" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392517v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice El Khoury" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ons Hamdaoui" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamza Allam" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Perin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25855/SFT2025-123" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593183v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayoub Hannad" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Godon" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mercier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charline Dematteo" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hassan Chehouani" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04593142v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Hoyet" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Robillart" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04597157v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04488219v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Bouville" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03815725v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuhao Jiang" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bigaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03675377v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Remou&#233;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/e3sconf/202234904012" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687637v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rousseau" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03687624v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Es-Sabar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03993777v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chuaho Jiang" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3850/978-981-18-2016-8_450-cd" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03279347v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Mora" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02495770v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01564926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464186v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01713004v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01714096v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-01464427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-L. Pannier" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Schalbart" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Peuportier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05437368v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003095071-3" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592688v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pressesdesmines.com/produit/eco-conception-des-ensembles-batis-et-des-infrastructures-2/" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>