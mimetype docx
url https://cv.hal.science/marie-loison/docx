--- v0 (2026-03-05)
+++ v1 (2026-05-01)
@@ -349,51 +349,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (12)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (11)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -552,961 +552,857 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04823946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’écriture inclusive et ses usages dans les revues de sciences humaines et sociales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le sans-abrisme au féminin. Quand les haltes pour femmes interrogent les dispositifs d'urgence sociale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Braud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Théron</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/revss.8888⟩</w:t>
+              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1 (47), pp.131-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/tgs.047.0131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04823938v1</w:t>
+                <w:t xml:space="preserve">hal-03612698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le sans-abrisme au féminin. Quand les haltes pour femmes interrogent les dispositifs d'urgence sociale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Rosane Braud</w:t>
+                <w:t xml:space="preserve">Itinéraire d’une universitaire engagée. Éliane Viennot et le langage non sexiste. Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travail, genre et sociétés</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/tgs.047.0131⟩</w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 69, pp.109-129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.069.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03612698v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le langage inclusif est politique : une spécificité française ?</w:t>
+                <w:t xml:space="preserve">Professionnaliser les bénévoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.069.0005⟩</w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 73 (1), pp.79-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/graph.073.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824005v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire d’une universitaire engagée. Éliane Viennot et le langage non sexiste. Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le langage inclusif est politique : une spécificité française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 69, pp.109-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.069.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 69, pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.069.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824016v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser les bénévoles</w:t>
+                <w:t xml:space="preserve">Homelessness and social work for women. An analysis of the film Les Invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/graph.073.0079⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7608⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609864v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ce qu’une « sortie positive » de la Garantie jeunes veut dire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couronné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vie sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, n° 29-30, pp.183-199. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/vsoc.201.0183⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824038v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homelessness and social work for women. An analysis of the film Les Invisibles</w:t>
+                <w:t xml:space="preserve">La recherche-action dans le champ de la lutte contre les exclusions : un dispositif en tension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Petiau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.7608⟩</w:t>
+              <w:t xml:space="preserve">Sociologies pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, N° 37, pp.81-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/sopr.037.0081⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824030v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche-action dans le champ de la lutte contre les exclusions : un dispositif en tension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La Garantie jeunes en action : usages du dispositif et parcours de jeunes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Couronné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Petiau</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologies pratiques</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Connaissance de l'emploi</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, n° 133</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04824055v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02142644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...94 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Au cœur de l’exclusion Enquête auprès des salariés d’Emmaüs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 6 (4), pp.359. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/socio.064.0359⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04824050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1516,213 +1412,213 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude sur la mise en œuvre de la Cité des dames</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rosane Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Mahut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Printemps, Université Sorbonne Paris Nord; Urmis, Université Paris Diderot; Cessa. 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03609881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Garantie jeunes en action. Usages du dispositif et parcours de jeunes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Couronné</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Sarfati</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] n° 101, Conservatoire national des arts et métiers - CNAM; Centre d'études de l'emploi et du travail - CEET. 2016, 133 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02306050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1732,201 +1628,201 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La FEANTSA : vers une catégorisation européenne des &amp;quot;SDF&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bruneteaux Patrick, Terrolle Daniel (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'arrière-cour de la mondialisation. Ethnographique des paupérisés</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Éditions du Croquant, pp. 377-396, 2010, Terra</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Articuler les approches quantitative et qualitative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Dietrich-Ragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manuella Roupnel-Fuentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paugam Serge (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'enquête sociologique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de France, Coll. Quadrige, pp. 207-222, 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00754997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1936,114 +1832,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Habiter à côté des SDF. Représentations sociales et attitudes à l'égard des personnes sans domicile</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. EHESS - Paris, 2009. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02126238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId53"/>
+      <w:footerReference w:type="default" r:id="rId49"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2111,51 +2007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7A2ECF88"/>
+    <w:nsid w:val="5BB2B60F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2342,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0286-2903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dietrich-Ragon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loison-Leruste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vgn7mxfxs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823938v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Samuel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Th&#233;ron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/revss.8888" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612698v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0131" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824005v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824016v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0109" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609864v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0079" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824038v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0183" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824030v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7608" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824055v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0081" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142644v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0359" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609881v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306050v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754999v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754997v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02126238v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0286-2903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dietrich-Ragon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loison-Leruste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vgn7mxfxs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02126238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>