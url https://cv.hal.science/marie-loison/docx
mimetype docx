--- v1 (2026-05-01)
+++ v2 (2026-05-22)
@@ -643,326 +643,326 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03612698v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Itinéraire d’une universitaire engagée. Éliane Viennot et le langage non sexiste. Entretien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. Le langage inclusif est politique : une spécificité française ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers du Genre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, n° 69, pp.109-129. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/cdge.069.0109⟩</w:t>
+              <w:t xml:space="preserve">, 2021, n° 69, pp.5-29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/cdge.069.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824016v1</w:t>
+                <w:t xml:space="preserve">hal-04824005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Professionnaliser les bénévoles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Itinéraire d’une universitaire engagée. Éliane Viennot et le langage non sexiste. Entretien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le sociographe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 73 (1), pp.79-92. </w:t>
+              <w:t xml:space="preserve">Cahiers du Genre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, n° 69, pp.109-129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/graph.073.0079⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/cdge.069.0109⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609864v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04824016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. Le langage inclusif est politique : une spécificité française ?</w:t>
+                <w:t xml:space="preserve">Professionnaliser les bénévoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Loison-Leruste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gwenaëlle Perrier</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rosane Braud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Noûs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers du Genre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, n° 69, pp.5-29. </w:t>
+              <w:t xml:space="preserve">Le sociographe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 73 (1), pp.79-92. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/cdge.069.0005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/graph.073.0079⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04824005v1</w:t>
+                <w:t xml:space="preserve">hal-03609864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Homelessness and social work for women. An analysis of the film Les Invisibles</w:t>
               </w:r>
@@ -2007,51 +2007,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5BB2B60F"/>
+    <w:nsid w:val="9037614B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2238,51 +2238,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0286-2903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dietrich-Ragon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loison-Leruste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vgn7mxfxs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824016v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0109" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0079" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824005v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0005" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02126238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-loison" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0286-2903" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05482325v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Dietrich-Ragon" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Loison-Leruste" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.vgn7mxfxs" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823999v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Perrier" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823959v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0029" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04823946v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0153" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03612698v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rosane Braud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/tgs.047.0131" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824005v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0005" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824016v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/cdge.069.0109" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609864v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/graph.073.0079" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824030v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7608" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824038v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Couronn&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Sarfati" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/vsoc.201.0183" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824055v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Petiau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.037.0081" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02142644v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04824050v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/socio.064.0359" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609881v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Mahut" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02306050v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754999v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00754997v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuella Roupnel-Fuentes" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02126238v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>