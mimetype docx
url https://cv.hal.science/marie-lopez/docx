--- v0 (2026-03-15)
+++ v1 (2026-04-15)
@@ -199,295 +199,295 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
+                <w:t xml:space="preserve">Rational Design and Synthesis of Highly Stable Haloflavanone DNA Methyltransferase Inhibitors Inducing Tumor Suppressor Gene Re-expression in Cancer Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Maxime Besson</w:t>
+                <w:t xml:space="preserve">Francesco Calzaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
+                <w:t xml:space="preserve">Hiba Daher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
+                <w:t xml:space="preserve">Julie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
+                <w:t xml:space="preserve">Yinshan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Aubry</w:t>
+                <w:t xml:space="preserve">Marine Tauziet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 68 (11), pp.10704-10721. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13148-025-01943-8⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c02075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05249512v1</w:t>
+                <w:t xml:space="preserve">pasteur-05248866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rational Design and Synthesis of Highly Stable Haloflavanone DNA Methyltransferase Inhibitors Inducing Tumor Suppressor Gene Re-expression in Cancer Cells</w:t>
+                <w:t xml:space="preserve">Selective disruption of DNMT1/ELK1 interactions induces DGKI re-expression and promotes temozolomide sensitivity of MGMT(methylated)/DGKI(methylated) glioblastoma</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francesco Calzaferri</w:t>
+                <w:t xml:space="preserve">Jean-Maxime Besson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiba Daher</w:t>
+                <w:t xml:space="preserve">Amandine Etcheverry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Gilbert</w:t>
+                <w:t xml:space="preserve">Arulraj Nadaradjane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yinshan Yang</w:t>
+                <w:t xml:space="preserve">Gwenola Bougras-Cartron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Tauziet</w:t>
+                <w:t xml:space="preserve">Marc Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 68 (11), pp.10704-10721. </w:t>
+              <w:t xml:space="preserve">Clinical Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 17 (1), pp.146. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jmedchem.4c02075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13148-025-01943-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-05248866v1</w:t>
+                <w:t xml:space="preserve">hal-05249512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of MLo-1508 with sunitinib for the experimental treatment of papillary renal cell carcinoma</w:t>
               </w:r>
@@ -754,51 +754,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3-Halo-3-nitro-aza/thioflavanones: DNMT inhibitors with a two-site binding mode in the hDNMT3A catalytic pocket</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Serhouni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesco Calzaferri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Bessina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1492,295 +1492,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03411793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t>
+                <w:t xml:space="preserve">Targeting Germ Cell Tumors with the Newly Synthesized Flavanone-Derived Compound MLo1302 Efficiently Reduces Tumor Cell Viability and Induces Apoptosis and Cell Cycle Arrest</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nelia Luviano</w:t>
+                <w:t xml:space="preserve">João Lobo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Rita Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vera Miranda-Gonçalves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leendert H J Looijenga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t>
+              <w:t xml:space="preserve">Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Special Issue Cancer Mechanisms and Emerging Therapies, 13 (1), pp.73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13010073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-03427775v2</w:t>
+                <w:t xml:space="preserve">pasteur-03105846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting Germ Cell Tumors with the Newly Synthesized Flavanone-Derived Compound MLo1302 Efficiently Reduces Tumor Cell Viability and Induces Apoptosis and Cell Cycle Arrest</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The methylome of Biomphalaria glabrata and other mollusks: enduring modification of epigenetic landscape and phenotypic traits by a new DNA methylation inhibitor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Rita Cardoso</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vera Miranda-Gonçalves</w:t>
+                <w:t xml:space="preserve">Nelia Luviano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leendert H J Looijenga</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lopez</w:t>
+                <w:t xml:space="preserve">Fleur Gawehns</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristian Chaparro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Special Issue Cancer Mechanisms and Emerging Therapies, 13 (1), pp.73. </w:t>
+              <w:t xml:space="preserve">Epigenetics &amp; Chromatin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14 (1), pp.48. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/pharmaceutics13010073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13072-021-00422-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03105846v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-03427775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of novel 3-halo-3-nitroflavanones and their activities as DNA methyltransferase inhibitors in cancer cells</w:t>
               </w:r>
@@ -2206,419 +2206,419 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02399895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural basis for the rational design of new anti-Brucella agents: The crystal structure of the C366S mutant of l-histidinol dehydrogenase from Brucella suis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of sulfonamide-conjugated glycosyl-amino acid building blocks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katia d'Ambrosio</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lopez</w:t>
+                <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nina Dathan</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.09.028⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 386, pp.78-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.08.017⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02425093v1</w:t>
+                <w:t xml:space="preserve">hal-03130488v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oxo- and thiooxo-imidazo[1,5-c]pyrimidine molecule library: Beyond their interest in inhibition of Brucella suis histidinol dehydrogenase, a powerful protection tool in the synthesis of histidine analogues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Structural basis for the rational design of new anti-Brucella agents: The crystal structure of the C366S mutant of l-histidinol dehydrogenase from Brucella suis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katia d'Ambrosio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Dathan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Turtaut</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Stephan Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 97, pp.114-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.biochi.2013.09.028⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.09.020⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02425098v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of sulfonamide-conjugated glycosyl-amino acid building blocks</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Oxo- and thiooxo-imidazo[1,5-c]pyrimidine molecule library: Beyond their interest in inhibition of Brucella suis histidinol dehydrogenase, a powerful protection tool in the synthesis of histidine analogues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Turtaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Safia Ouahrani-Bettache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephan Köhler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bornaghi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
+                <w:t xml:space="preserve">Jean-Yves Winum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 24 (21), pp.5008-5010. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2014.09.020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carres.2013.08.017⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03130488v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02425098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antimalarial activity of compounds comprising a primary benzene sulfonamide fragment</w:t>
               </w:r>
@@ -2790,51 +2790,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Josephine Motte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 23 (2), pp.455-459. </w:t>
@@ -2885,64 +2885,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc metalloenzymes as new targets against the bacterial pathogen Brucella</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Köhler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Winum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Inorganic Biochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 111, pp.138-145. </w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3424,51 +3424,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jonathan Trajkovic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3545,77 +3545,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of Sulfonamide-Bridged Glycomimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Driguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 76 (9), pp.2965-2975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3969,51 +3969,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter C. Healy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 63 (5), pp.821. </w:t>
@@ -4090,51 +4090,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adam J. Salmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudiu T. Supuran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Pharmaceutical Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 16 (29), pp.3277-3287. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4475,51 +4475,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Drillaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 74 (7), pp.2811-2816. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4852,51 +4852,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inhibitors of DNA Methylation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5400,51 +5400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A1BD52A"/>
+    <w:nsid w:val="6CF24DF0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7479-4657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071198946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248866v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Daher" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilbert" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02075" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Marques-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Moreira-Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gra&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1399956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117988" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Reyser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Fuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung&#8208;sing Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lascano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Miranda-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Henrique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.111681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03105846v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lobo" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cardoso" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert H J Looijenga" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13010073" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Pechalrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arimondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111829" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Assemat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengrong Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201800133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543776.2015.1021333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia d'Ambrosio" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dathan" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.028" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXPHMBJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425098v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turtaut" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.020" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGH8D9XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130488v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bornaghi" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally-Ann Poulsen" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.08.017" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Andrews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Fisher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subathdrage D.M. Sumanadasa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Skinner-Adams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.09.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Motte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.11.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2BHGFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Teruya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rossit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wilkinson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.01.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Morris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent F Bornaghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200892s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trajkovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Innocenti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101525j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2001269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Vu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conan Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Wolf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Groenhof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja207855c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Charman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901888x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan L. Wilkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Healy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH09426" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Salmon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161210793429869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hoffmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morizzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc K. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900914e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Singer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.02.086" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9000367" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Altabla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Piens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Henriksson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrika Gullfot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714570e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGJ1BJ5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Contreras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11454-0_17" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43624-1_16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eti&#233;vant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-802208-5.00003-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7479-4657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071198946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Daher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Marques-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Moreira-Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gra&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1399956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117988" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Reyser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Fuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung&#8208;sing Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lascano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Miranda-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Henrique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.111681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03105846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cardoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert H J Looijenga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13010073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Pechalrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arimondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111829" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Assemat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengrong Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201800133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543776.2015.1021333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bornaghi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally-Ann Poulsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.08.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia d'Ambrosio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXPHMBJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turtaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGH8D9XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Andrews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Fisher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subathdrage D.M. Sumanadasa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Skinner-Adams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.09.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Motte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.11.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2BHGFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Teruya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rossit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wilkinson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.01.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Morris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent F Bornaghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200892s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trajkovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Innocenti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101525j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2001269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Vu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conan Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Wolf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Groenhof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja207855c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Charman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901888x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan L. Wilkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Healy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH09426" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Salmon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161210793429869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hoffmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morizzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc K. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900914e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Singer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.02.086" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9000367" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Altabla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Piens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Henriksson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrika Gullfot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714570e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGJ1BJ5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Contreras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11454-0_17" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43624-1_16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eti&#233;vant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-802208-5.00003-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>