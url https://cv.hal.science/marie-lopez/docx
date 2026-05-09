--- v1 (2026-04-15)
+++ v2 (2026-05-09)
@@ -1760,278 +1760,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">pasteur-03427775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of novel 3-halo-3-nitroflavanones and their activities as DNA methyltransferase inhibitors in cancer cells</w:t>
+                <w:t xml:space="preserve">Bisubstrate-Type Chemical Probes Identify GRP94 as a Potential Target of Cytosine-Containing Adenosine Analogs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Pechalrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniel Dauzonne</w:t>
+                <w:t xml:space="preserve">Fanny Assemat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paola Arimondo</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Ludovic Halby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pengrong Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111829⟩</w:t>
+              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 15 (4), pp.952-961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00965⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02394113v1</w:t>
+                <w:t xml:space="preserve">pasteur-03026521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bisubstrate-Type Chemical Probes Identify GRP94 as a Potential Target of Cytosine-Containing Adenosine Analogs</w:t>
+                <w:t xml:space="preserve">Synthesis of novel 3-halo-3-nitroflavanones and their activities as DNA methyltransferase inhibitors in cancer cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dany Pechalrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marlene Marcellin</w:t>
+                <w:t xml:space="preserve">Daniel Dauzonne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pengrong Yan</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Paola Arimondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Chemical Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 15 (4), pp.952-961. </w:t>
+              <w:t xml:space="preserve">European Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.111829. </w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acschembio.9b00965⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejmech.2019.111829⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-03026521v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02394113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Natural Products and Chemical Biology Tools: Alternatives to Target Epigenetic Mechanisms in Cancers</w:t>
               </w:r>
@@ -2598,295 +2598,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02425098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antimalarial activity of compounds comprising a primary benzene sulfonamide fragment</w:t>
+                <w:t xml:space="preserve">Synthesis of acylated glycoconjugates as templates to investigate in vitro biopharmaceutical properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Katherine Andrews</w:t>
+                <w:t xml:space="preserve">Cindy Carroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gillian Fisher</w:t>
+                <w:t xml:space="preserve">Janina Moeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Subathdrage D.M. Sumanadasa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Janina Moeker</w:t>
+                <w:t xml:space="preserve">Josephine Motte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (22), pp.6114-6117. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.09.015⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 23 (2), pp.455-459. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.11.056⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03130480v1</w:t>
+                <w:t xml:space="preserve">hal-03130067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of acylated glycoconjugates as templates to investigate in vitro biopharmaceutical properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Antimalarial activity of compounds comprising a primary benzene sulfonamide fragment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katherine Andrews</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gillian Fisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cindy Carroux</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId116" w:history="1">
+                <w:t xml:space="preserve">Subathdrage D.M. Sumanadasa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tina Skinner-Adams</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Moeker</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 23 (2), pp.455-459. </w:t>
+              <w:t xml:space="preserve">, 2013, 23 (22), pp.6114-6117. </w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2012.11.056⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2013.09.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03130067v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03130480v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zinc metalloenzymes as new targets against the bacterial pathogen Brucella</w:t>
               </w:r>
@@ -2988,51 +2988,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and synthesis of thiourea compounds that inhibit transmembrane anchored carbonic anhydrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Janina Moeker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kanae Teruya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3258,615 +3258,615 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02119250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Targeting hypoxic tumor cell viability with carbohydrate-based carbonic anhydrase IX and XII inhibitors.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Promiscuity of Carbonic Anhydrase II. Unexpected Ester Hydrolysis of Carbohydrate-Based Sulfamate Inhibitors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jason C Morris</w:t>
+                <w:t xml:space="preserve">Hoan Vu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Johanna Chiche</w:t>
+                <w:t xml:space="preserve">Conan Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Grellier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie Lopez</w:t>
+                <w:t xml:space="preserve">Maarten Wolf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
+                <w:t xml:space="preserve">Gerrit Groenhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 54 (19), pp.6905-18. </w:t>
+              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 133 (45), pp.18452-18462. </w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jm200892s⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/ja207855c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00756639v1</w:t>
+                <w:t xml:space="preserve">hal-03129971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Novel Carbohydrate-Based Sulfamates as Carbonic Anhydrase Inhibitors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Targeting hypoxic tumor cell viability with carbohydrate-based carbonic anhydrase IX and XII inhibitors.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jason C Morris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johanna Chiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Grellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Daniela Vullo</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 54 (5), pp.1481-1489. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm101525j⟩</w:t>
+              <w:t xml:space="preserve">, 2011, 54 (19), pp.6905-18. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm200892s⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03129906v1</w:t>
+                <w:t xml:space="preserve">hal-00756639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of Sulfonamide-Bridged Glycomimetics</w:t>
+                <w:t xml:space="preserve">Design, Synthesis, and Biological Evaluation of Novel Carbohydrate-Based Sulfamates as Carbonic Anhydrase Inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Trajkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 54 (5), pp.1481-1489. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jm101525j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo2001269⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03129918v1</w:t>
+                <w:t xml:space="preserve">hal-03129906v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promiscuity of Carbonic Anhydrase II. Unexpected Ester Hydrolysis of Carbohydrate-Based Sulfamate Inhibitors</w:t>
+                <w:t xml:space="preserve">Synthesis of Sulfonamide-Bridged Glycomimetics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Bornaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Driguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Chemical Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 133 (45), pp.18452-18462. </w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 76 (9), pp.2965-2975. </w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/ja207855c⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jo2001269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03129971v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03129918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sulfonamide Linked Neoglycoconjugates−A New Class of Inhibitors for Cancer-Associated Carbonic Anhydrases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessio Innocenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniela Vullo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Susan A. Charman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3930,51 +3930,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of N-Propargyl Iminosugar Scaffolds for Compound Library Generation using Click Chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brendan L. Wilkinson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4162,412 +4162,412 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S -Glycosyl Primary Sulfonamides−A New Structural Class for Selective Inhibition of Cancer-Associated Carbonic Anhydrases</w:t>
+                <w:t xml:space="preserve">Synthesis of S -Glycosyl Primary Sulfonamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blessy Paul</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Drillaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sally-Ann Poulsen</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jm900914e⟩</w:t>
+              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 74 (7), pp.2811-2816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jo9000367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128575v1</w:t>
+                <w:t xml:space="preserve">hal-03128559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhibition of carbonic anhydrase isozymes with benzene sulfonamides incorporating thio, sulfinyl and sulfonyl glycoside moieties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">S -Glycosyl Primary Sulfonamides−A New Structural Class for Selective Inhibition of Cancer-Associated Carbonic Anhydrases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lopez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blessy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andreas Hoffmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Morizzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Singer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Daniela Vullo</w:t>
+                <w:t xml:space="preserve">Quoc K. Wu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 19 (8), pp.2273-2276. </w:t>
+              <w:t xml:space="preserve">Journal of Medicinal Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 52 (20), pp.6421-6432. </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.02.086⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/jm900914e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03128552v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03128575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of S -Glycosyl Primary Sulfonamides</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Inhibition of carbonic anhydrase isozymes with benzene sulfonamides incorporating thio, sulfinyl and sulfonyl glycoside moieties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Singer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent F Bornaghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessio Innocenti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela Vullo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Organic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 74 (7), pp.2811-2816. </w:t>
+              <w:t xml:space="preserve">Bioorganic and Medicinal Chemistry Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (8), pp.2273-2276. </w:t>
             </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jo9000367⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bmcl.2009.02.086⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03128559v1</w:t>
+                <w:t xml:space="preserve">hal-03128552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Sturgeon Acipenser sturio is a suitable host for the glochidia of the freshwater pearl mussel Margaritifera auricularia</w:t>
               </w:r>
@@ -4878,51 +4878,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Gilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Contreras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ludovic Halby</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paola B Arimondo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4963,265 +4963,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04269122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DNA Methyltransferase Inhibitors: Development and Applications</w:t>
+                <w:t xml:space="preserve">Drug Discovery Methods</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Etiévant</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Ausseil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gagnon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DNA Methyltransferases - Role and Function</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-43624-1_16⟩</w:t>
+              <w:t xml:space="preserve">Drug Discovery in Cancer Epigenetics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elsevier, pp.63-95, 2016, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/b978-0-12-802208-5.00003-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02399858v1</w:t>
+                <w:t xml:space="preserve">hal-02399880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Drug Discovery Methods</w:t>
+                <w:t xml:space="preserve">DNA Methyltransferase Inhibitors: Development and Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lopez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Halby</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paola Arimondo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Discovery in Cancer Epigenetics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elsevier, pp.63-95, 2016, </w:t>
+              <w:t xml:space="preserve">DNA Methyltransferases - Role and Function</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.431-473, 2016, </w:t>
             </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/b978-0-12-802208-5.00003-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-43624-1_16⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02399880v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02399858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5400,51 +5400,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6CF24DF0"/>
+    <w:nsid w:val="6F7C2BFE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5631,51 +5631,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7479-4657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071198946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Daher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Marques-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Moreira-Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gra&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1399956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117988" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Reyser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Fuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung&#8208;sing Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lascano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Miranda-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Henrique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.111681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03105846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cardoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert H J Looijenga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13010073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394113v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Pechalrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arimondo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111829" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026521v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Assemat" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengrong Yan" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00965" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201800133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543776.2015.1021333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bornaghi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally-Ann Poulsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.08.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia d'Ambrosio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXPHMBJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turtaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGH8D9XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130480v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Andrews" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Fisher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subathdrage D.M. Sumanadasa" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Skinner-Adams" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeker" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.09.015" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130067v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Motte" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.11.056" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2BHGFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Teruya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rossit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wilkinson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.01.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756639v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Morris" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent F Bornaghi" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200892s" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129906v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trajkovic" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Innocenti" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vullo" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101525j" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129918v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2001269" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129971v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Vu" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conan Wang" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Wolf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Groenhof" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja207855c" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Charman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901888x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan L. Wilkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Healy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH09426" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Salmon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161210793429869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128575v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Paul" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hoffmann" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morizzi" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc K. Wu" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900914e" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128552v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Singer" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.02.086" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128559v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9000367" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Altabla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Piens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Henriksson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrika Gullfot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714570e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGJ1BJ5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Contreras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11454-0_17" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399858v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43624-1_16" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399880v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eti&#233;vant" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-802208-5.00003-5" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lopez" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7479-4657" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/071198946" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248866v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Calzaferri" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Daher" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gilbert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yinshan Yang" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Tauziet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jmedchem.4c02075" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05249512v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Maxime Besson" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Etcheverry" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arulraj Nadaradjane" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenola Bougras-Cartron" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Aubry" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13148-025-01943-8" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-05248870v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Marques-Magalh&#227;es" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Filipa Moreira-Silva" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Gra&#231;a" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Dias" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareta Correia" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2025.1399956" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05172481v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano-Aparicio" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lopez" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart Haegeman" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierick Mouginot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Chaparro" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-025-00607-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04817890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Serhouni" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Bessina" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van Der Lee" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola B Arimondo" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2024.117988" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269105v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Reyser" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Paloque" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Nguyen" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Augereau" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthew John Fuchter" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics15102440" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-04199854v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung&#8208;sing Wong" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Biot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Vauzeilles" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300075" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092530v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leeroy Baron" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Hadjerci" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leishemba Thoidingjam" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Plays" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bucci" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cbic.202300093" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03871396v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Lascano" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arie van der Lee" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejoc.202200102" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03411793v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vera Miranda-Gon&#231;alves" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rui Henrique" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biopha.2021.111681" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03105846v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Lobo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Rita Cardoso" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leendert H J Looijenga" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pharmaceutics13010073" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03427775v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelia Luviano" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fleur Gawehns" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13072-021-00422-7" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-03026521v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Pechalrieu" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Assemat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Halby" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marlene Marcellin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pengrong Yan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acschembio.9b00965" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394113v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Dauzonne" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paola Arimondo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejmech.2019.111829" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082748v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/tcr.201800133" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399895v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1517/13543776.2015.1021333" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130488v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bornaghi" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sally-Ann Poulsen" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carres.2013.08.017" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425093v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katia d'Ambrosio" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Dathan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Safia Ouahrani-Bettache" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan K&#246;hler" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biochi.2013.09.028" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NXPHMBJ6-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425098v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Turtaut" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Winum" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2014.09.020" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FGH8D9XN-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Carroux" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janina Moeker" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josephine Motte" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2012.11.056" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130480v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Andrews" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gillian Fisher" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Subathdrage D.M. Sumanadasa" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tina Skinner-Adams" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2013.09.015" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02424989v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jinorgbio.2011.10.019" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MR2BHGFR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03130049v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kanae Teruya" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Rossit" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wilkinson" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmc.2012.01.052" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02119250v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Bizot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Driguez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2011.11.085" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7FRCDLP8-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129971v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hoan Vu" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Conan Wang" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Wolf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerrit Groenhof" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ja207855c" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00756639v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason C Morris" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna Chiche" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Grellier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent F Bornaghi" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm200892s" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129906v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Trajkovic" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessio Innocenti" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Vullo" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm101525j" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129918v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo2001269" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128749v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Susan A. Charman" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm901888x" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129177v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan L. Wilkinson" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter C. Healy" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH09426" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129902v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam J. Salmon" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudiu T. Supuran" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/138161210793429869" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128559v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Drillaud" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jo9000367" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128575v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blessy Paul" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Hoffmann" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Morizzi" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quoc K. Wu" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jm900914e" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03128552v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Singer" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bmcl.2009.02.086" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02589551v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.R. Altabla" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rouault" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gisbert" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00623924v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathleen Piens" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna-Maria Henriksson" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fredrika Gullfot" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Faur&#233;" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b714570e" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-SGJ1BJ5D-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269122v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Contreras" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-11454-0_17" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399880v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Leroy" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Eti&#233;vant" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Ausseil" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gagnon" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-802208-5.00003-5" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02399858v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-43624-1_16" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00420010v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>