--- v0 (2026-03-18)
+++ v1 (2026-04-18)
@@ -144,221 +144,221 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is Marxism Necessarily Atheistic? Gustav Wetter, the Holy See and the Condemnation of Communism</w:t>
+                <w:t xml:space="preserve">Rito orientale e marxismo-leninismo al Russicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Guigo-Patzelt, Eva. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Boccolini, Alessandro; Roy-Lysencourt, Philippe; Sanfilippo, Matteo; Tusor, Péter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communist Perspectives on Atheism in the Twentieth Century</w:t>
+              <w:t xml:space="preserve">I collegi per stranieri a/e Roma. III Dopo la Grande guerra</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Settecittà</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.27-40, 2025, 979-12-5524-156-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05076088v1</w:t>
+                <w:t xml:space="preserve">hal-05089889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rito orientale e marxismo-leninismo al Russicum</w:t>
+                <w:t xml:space="preserve">Is Marxism Necessarily Atheistic? Gustav Wetter, the Holy See and the Condemnation of Communism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Boccolini, Alessandro; Roy-Lysencourt, Philippe; Sanfilippo, Matteo; Tusor, Péter. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Velizhev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Guigo-Patzelt, Eva. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I collegi per stranieri a/e Roma. III Dopo la Grande guerra</w:t>
+              <w:t xml:space="preserve">Communist Perspectives on Atheism in the Twentieth Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Routledge</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.57-70, 2025, 9781003603184. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Settecittà</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.4324/9781003603184-5⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05089889v1</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05076088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gramsci et l’Action française dans les écrits pré-carcéraux : une approche comparatiste</w:t>
               </w:r>
@@ -1344,145 +1344,152 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Traduction (1)</w:t>
+        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gramsci, Croce et le chant X de l’Enfer de Dante</w:t>
+                <w:t xml:space="preserve">Mezzogiorno, subalternité et folklore : de l'Unité aux années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marcello Mustè</w:t>
+                <w:t xml:space="preserve">Héloïse Faucherre-Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr/>
-              <w:t xml:space="preserve">2024, </w:t>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 33| 2024, 2024, Laboratoire italien, </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ylq⟩</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Traduction</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ylr⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04849251v1</w:t>
+                <w:t xml:space="preserve">hal-04887159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1494,661 +1501,661 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il materialismo dialettico&amp;quot; du jésuite Gustav Wetter, entre Einaudi et le Saint-Office</w:t>
+                <w:t xml:space="preserve">La religione di Antonio Gramsci nell’Edizione nazionale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catholicisme et anticommunisme. Acteurs et vecteurs de l’anticommunisme catholique : tensions et paradoxes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fabien Archambault; Laura Pettinaroli; Sophie Roulin, Jun 2024, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">World Congress of Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Gramsci, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889834v1</w:t>
+                <w:t xml:space="preserve">hal-04769049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dostoevskij, Nietzsche e il romanzo d’appendice nel pensiero di Gramsci</w:t>
+                <w:t xml:space="preserve">Il materialismo dialettico&amp;quot; du jésuite Gustav Wetter, entre Einaudi et le Saint-Office</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gramsci e la letteratura</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Salvatore Cingari, Dec 2024, Perugia, Italy</w:t>
+              <w:t xml:space="preserve">Catholicisme et anticommunisme. Acteurs et vecteurs de l’anticommunisme catholique : tensions et paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Archambault; Laura Pettinaroli; Sophie Roulin, Jun 2024, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889828v1</w:t>
+                <w:t xml:space="preserve">hal-04889834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rito bizantino e marxismo al Russicum</w:t>
+                <w:t xml:space="preserve">Dostoevskij, Nietzsche e il romanzo d’appendice nel pensiero di Gramsci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">I Collegi per stranieri a Roma</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Istituto Nazionale di Studi Romani; Centro Studi Emigrazione di Roma, Dec 2024, Rome (virtual conference), Italy</w:t>
+              <w:t xml:space="preserve">Gramsci e la letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salvatore Cingari, Dec 2024, Perugia, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04889827v1</w:t>
+                <w:t xml:space="preserve">hal-04889828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La religione di Antonio Gramsci nell’Edizione nazionale</w:t>
+                <w:t xml:space="preserve">Rito bizantino e marxismo al Russicum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">World Congress of Philosophie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Fondazione Gramsci, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+              <w:t xml:space="preserve">I Collegi per stranieri a Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Nazionale di Studi Romani; Centro Studi Emigrazione di Roma, Dec 2024, Rome (virtual conference), Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04769049v1</w:t>
+                <w:t xml:space="preserve">hal-04889827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La Compagnie de Jésus et le retour de Bellarmin dans les écrits d’Antonio Gramsci</w:t>
+                <w:t xml:space="preserve">Entre répression et régénération, la religion en Russie dans le débat communiste italien des années 1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude de la Fondation Thiers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jacques Verger, Apr 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Séminaire du Centre d'histoire de Science Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabine Dullin; Sophie Coeuré, Feb 2023, Paris science Po, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770753v1</w:t>
+                <w:t xml:space="preserve">hal-04770330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Is Marxism Necessarily Atheistic?” Gustav Wetter, the Holy See and the Condemnation of Communism</w:t>
+                <w:t xml:space="preserve">La Compagnie de Jésus et le retour de Bellarmin dans les écrits d’Antonio Gramsci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mikhail Velizhev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communist Perspectives on Atheism in the 20th Century</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Eva Patzelt, Nov 2023, Paris EHESS, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude de la Fondation Thiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Verger, Apr 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770810v1</w:t>
+                <w:t xml:space="preserve">hal-04770753v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gramsci et la critique du fétichisme</w:t>
+                <w:t xml:space="preserve">“Is Marxism Necessarily Atheistic?” Gustav Wetter, the Holy See and the Condemnation of Communism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Velizhev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gramsci et la pensée populaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maririta Guerbo; Louis Rouquayrol, Jun 2023, Paris 1 Panthéon Sorbonne, France</w:t>
+              <w:t xml:space="preserve">Communist Perspectives on Atheism in the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eva Patzelt, Nov 2023, Paris EHESS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770782v1</w:t>
+                <w:t xml:space="preserve">hal-04770810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Il quaderno 20 (Azione Cattolica- Cattolici integrali, gesuiti, modernisti)</w:t>
+                <w:t xml:space="preserve">Gramsci et la critique du fétichisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seminario sulla storia dei Quaderni d’Antonio Gramsci</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Gramsci Society - Italia, May 2023, Roma Tre University, France</w:t>
+              <w:t xml:space="preserve">Gramsci et la pensée populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maririta Guerbo; Louis Rouquayrol, Jun 2023, Paris 1 Panthéon Sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770792v1</w:t>
+                <w:t xml:space="preserve">hal-04770782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre répression et régénération, la religion en Russie dans le débat communiste italien des années 1920</w:t>
+                <w:t xml:space="preserve">Il quaderno 20 (Azione Cattolica- Cattolici integrali, gesuiti, modernisti)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire du Centre d'histoire de Science Po</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sabine Dullin; Sophie Coeuré, Feb 2023, Paris science Po, France</w:t>
+              <w:t xml:space="preserve">Seminario sulla storia dei Quaderni d’Antonio Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Gramsci Society - Italia, May 2023, Roma Tre University, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04770330v1</w:t>
+                <w:t xml:space="preserve">hal-04770792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un cosmopolitismo di tipo moderno&amp;quot;. Centralità e marginalità di Roma negli scritti di Antonio Gramsci</w:t>
               </w:r>
@@ -2423,51 +2430,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Études italiennes, discipline ou indiscipline?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Faucherre-Buresi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Italomanies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurent Baggioni; Céline Frigau Manning, Apr 2021, Lyon (Université Lyon 3), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2478,365 +2485,358 @@
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gramsci et le concept de religion politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d'études italiennes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Romain Descendre; Pierre Girard, Dec 2020, Lyon ( en ligne ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gramsci entre Tolstoï et Gorki. La littérature russe et le concept de national- populaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Théorie de la culture et critique littéraire chez Gramsci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Paolo Desogus; Davide Luglio, Feb 2019, Paris sorbonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cattolici, papato, fascismo dopo il Concordato</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire préparatoire de l’édition critique des Quaderni del carcere d’Antonio Gramsci</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Fabio Frosini, Apr 2018, Urbino, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04770787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
+        <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mezzogiorno, subalternité et folklore : de l'Unité aux années 1950</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Héloïse Faucherre-Buresi</w:t>
+                <w:t xml:space="preserve">Gramsci, Croce et le chant X de l’Enfer de Dante</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marcello Mustè</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">, 33| 2024, 2024, Laboratoire italien, </w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024, </w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12ylr⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04887159v1</w:t>
+                <w:t xml:space="preserve">⟨10.4000/12ylq⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Traduction</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04849251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3094,51 +3094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076088v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Velizhev" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Communist-Perspectives-on-Atheism-in-the-Twentieth-Century/Guigo-Patzelt/p/book/9781032938530" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003603184-5" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089889v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.settecitta.eu/catalogo/libro/9791255241553-i-collegi-per-stranieri-ae-roma-iii-dopo-la-grande-guerra-Rb4n1e" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17910-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b3n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153cm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v5i4.4729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849251v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Must&#232;" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylq" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889834v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889828v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889827v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769049v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770753v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770810v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770792v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770330v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Faucherre-Buresi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770795v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770778v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770787v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887159v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylr" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04364897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.settecitta.eu/catalogo/libro/9791255241553-i-collegi-per-stranieri-ae-roma-iii-dopo-la-grande-guerra-Rb4n1e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Velizhev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Communist-Perspectives-on-Atheism-in-the-Twentieth-Century/Guigo-Patzelt/p/book/9781032938530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003603184-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17910-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b3n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153cm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v5i4.4729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Faucherre-Buresi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Must&#232;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04364897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>