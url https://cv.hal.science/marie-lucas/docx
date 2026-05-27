--- v1 (2026-04-18)
+++ v2 (2026-05-27)
@@ -1344,1383 +1344,1383 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04249153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Communication dans un congrès (17)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La religione di Antonio Gramsci nell’Edizione nazionale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">World Congress of Philosophie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fondazione Gramsci, Aug 2024, Rome Sapienza Universita di Roma, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04769049v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il materialismo dialettico&amp;quot; du jésuite Gustav Wetter, entre Einaudi et le Saint-Office</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Catholicisme et anticommunisme. Acteurs et vecteurs de l’anticommunisme catholique : tensions et paradoxes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabien Archambault; Laura Pettinaroli; Sophie Roulin, Jun 2024, Fribourg, Suisse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889834v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dostoevskij, Nietzsche e il romanzo d’appendice nel pensiero di Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gramsci e la letteratura</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Salvatore Cingari, Dec 2024, Perugia, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889828v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rito bizantino e marxismo al Russicum</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">I Collegi per stranieri a Roma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Istituto Nazionale di Studi Romani; Centro Studi Emigrazione di Roma, Dec 2024, Rome (virtual conference), Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04889827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre répression et régénération, la religion en Russie dans le débat communiste italien des années 1920</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire du Centre d'histoire de Science Po</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sabine Dullin; Sophie Coeuré, Feb 2023, Paris science Po, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770330v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La Compagnie de Jésus et le retour de Bellarmin dans les écrits d’Antonio Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude de la Fondation Thiers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jacques Verger, Apr 2023, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770753v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">“Is Marxism Necessarily Atheistic?” Gustav Wetter, the Holy See and the Condemnation of Communism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikhail Velizhev</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communist Perspectives on Atheism in the 20th Century</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Eva Patzelt, Nov 2023, Paris EHESS, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770810v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci et la critique du fétichisme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gramsci et la pensée populaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maririta Guerbo; Louis Rouquayrol, Jun 2023, Paris 1 Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Il quaderno 20 (Azione Cattolica- Cattolici integrali, gesuiti, modernisti)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seminario sulla storia dei Quaderni d’Antonio Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Gramsci Society - Italia, May 2023, Roma Tre University, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un cosmopolitismo di tipo moderno&amp;quot;. Centralità e marginalità di Roma negli scritti di Antonio Gramsci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Roma dal primo al secondo dopoguerra (1918-1948)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Società romana di Storia Patria, Dec 2022, Roma Tre University, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci e la nascita dell’&amp;quot;intellettuale&amp;quot;. Una contestualizzazione semantica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">"Forse un giorno ti scriverò o ti dirò a voce come fu Nino". Gramsci lettore, critico, recensore</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Priscilla Santoro, Jun 2022, Roma Tre University, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770765v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tre letture teologico-politiche del De Monarchia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Table ronde autour du livre Dante e la filosofia del ’900 (Pièdimosca, 2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut culturel italien de Lyon, Mar 2021, Lyon ( en ligne ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770791v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le concept de &amp;quot;subalterne&amp;quot; de Gramsci à Hobsbawm aux Subaltern Studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Politiques de la culture. La première "nouvelle gauche" anglaise (1956-1962), contextes et héritages intellectuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ostiane Lazrak; Delphine Frasch, Oct 2021, Paris 1 Panthéon Sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770774v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Études italiennes, discipline ou indiscipline?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Héloïse Faucherre-Buresi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire Italomanies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurent Baggioni; Céline Frigau Manning, Apr 2021, Lyon (Université Lyon 3), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci et le concept de religion politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire d'études italiennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Romain Descendre; Pierre Girard, Dec 2020, Lyon ( en ligne ), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770795v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gramsci entre Tolstoï et Gorki. La littérature russe et le concept de national- populaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Théorie de la culture et critique littéraire chez Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Paolo Desogus; Davide Luglio, Feb 2019, Paris sorbonne, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770778v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cattolici, papato, fascismo dopo il Concordato</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire préparatoire de l’édition critique des Quaderni del carcere d’Antonio Gramsci</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Fabio Frosini, Apr 2018, Urbino, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04770787v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mezzogiorno, subalternité et folklore : de l'Unité aux années 1950</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Héloïse Faucherre-Buresi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Laboratoire italien. Politique et société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33| 2024, 2024, Laboratoire italien, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/12ylr⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04887159v1</w:t>
-              </w:r>
-[...1229 lines deleted...]
-                <w:t xml:space="preserve">hal-04770787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Traduction (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -3094,51 +3094,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.settecitta.eu/catalogo/libro/9791255241553-i-collegi-per-stranieri-ae-roma-iii-dopo-la-grande-guerra-Rb4n1e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Velizhev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Communist-Perspectives-on-Atheism-in-the-Twentieth-Century/Guigo-Patzelt/p/book/9781032938530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003603184-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17910-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b3n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153cm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v5i4.4729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887159v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Faucherre-Buresi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylr" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769049v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889834v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889828v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889827v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770330v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770753v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770810v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770782v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770792v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770819v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770765v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770791v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770801v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770795v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770778v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770787v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Must&#232;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04364897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05089889v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucas" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.settecitta.eu/catalogo/libro/9791255241553-i-collegi-per-stranieri-ae-roma-iii-dopo-la-grande-guerra-Rb4n1e" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05076088v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Velizhev" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Communist-Perspectives-on-Atheism-in-the-Twentieth-Century/Guigo-Patzelt/p/book/9781032938530" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003603184-5" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03145504v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.enseditions.17119" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970317v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17910-8" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05413803v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15b3n" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05349959v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/153cm" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04847718v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabio Frosini" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/igj.v5i4.4729" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04534059v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/asterion.10438" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405520v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.10453" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03515209v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/laboratoireitalien.7052" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281587v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249124v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rhr.9841" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04249153v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14276/2531-9582.1974" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769049v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889834v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889828v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04889827v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770330v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770753v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770810v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770782v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770792v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770819v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770765v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770791v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770774v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770801v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;lo&#239;se Faucherre-Buresi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770795v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770778v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04770787v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04887159v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849251v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcello Must&#232;" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12ylq" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04364897v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2023ENSL0060" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>