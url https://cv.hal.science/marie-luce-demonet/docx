--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Luce Demonet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Luce DEMONET Professeur émérite de littérature française de la Renaissance, Université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur émérite de littérature française de la Renaissance, directrice du Centre d'Etudes Supérieures de la Renaissance, Université de Tours (2003-2007) et de la Maison des Sciences de l'Homme Val de Loire (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née en 1951, agrégée de lettres modernes 1972, Marie-Luce Demonet est spécialiste des rapports entre littératures, langues et théories du signe à la Renaissance (Les Voix du signe, 1992). Elle est membre senior honoraire de l’Institut Universitaire de France (2005-2015) et chevalier de la Légion d’Honneur. Elle a enseigné dans les universités d'Aix-en-Provence (1983-1991), Clermont-Ferrand (1991-1997), Poitiers (1997-2001) et Tours (2001-2016). Elle étudie les transformations du vocabulaire cognitif, juridique, politique et social en relation avec les questions de théorie et d'esthétique littéraires. Elle a publié plusieurs études sur Montaigne et une édition en ligne des Essais (exemplaire de Bordeaux) et des manuscrits de Montaigne en collaboration avec Alain Legros (projet ANR « MONLOE », « Montaigne à l’œuvre »), accompagnées de la reconstitution virtuelle de ce qui reste de la « librairie »; elle prépare une édition numérique des Essais de 1595. Elle a publié une trentaine d’articles sur Rabelais, organisé et édité des actes de colloque et publié en ligne des éditions numériques de ses romans dans leur version originale (Clermont-Ferrand/ Nice 1994-95, Poitiers et Tours 2001-2024). Responsable (2011-2015) du consortium CAHIER (« Corpus d’Auteurs pour les Humanités. Informatisation, Edition, Recherche »), l’un des constituants de la TGIR « Huma-num », elle anime différents projets de recherche associant l’étude des corpus littéraires (Equipex Biblissima et Biblissima plus, BSN5), la philologie numérique et le traitement informatique de la variation graphique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des professeurs du Collège de Guyenne au temps de Montaigne écolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.89-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre raison et « fantasie » : Meigret traducteur de Dürer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 99 (2), pp.57-83. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.099.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitratu : la naissance juridique des langues à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série (10), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et culture judéo-provençales chez Rabelais: la figue au pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.71-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et prescience : la connaissance du futur [chez Montaigne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, 34 (1-2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit allographe du Cinquième Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie soldate de Pierre de Lostal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstitution vraiment virtuelle de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sauver-conserver-reconstituer, 21, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner Thélème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (Ces belles billevesées), pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et le roman-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas suspendu des ‘mouches en lait’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10153-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, naviguer et lire : l’approche virtuelle des livres de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.088.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Adamic language and the emergence of transcultural aspiration in the aftermath of the European maritime discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Lukaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.161.05.FR.08-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oraliser les Essais de 1595 : Montaigne à son rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’utopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RINASCIMENTO Rivista dell'Istituto Nazionale di Studi sul Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Immaginare l'altrove. Dall’Utopia di Thomas More al Seicento, pp.395-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi, si j'étais autre?&amp;quot; Potentiel, virtuel, contrefactuel : modalités de la confession dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la parole chez Chappuys et Belleforest traducteurs de Guazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.085.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Moi qui suis roi de la matière que je traite’ : la définition de soi dans les Essais (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de l’écrit imprimé à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de modernisation de la langue et des graphies à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Académie de l'Orléanais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps de l’Académie d’Orléans: La langue française, quelques constats et quelques remèdes, pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une édition archéologique de l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (56), pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne à sa plume. Quatre variantes autographes d’une correction de date dans l’avis « Au lecteur » des Essais de 1588.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (75), pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantagrueline Humanism and Rabelaisian fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des Indes Orientales, entre Renaissance et Âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Langues du monde à la Renaissance, 30 (2), pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épilepsie chez Francisco Sanchez, médecin sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'épilepsieS : Revue de la Ligue française et des ligues francophones contre l'épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anagrammatisme : du chiffre au secret de Polichinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eh/ hé : l'oralité simulée à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 161, pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instinct du beau chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (4), pp.223-248. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JR.2.301808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction comme 'chimère' chez Montaigne et Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des Amis de Montaigne, 2e semestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (46), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques avatars du mot ‘politique', entre le XIVe et le XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 113 (113, septembre), pp.33-61. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘possible passé' : la reconstitution historique dans le récit au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Vrai et Le Vraisemblable. Rhétorique et politique, 280, pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes probables (eikota) au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation et narration chez Rabelais et ses contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La ponctuation, 52, pp.37-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissances étymologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'Incunables des langues', ou La place de l'onomatopée dans l'étymologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.201-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des noms propres de l'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignoranti che compongono versi : a proposito della poesia spontanea (&amp;quot;Les ignorants qui font des vers&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.87-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect du discours polémique avant les Provinciales : du bon sens des mots dans la Satyre Ménippée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccibp.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques insensibles, ou les nuages de la certitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.97-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture rabelaisienne comme abstraction de la quintessence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les signes vous faschent... : inférence naturelle et science des signes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38, pp.7-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invraisemblable Sepmaine [Du Bartas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Bacbuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de gloire ou le nom qui court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 27-28, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car je ne vois le tout de rien' : Le style simple des Essais, L.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue de littératures française et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'corps aërée (sic) de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21-22, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture morale de Geoffroy Tory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sémiotique des pouces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains du texte, ou le dernier geste de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hébreu dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jewish Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17-18, pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15-16, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un roi, deux enfants et des chèvres : le débat sur le langage naturel chez l'enfant au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 72, pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA sans le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies des études sur la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Jun 2025, Paris sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gournay, première lectrice empathique des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Pas dans Montaigne, mais dans moi’ - Lectures empathiques des Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier; Luc Sautin, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05124983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : Le projet CollEB, premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : La « librairie », l'édition de 1595, l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14354449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperluette & le point-virgule chez Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Etienne Dolet à l’occasion du 70e anniversaire de l’Association Guillaume Budé-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Guillaume Budé-Orléans, Nov 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11518935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le livre rend ivre : les alcools de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métaphores du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘gaillard onocrotale’ chez Rabelais : l’interdit et l’injure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisa van de Haar, Feb 2020, Leyde, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soupçons sur les éditions posthumes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éditeur à l’œuvre : reconsidérer l’auctorialité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Gaëlle Burg; Giovanni Berjola, Oct 2018, Bâle, Suisse. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du monde dans la première traduction française du De Mundo (1539) par Louis Meigret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIes.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais’s encounter with Adam: naming world culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcultural Mediterranean: in search of orthodox and non-orthodox universalism(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ewa A. Łukaszyk, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert : De la parole à la ‘droite écriture’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Joubert, médecin et écrivain (1529-1542)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Michel Jourde, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Rabelais : Rablissime, Biblissima, BSN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France. https://bvh.hypotheses.org/2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Reading, Human Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corpus Epistemon et les analyses linguistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘pet de ménage’ : bons vents et vents mauvais chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pets divers. Vents du corps entre médecine et musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto, Charles-Yvan Ellissèche, Mar 2017, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & le consortium CAHIER : Groupe de travail &amp;quot;Typologie textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hunting without Weapons or Animals. The Power of the Ars venationis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hamburg, Germany. p.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la sémiotique médicale de Manardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Rabelais et l'oeuvre médicale de Manardo: échanges et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto; Marie-Luce Demonet, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & corpus d’auteurs : Rabelais, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitraire des signes et monnaie de singe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valori e sistemi di valore (Medioevo ed Età moderna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Philippe Genet, Sep 2012, Turin, Italie. 77-98 https://books.openedition.org/psorbonne/40866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style rustique et « figulines » littéraires: Rabelais, Palissy, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vices de style et défauts esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languegoth et français mêlé chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Discourses. Literature in the Margins of the Vernacular (1500-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités linguistiques dans la Grammatica hungarolatina de Janos Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthias Rex 1458—1490. Hungary at the Dawn of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Eötvös Loránd University Faculty of Humanities, May 2008, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des troubadours comme origine de la langue française (Rabelais, Fauchet, Blaise de Vigenère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des troubadours du XVIe au XVIIIe siècle en France et en Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuer et dicter chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes. Langues d’Europe (Moyen-âge et Renaissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Llamas Pombo, 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Argonautiques et le Quart Livre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de l’ancien roman, de la fin du Moyen-Âge au début de l’époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Pouderon, Oct 2011, Tours, France. pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephémérides de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections et bibliothèques de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Sociétés Internationales d’Études sur la Renaissance » (FISIER),, Sep 2012, Cambridge, Royaume-Uni. pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Eutrapélie de frère Jean Thenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louise de Savoie (1476-1531)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Romorantin, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénographies de l’Enfer dans l’œuvre de Rabelais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lieux de l’Enfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gargnano, Italie. pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers de croyance, mondes possibles et contrefactuels chez François de Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Histoires tragiques de François de Rosset, séminaire Pasquale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruna Conconi, Ruggiero Campagnoli, Anna Soncini, Oct 2009, Cesenatico, Italie. pp.71-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magasin d’abus&amp;quot; : Rabelais Turlupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Huchon, Romain Menini, Nicolas Le Cadet, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler comme les livres : la parole civile en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "civil conversazione" tra Rinascimento ed età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicola Panichi, Apr 2011, Urbino, Italie. pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'parasignes' dans Délie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Délie de Maurice Scève. Journée d'étude de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie et dystopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie, consensus et libre arbitre (XIVe - XVIIe siècles) : Fais ce que voudras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Berriel, Y. Greis, M.-L. Demonet, Jan 2012, Chambord et Tours, France. pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais marin d'eau douce ? (Quart Livre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais : Le Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de philosophes mineurs dans la bibliothèque de Montaigne : Pichot et La Primaudaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La librairie de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philip Ford, 2008, Cambridge, Royaume-Uni. pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolet, Calvin, la théorie de la traduction et le langage intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calvin. Naissance d'une pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orléans, France. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sophismes des signatures, de Foucault à Agamben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Laurent Gerbier, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des esprits et l'auto-censure des auteurs de fiction : le deuxième commandement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectura y culpa en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Barcelone, France. pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drôleries du Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et sens du Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italie. pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les Commentaires de la langue latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Dolet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue à la chandelle : la diction savante du français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue commune et changements de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens littéral dans l'œuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RABELAIS : LA QUESTION DU SENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy, France. pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre comme cosa mentale », à paraître, Classiques Garnier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory. Arts du livre, pensée linguistique et création littéraire (1523-1533)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation spontanée et ponctuation civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ponctuation à la Renaissance. journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois vies de Rabelais : franciscain, bénédictin, médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIe Colloque International d¹Études Humanistes : Vie solitaire, vie civile. L'humanisme de Pétrarque à Alberti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Tours, France. pp.353-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory, Jean Perréal et l'homme normé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de lettres, hommes de lois. Bourges à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. pp.99-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La censure de la fiction dans la Renaissance française et ses fondements philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and censorship in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, Espagne. pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du langage mental dans les textes philosophiques français, à la fin de la Renaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage mental du Moyen Âge à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France. pp.241-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection et exclamation chez Montaigne. L'expression des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Rabelais et la langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rom, Italie. pp.387-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie comme comble de la fiction à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> II Congresso Internacional de Estudos Utópicos da revista MORUS "O que é utopia? Gênero e modos de representação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Berriel, Jun 2009, Campinas, Brésil. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poétique et la métaphysique à la fin de la Renaissance : la domestication de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Poétique d’Aristote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Pécharman, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner textes originaux et traductions du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Übersetzung: "Ursprung und Zukunft der Philologie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Münster, Allemagne. p. 213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final remarks : grading plagiarism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrowed Feathers: Plagiarism and the Limits of Imitation in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oslo, Norway. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le cri : les beaux habits de la plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plainte à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession du centre dans la critique des textes de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance décentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genève, Suisse. pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasses aux signes, signes de chasse dans la Vénerie de Du Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines comparées de l'écriture et de la parole à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Origines du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Genève, Suisse. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelaiseries : la présence de Rabelais dans les Discours non plus mélancoliques que divers (1556)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Jours de Rabelais en Poitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Poitiers, France. pp.379-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skeletos de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres de l'anatomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Haïfa, Israël. pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politique 'nécessaire' de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les climats linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et identités culturelles en Europe, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance numérique: les Bibliothèques Virtuelles Humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital technology and philological disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italie. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du langage chez Pontus de Tyard, des Discours au De Recta nominum impositione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, poète, philosophe, théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.331-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et symptômes dans les Oeuvres d'A. Paré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambroise Paré,1510-1590: pratique et écriture de la science à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Pau, France. pp.229-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le match Ramus-Turnèbe : du De Fato au De Methodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramus et l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité lyonnaise, vue d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon et l'illustration de la langue française à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie spontanée et son explication médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Huarte au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bayonne-Saint-Jean-Pied-de-Port, France. pp.137-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de Melanchthon dans la logique française à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melanchthon und Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bretten, Allemagne. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rhétorique : le vrai et la fiction poétique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Internationale d'Histoire de la Rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Miernowski, 2001, Varsovie, Pologne. pp.357-374, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/rh.2002.20.4.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe physionomique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne. Le signe et le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bordeaux, France. pp.153-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les êtres de raison, ou les modes d'être de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res et Verba in der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Wolfenbüttel, Allemagne. pp.177-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolastique française et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la Poétique : Aristote et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épicurisme linguistique à la Renaissance, de Bembo à Peletier du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources antiques de l'irréligion moderne : le relais italien, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Toulouse, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échantillon de philosophie et de littérature : autour de l'année 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un siècle à l'autre. Littérature et société de 1590 à 1610</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chicago, États-Unis. pp.67-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger sans preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Rouen, France. pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essence du Quint Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinquiesme Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rome, Italie. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la langue hébraïque restituée au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Juif caché, marranisme et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l’écrit et du visible dans les genres traités par Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabourot : pratique et critique des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément, 1999, Lyon, France. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher naturellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne philosophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propres de l'homme selon Montaigne et Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France. pp.47-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais métalinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Rome, Italie. pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babel au figuré. Une voix pour tous potages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Toulon, France. pp.455-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du signe écrit dans les commentaires scotistes de Pierre Tartaret (1493)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duns Scot et la métaphysique classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Sondag, Mar 1996, Clermont-Ferrand, France. pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, de Montaigne à Charron : la fin d'un doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À nouvel usage. Allégations et détournements des Essais à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boucle, illustration de Gaule chez Le Fèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie encyclopédique et kabbale chrétienne, Onze études sur Guy Lefèvre de la Boderie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rouen, France. pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Thesaurus au De veris principiis : le rôle de l’ingenium cicéronien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nizolius, langage et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rauzy, 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue majuscule et langue minuscule dans le Songe de Poliphile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Songe de Poliphile en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Polizzi, 1999, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des consonnes et la notion d'articulation : un chapitre de somantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À haute voix : diction et prononciation entre 1550 et 1630</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Rennes, France. pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de la partie et du tout, avec une application au Temple de Cupido de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitution du texte. Le tout et ses parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Poitiers, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe mental dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu où l'on pense, ou le désordre des facultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans la civilisation de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Nice, France. pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie et pharmacie dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Nice, France. pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots voyageurs. Étude de la polysémie dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, espace, voyage et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Thessalonique, Grèce. pp.191-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Clermont-Ferrand, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle logique française : L'Organe de Philippe Canaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mythe à l'hypothèse. Les changements méthodiques dans les recherches sur l'origine des langues dans la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique entre mythe et histoire. Journées d'études en l'honneur de Hans Aarsleff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Paris, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;trait de plume&amp;quot; de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures singulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Montréal, Canada. pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier pain blanc de la Germanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et nations au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France. pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquier réécrit dans le Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Pasquier et ses Recherches de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Paris, France. pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre historique dans les Essais : quand il s'agit de parler des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Bordeaux, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens rhétorique du mot image au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et discours critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du 'petit commentaire' : Nicolas Lefèvre de la Boderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Commentaires et la naissance de la critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du désir de nommer, ou le rôle du corps dans la première nomination, et la place de la conception épicurienne du langage au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Tours, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et langage animal dans l'Apologie de Raymond Sebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parcours des Essais. Montaigne 1588-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Durham, États-Unis. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots sauvages, étude des listes utiles à ceux qui veulent naviguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Tours, France. pp.497-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation du langage et des genres dans la Poétique de Jules-César Scaliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta scaligeriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1984, Agen, France. pp.129-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de conférer, art de raisonner (Essais, III, 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, les derniers Essais. Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1985, Paris, France. pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la métaphore (Essais, III,1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1984, Paris, France. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De Originibus de 1538, Une rhétorique des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel 1581-1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1981, Avranches, France. pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde renversé sans-dessus dessous de Fra Giacomo Affinati d'Acuto, ou le monde renversé du discours religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Image du monde renversé et les représentations littéraires et paralittéraires de la fin du XVIe siècle au début du XVIIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1977, Tours, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la Renaissance. Raymond Marcel bibliophile (1902-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres; Bibliothèque municipale de Tours, 2024, 978-2-86742-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de 1595 et leur « édition sonore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique en XML/TEI des Essais de Montaigne de 1580, avec les variantes de 1582 et affichage texte/image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, Alain Legros. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Livre I: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_01/M0275_01_tei.xml&amp;doc.view=notice; Livre II: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_02/M0275_02_tei.xml&amp;doc.view=notice;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition numérique génétique (XML-TEI/ PDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique de La Theologie naturelle de Raymond Sebon, traduite du latin par Montaigne..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Céard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XCollPriv_JC_01/XCollPriv_JC_01_tei.xml;brand=default;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais: Cinquiesme livre de Pantagruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_Y2_2169/B751131011_RES_Y2_2169_tei.xml, 2014, Bibliothèques Virtuelles Humanistes - Epistemon, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.192, 2012, 978-2-600-01607-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1542, édition en XML/TEI, texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faicts et dicts Heroiques du bon Pantagruel Composé par M François Rabelais docteur en Medicine, Paris, Michel Fezandat, 1552, édition numérique en xml/tei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faictz & dictz Heroiques du noble Pantagruel. Composé par M. François Rabelais Docteur en Medicine, & Calloier des Isles Hieres, 1548, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture du scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.347, 2004, 2-600-00898-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plaisir. Sémiotique et scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, pp.416, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Œuvres Romanesques de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Licorne, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Pasquier, Les Recherches de la France, édition critique du Livre VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Iacono Lo Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Fragonard; François Roudaut. Honoré Champion, III, pp.1495-1708, 1996, Etienne Pasquier, Les Recherches de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Temps qui courent, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slatkine, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du signe. Nature et origine du langage à la Renaissance (1480-1580)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion-Slatkine, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature française de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordas, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1985, Etudes littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des errata dans les Essais de Montaigne : réflexions sur une note de Jean-François Gilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli; Alexandre Vanautgaerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges à la mémoire de Jean-François Gilmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Etudes renaissantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cafard et cafarderie chez Rabelais, un propos si vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La malebouche. Histoire des paroles blessantes du Moyen Age aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-185, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et Linacre, potentialité et différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUTBUB (Christophe); POUEY-MOUNOU (Anne-Pascale); DUVAL (Suzanne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les styles de la différence - Mélanges en l’honneur de Jean Lecointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.213-228, 2025, 978-2-406-17560-5. </w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17562-9.p.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarrête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullifying, Controlling or Accomodating with Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona Mcintosh Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the arts (16th-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.75-85, 2024, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brignoles to Croquignoles: The Moral of the Farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Herdmann; Valerie Worth-Stylianou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Culture of celebration in Early Modern Europe, Essays in Honour of Richard Cooper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.169-187, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en fiction de l’ésotérisme chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seng, Helmut; Ombretta Tommasi, Chiara; Toussaint, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonismus und Esoterik in der französischen Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitätsverlag Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-284, 2024, Bibliotheca chaldaica, 978-3-8253-9617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04874213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un(e) coupable dans la disparition d'un ‘amy’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Krause; Jan Miernowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du singulier. Lire la littérature de la Renaissance avec Ullrich Langer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.13-37, 2023, Encounters, 978-2-406-14838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et les cagots de Gui de Chauliac : de la lèpre à l’insulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bakhouche; Evelyne Berriot-Salvadore; Daniel Le Blévec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gui de Chauliac et sa Grande Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.195-209, 2023, De diversis artibus, 978-2-503-60286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lion’s Fault: the enthymematic Foundation of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Legacy of Aristotelian Enthymeme. Proof and Belief in the Middle Ages and the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.201-213, 2023, 9781350248809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Postel et Teseo Ambrogio, collectionneurs de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Victor Desarbres; Émilie Le Borgne; Frank Lestringant; Tristan Vigliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel (1510-1581). Écrits et influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2022, Cahiers V. L. Saulnier, 979-10-231-0725-8. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GZXU5457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais moinillon à La Baumette : retour sur une hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Menini; Anne-Pascale Pouey-Mounou; Isabelle Garnier; Claude La Charité, Anne Réach-Ngô, Trung Tran, Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l'honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-44, 2022, Rencontres, 978-2-406-12712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire un corpus d’auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Marasescu-Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reach-Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.31-46, 2022, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscur Jean de l’Espine et l’étoile Marguerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boutet; Marie-Bénédicte Le Hir; Louise D’Aubigny; Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre et son réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais's Gargantua and Pantagruel. The Navel of a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ken Seigneurie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to World Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-Blackwell, pp.1891-1902, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres dans la Renaissance orléanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-L. Demonet, D. Rivaud, P. Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Ville d'Orléans; Presses de l'université François-Rabelais de Tours, pp.50-60, 2019, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomie de la lettre dans le Champ fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Jimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory de Bourges. Humanisme et arts du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bourges, pp.106-109; 134, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de traduire, selon Étienne Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli, Toshinori Uetani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Michel Simonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiscation des données issues de l'humanisme numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouvès; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Digitales, 9791032001790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Renner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Brill's Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 19 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de la synagogue dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge. Hommage à Jean-Pierre Bordier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Champion, 2017, 978-2-7453- 4472-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envie, désir et méditation dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ferrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée d'étude Montaigne, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2017, Montaigne, Essais, Livre III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dolet, auto-traducteur bi-frons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Galderisi et Jean-Jacques Vincensini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions médiévales à la Renaissance. L'auto-traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p.214-229, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 19 : Bibliothèque parfaite ou obscura diligentia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.214-217, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, pp.661-701, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 20 : Bibliothèque françoise ou « l’amitié de tant d’hommes doctes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.218-222, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 21 : Bibliothèque ou fleurs des Lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.223-227, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de vulgarisation philosophique : les facultés de l’âme à la portée de tous (et de toutes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra, Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : La vulgarisation des savoirs du Moyen âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Chartes, pp.165-183, 2014, Etudes et documents de l'Ecole des Chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à lire la « librairie » philosophique probable de Montaigne : le projet « Montaigne à l’œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Raggianti, A. Savorelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche filosofiche private. Strumenti e prospettive di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Normale, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et l'utopie de l'ermitage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iveta Nakládalová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Jornadas sobre el pensamiento utópico. Religión en Utopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.71 - 96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raves, Rabbis et Raboulière : la persécution des Papefigues (Rabelais, Quart Livre, chapitre XLV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de littérature : Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.33-59, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets fictifs et 'êtres de raison', locataires de mondes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lavocat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie littéraire des mondes possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.125-146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue à la Renaissance entre cognition et fiction. Théâtre des idées et exercitatio dialectica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus W. Hempfer et Anita Traninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Dialog im Diskursfeld seiner Zeit - von der Antike bis zur Aufklärung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner, pp.145-166, 2010, 978-3-515-09247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue primitive et les débuts de la conscience linguistique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nazaré Castro Soares, Santiago López Moreda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génese e consolidação da ideia de Europa: Idade Média e Renascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprensa da Universidade de Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-170, 2009, 978-989-807451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Claude Duret; Etienne Pasquier; Guillaume Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum. A Bio-Bibliographical Companion to the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Niemeyer, pp.Volume I: 409-410; Volume II: 1128-1129; 1199-1201, 2009, 978-3-484-73068-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les philosophes obscurs : traits et ombres scotistes à l'époque de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Dupèbe, Franco Giacone, Anne-Pascale Pouey-Mounou, Emmanuel Naya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esculape et Dionysos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.27-47, 2008, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Balfour; Bardin; Bouju de Beaulieu; Camus; Champeynac; Crassot; Duret; Gramont; La Framboisière; Loisel; Marcilius; Oncieu; Redemptus; Sanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of XVIIth Century French Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoemmes-Continuum, pp.environ 50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace linguistique européen. La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant et Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la France littéraire, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.96-150, 2006, Quadrige dicos poche, 978-2-13-052430-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'abreviatures' à la Renaissance : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Andrieux-Reix, Sonia Branca-Rosoff, Christian Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures abrégées (notes, notules, messages, codes..) : l'abréviation entre pratiques spontanées, codifications, modernité et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.223-232, 2004, Bibliothèque de Faits de langues, 2-7080-1094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance (1470-1560)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Du Temps, pp.239-258, 2002, Questions d'histoire, ISBN 2-84274-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingenieus ecriteur dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Gensini; Arturo Martone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenium propria hominis natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liguori, pp.135-157, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Canaye; Cinquarbres; Genebrard; Guichard; Joubert; &amp;quot; Langue française &amp;quot;; Mathieu; Meigret; Rambaud; Sainliens; Trippault; Trithème; Verneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Grente, Michel Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.220-221; 269; 552-553; 586-587; 642-643; 670-681; 816-817; 826-827; 1000-1001; 1052-1053; 1135, 2001, La Pochothèque, 2-253-05663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et langue coutumière chez Etienne Pasquier et Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et littérature au siècle de Montaigne. Mélanges offerts à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.207-220, 2001, Cahiers d'humanisme et Renaissance, 2-600-00643-5 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice: Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en gros (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1-14, 1999, le débat philosophique, 2130502016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impuissance des sorcières à la Renaissance et au début de l'âge classique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Jonckers, Renée Carré, Marie-Claude Dupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes plurielles. Les représentations des femmes. Discours, normes, conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme, pp.179-188, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du latin au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Buzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Mattei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle: Le Discours philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1068-1181, 1998, 978-2-13-044863-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de la Renaissance et informatique. Sur les Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul J. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et traduire Rabelais à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanta, pp.233-247, 1997, 9789042001787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des graphies de l'Adolescence clémentine de C. Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-Éditions, pp.175-220, 1997, Feuillets de l'E.N.S. de Fontenay/Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des notes chez Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beroalde de Verville, 1556-1626</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale Supérieure, 179-201/ https://presses.ens.psl.eu/media/upload/document/secure-Be%CC%81roalde%20de%20Verville.pdf, 1996, Cahiers V.L. Saulnier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style empyrique de Du Bartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Dauphiné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bartas et l'expérience de la beauté "La sepmaine", jours I, IV, VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.83-112, 1993, Unichamp, 2-85203-710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si mon mulet transalpin volait...' ou de la vérité en matière de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et vérité: études offertes à Jean-Claude Margolin par ses collègues, ses collaborateurs, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.223-235, 1993, Travaux d'Humanisme et Renaissance, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désacralisation de l'hébreu au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilana Zinguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hébreu au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.155-171, 1992, 90-04-09557-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Scaliger; Du Vair; Charron; Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blason du fou (Tiers Livre, ch. 38), Binarité et dialogisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence du passé: les faits, l'écriture et le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.87-94, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Joubert; Vigenère; Pibrac; Pithou; Ramus; Meigret; Hotman; Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Couty et Jean-Pierre de Beaumarchais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordas, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'miettes' du sens : la folie dans les proverbes français antérieurs au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Folie et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale supérieure, pp.31-47, 1985, 2-7288-0102-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne. Les Essais de 1595. Exemplaire de Romorantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de l'écrit. Du manuscrit à l'imprimé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Episode 4 : «Santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance Transmedia Lab -Benoist Pierre (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-sante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anonyme], Le Disciple de Pantagruel (Les navigations de Panurge), 1538, édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1534, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, La Sciomachie, Lyon, Sébastien Gryphe, 1549. Edition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONLOE (Montaigne à l'Oeuvre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site : ReNom. Recherche d'entités nommées sur les textes de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais [attribué à], L'île sonnante, [1562], édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Pantagruel, [Lyon, Claude Nourry], 1532. Edition numérique en XML/TEI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits Héroïques du bon Pantagruel, Paris, Michel Fezandat, 1552.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits heroïques du noble Pantagruel, Paris, Chrétien Wechel, 1546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les textes dans le cadre d’une édition numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03402679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme de la prose chez Meigret : des traductions au Discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Montaigne à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la force à la farce : corriger l’erratum de la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais pédagogue : Pantagruel et Gargantua à l’école de l’humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ideograms in Renaissance France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rabelaisie et le théâtre de la guerre picrocholine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoëri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Tours. 2021, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idmhand Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Luce Demonet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Luce DEMONET Professeur émérite de littérature française de la Renaissance, Université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur émérite de littérature française de la Renaissance, directrice du Centre d'Etudes Supérieures de la Renaissance, Université de Tours (2003-2007) et de la Maison des Sciences de l'Homme Val de Loire (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née en 1951, agrégée de lettres modernes 1972, Marie-Luce Demonet est spécialiste des rapports entre littératures, langues et théories du signe à la Renaissance (Les Voix du signe, 1992). Elle est membre senior honoraire de l’Institut Universitaire de France (2005-2015) et chevalier de la Légion d’Honneur. Elle a enseigné dans les universités d'Aix-en-Provence (1983-1991), Clermont-Ferrand (1991-1997), Poitiers (1997-2001) et Tours (2001-2016). Elle étudie les transformations du vocabulaire cognitif, juridique, politique et social en relation avec les questions de théorie et d'esthétique littéraires. Elle a publié plusieurs études sur Montaigne et une édition en ligne des Essais (exemplaire de Bordeaux) et des manuscrits de Montaigne en collaboration avec Alain Legros (projet ANR « MONLOE », « Montaigne à l’œuvre »), accompagnées de la reconstitution virtuelle de ce qui reste de la « librairie »; elle prépare une édition numérique des Essais de 1595. Elle a publié une trentaine d’articles sur Rabelais, organisé et édité des actes de colloque et publié en ligne des éditions numériques de ses romans dans leur version originale (Clermont-Ferrand/ Nice 1994-95, Poitiers et Tours 2001-2024). Responsable (2011-2015) du consortium CAHIER (« Corpus d’Auteurs pour les Humanités. Informatisation, Edition, Recherche »), l’un des constituants de la TGIR « Huma-num », elle anime différents projets de recherche associant l’étude des corpus littéraires (Equipex Biblissima et Biblissima plus, BSN5), la philologie numérique et le traitement informatique de la variation graphique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre raison et « fantasie » : Meigret traducteur de Dürer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 99 (2), pp.57-83. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.099.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des professeurs du Collège de Guyenne au temps de Montaigne écolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.89-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitratu : la naissance juridique des langues à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série (10), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et culture judéo-provençales chez Rabelais: la figue au pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.71-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et prescience : la connaissance du futur [chez Montaigne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, 34 (1-2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit allographe du Cinquième Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie soldate de Pierre de Lostal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstitution vraiment virtuelle de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sauver-conserver-reconstituer, 21, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et le roman-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas suspendu des ‘mouches en lait’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10153-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, naviguer et lire : l’approche virtuelle des livres de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.088.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner Thélème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (Ces belles billevesées), pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oraliser les Essais de 1595 : Montaigne à son rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’utopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RINASCIMENTO Rivista dell'Istituto Nazionale di Studi sul Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Immaginare l'altrove. Dall’Utopia di Thomas More al Seicento, pp.395-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Adamic language and the emergence of transcultural aspiration in the aftermath of the European maritime discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Lukaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.161.05.FR.08-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la parole chez Chappuys et Belleforest traducteurs de Guazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.085.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi, si j'étais autre?&amp;quot; Potentiel, virtuel, contrefactuel : modalités de la confession dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Moi qui suis roi de la matière que je traite’ : la définition de soi dans les Essais (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de l’écrit imprimé à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de modernisation de la langue et des graphies à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Académie de l'Orléanais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps de l’Académie d’Orléans: La langue française, quelques constats et quelques remèdes, pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une édition archéologique de l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (56), pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne à sa plume. Quatre variantes autographes d’une correction de date dans l’avis « Au lecteur » des Essais de 1588.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (75), pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantagrueline Humanism and Rabelaisian fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des Indes Orientales, entre Renaissance et Âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Langues du monde à la Renaissance, 30 (2), pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épilepsie chez Francisco Sanchez, médecin sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'épilepsieS : Revue de la Ligue française et des ligues francophones contre l'épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anagrammatisme : du chiffre au secret de Polichinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instinct du beau chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (4), pp.223-248. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JR.2.301808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eh/ hé : l'oralité simulée à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 161, pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction comme 'chimère' chez Montaigne et Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des Amis de Montaigne, 2e semestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (46), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques avatars du mot ‘politique', entre le XIVe et le XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 113 (113, septembre), pp.33-61. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘possible passé' : la reconstitution historique dans le récit au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Vrai et Le Vraisemblable. Rhétorique et politique, 280, pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes probables (eikota) au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation et narration chez Rabelais et ses contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La ponctuation, 52, pp.37-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissances étymologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'Incunables des langues', ou La place de l'onomatopée dans l'étymologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.201-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignoranti che compongono versi : a proposito della poesia spontanea (&amp;quot;Les ignorants qui font des vers&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.87-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des noms propres de l'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect du discours polémique avant les Provinciales : du bon sens des mots dans la Satyre Ménippée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccibp.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques insensibles, ou les nuages de la certitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.97-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture rabelaisienne comme abstraction de la quintessence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les signes vous faschent... : inférence naturelle et science des signes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38, pp.7-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invraisemblable Sepmaine [Du Bartas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de gloire ou le nom qui court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 27-28, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car je ne vois le tout de rien' : Le style simple des Essais, L.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue de littératures française et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Bacbuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'corps aërée (sic) de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21-22, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture morale de Geoffroy Tory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sémiotique des pouces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains du texte, ou le dernier geste de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hébreu dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jewish Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17-18, pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15-16, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un roi, deux enfants et des chèvres : le débat sur le langage naturel chez l'enfant au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 72, pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA sans le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies des études sur la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Jun 2025, Paris sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gournay, première lectrice empathique des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Pas dans Montaigne, mais dans moi’ - Lectures empathiques des Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier; Luc Sautin, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05124983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : Le projet CollEB, premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperluette & le point-virgule chez Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Etienne Dolet à l’occasion du 70e anniversaire de l’Association Guillaume Budé-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Guillaume Budé-Orléans, Nov 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : La « librairie », l'édition de 1595, l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14354449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11518935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le livre rend ivre : les alcools de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métaphores du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘gaillard onocrotale’ chez Rabelais : l’interdit et l’injure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisa van de Haar, Feb 2020, Leyde, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soupçons sur les éditions posthumes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éditeur à l’œuvre : reconsidérer l’auctorialité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Gaëlle Burg; Giovanni Berjola, Oct 2018, Bâle, Suisse. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du monde dans la première traduction française du De Mundo (1539) par Louis Meigret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIes.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais’s encounter with Adam: naming world culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcultural Mediterranean: in search of orthodox and non-orthodox universalism(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ewa A. Łukaszyk, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert : De la parole à la ‘droite écriture’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Joubert, médecin et écrivain (1529-1542)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Michel Jourde, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘pet de ménage’ : bons vents et vents mauvais chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pets divers. Vents du corps entre médecine et musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto, Charles-Yvan Ellissèche, Mar 2017, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Rabelais : Rablissime, Biblissima, BSN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France. https://bvh.hypotheses.org/2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Reading, Human Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corpus Epistemon et les analyses linguistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & le consortium CAHIER : Groupe de travail &amp;quot;Typologie textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hunting without Weapons or Animals. The Power of the Ars venationis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hamburg, Germany. p.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la sémiotique médicale de Manardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Rabelais et l'oeuvre médicale de Manardo: échanges et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto; Marie-Luce Demonet, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & corpus d’auteurs : Rabelais, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitraire des signes et monnaie de singe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valori e sistemi di valore (Medioevo ed Età moderna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Philippe Genet, Sep 2012, Turin, Italie. 77-98 https://books.openedition.org/psorbonne/40866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languegoth et français mêlé chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Discourses. Literature in the Margins of the Vernacular (1500-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités linguistiques dans la Grammatica hungarolatina de Janos Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthias Rex 1458—1490. Hungary at the Dawn of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Eötvös Loránd University Faculty of Humanities, May 2008, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style rustique et « figulines » littéraires: Rabelais, Palissy, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vices de style et défauts esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuer et dicter chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes. Langues d’Europe (Moyen-âge et Renaissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Llamas Pombo, 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des troubadours comme origine de la langue française (Rabelais, Fauchet, Blaise de Vigenère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des troubadours du XVIe au XVIIIe siècle en France et en Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Argonautiques et le Quart Livre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de l’ancien roman, de la fin du Moyen-Âge au début de l’époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Pouderon, Oct 2011, Tours, France. pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Eutrapélie de frère Jean Thenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louise de Savoie (1476-1531)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Romorantin, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephémérides de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections et bibliothèques de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Sociétés Internationales d’Études sur la Renaissance » (FISIER),, Sep 2012, Cambridge, Royaume-Uni. pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénographies de l’Enfer dans l’œuvre de Rabelais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lieux de l’Enfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gargnano, Italie. pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers de croyance, mondes possibles et contrefactuels chez François de Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Histoires tragiques de François de Rosset, séminaire Pasquale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruna Conconi, Ruggiero Campagnoli, Anna Soncini, Oct 2009, Cesenatico, Italie. pp.71-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magasin d’abus&amp;quot; : Rabelais Turlupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Huchon, Romain Menini, Nicolas Le Cadet, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie et dystopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie, consensus et libre arbitre (XIVe - XVIIe siècles) : Fais ce que voudras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Berriel, Y. Greis, M.-L. Demonet, Jan 2012, Chambord et Tours, France. pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'parasignes' dans Délie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Délie de Maurice Scève. Journée d'étude de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler comme les livres : la parole civile en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "civil conversazione" tra Rinascimento ed età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicola Panichi, Apr 2011, Urbino, Italie. pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de philosophes mineurs dans la bibliothèque de Montaigne : Pichot et La Primaudaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La librairie de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philip Ford, 2008, Cambridge, Royaume-Uni. pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolet, Calvin, la théorie de la traduction et le langage intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calvin. Naissance d'une pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orléans, France. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des esprits et l'auto-censure des auteurs de fiction : le deuxième commandement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectura y culpa en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Barcelone, France. pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drôleries du Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et sens du Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italie. pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sophismes des signatures, de Foucault à Agamben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Laurent Gerbier, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les Commentaires de la langue latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Dolet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais marin d'eau douce ? (Quart Livre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais : Le Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre comme cosa mentale », à paraître, Classiques Garnier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory. Arts du livre, pensée linguistique et création littéraire (1523-1533)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation spontanée et ponctuation civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ponctuation à la Renaissance. journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois vies de Rabelais : franciscain, bénédictin, médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIe Colloque International d¹Études Humanistes : Vie solitaire, vie civile. L'humanisme de Pétrarque à Alberti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Tours, France. pp.353-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory, Jean Perréal et l'homme normé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de lettres, hommes de lois. Bourges à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. pp.99-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens littéral dans l'œuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RABELAIS : LA QUESTION DU SENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy, France. pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue à la chandelle : la diction savante du français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue commune et changements de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La censure de la fiction dans la Renaissance française et ses fondements philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and censorship in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, Espagne. pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du langage mental dans les textes philosophiques français, à la fin de la Renaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage mental du Moyen Âge à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France. pp.241-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie comme comble de la fiction à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> II Congresso Internacional de Estudos Utópicos da revista MORUS "O que é utopia? Gênero e modos de representação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Berriel, Jun 2009, Campinas, Brésil. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection et exclamation chez Montaigne. L'expression des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Rabelais et la langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rom, Italie. pp.387-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final remarks : grading plagiarism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrowed Feathers: Plagiarism and the Limits of Imitation in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oslo, Norway. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le cri : les beaux habits de la plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plainte à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession du centre dans la critique des textes de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance décentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genève, Suisse. pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poétique et la métaphysique à la fin de la Renaissance : la domestication de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Poétique d’Aristote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Pécharman, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner textes originaux et traductions du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Übersetzung: "Ursprung und Zukunft der Philologie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Münster, Allemagne. p. 213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasses aux signes, signes de chasse dans la Vénerie de Du Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines comparées de l'écriture et de la parole à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Origines du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Genève, Suisse. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelaiseries : la présence de Rabelais dans les Discours non plus mélancoliques que divers (1556)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Jours de Rabelais en Poitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Poitiers, France. pp.379-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skeletos de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres de l'anatomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Haïfa, Israël. pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politique 'nécessaire' de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les climats linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et identités culturelles en Europe, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du langage chez Pontus de Tyard, des Discours au De Recta nominum impositione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, poète, philosophe, théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.331-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance numérique: les Bibliothèques Virtuelles Humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital technology and philological disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italie. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité lyonnaise, vue d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon et l'illustration de la langue française à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie spontanée et son explication médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Huarte au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bayonne-Saint-Jean-Pied-de-Port, France. pp.137-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le match Ramus-Turnèbe : du De Fato au De Methodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramus et l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et symptômes dans les Oeuvres d'A. Paré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambroise Paré,1510-1590: pratique et écriture de la science à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Pau, France. pp.229-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rhétorique : le vrai et la fiction poétique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Internationale d'Histoire de la Rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Miernowski, 2001, Varsovie, Pologne. pp.357-374, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/rh.2002.20.4.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe physionomique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne. Le signe et le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bordeaux, France. pp.153-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les êtres de raison, ou les modes d'être de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res et Verba in der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Wolfenbüttel, Allemagne. pp.177-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolastique française et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la Poétique : Aristote et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de Melanchthon dans la logique française à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melanchthon und Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bretten, Allemagne. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épicurisme linguistique à la Renaissance, de Bembo à Peletier du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources antiques de l'irréligion moderne : le relais italien, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Toulouse, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger sans preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Rouen, France. pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échantillon de philosophie et de littérature : autour de l'année 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un siècle à l'autre. Littérature et société de 1590 à 1610</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chicago, États-Unis. pp.67-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essence du Quint Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinquiesme Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rome, Italie. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la langue hébraïque restituée au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Juif caché, marranisme et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l’écrit et du visible dans les genres traités par Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabourot : pratique et critique des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément, 1999, Lyon, France. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher naturellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne philosophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais métalinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Rome, Italie. pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babel au figuré. Une voix pour tous potages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Toulon, France. pp.455-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propres de l'homme selon Montaigne et Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France. pp.47-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, de Montaigne à Charron : la fin d'un doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À nouvel usage. Allégations et détournements des Essais à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boucle, illustration de Gaule chez Le Fèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie encyclopédique et kabbale chrétienne, Onze études sur Guy Lefèvre de la Boderie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rouen, France. pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du signe écrit dans les commentaires scotistes de Pierre Tartaret (1493)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duns Scot et la métaphysique classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Sondag, Mar 1996, Clermont-Ferrand, France. pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Thesaurus au De veris principiis : le rôle de l’ingenium cicéronien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nizolius, langage et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rauzy, 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue majuscule et langue minuscule dans le Songe de Poliphile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Songe de Poliphile en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Polizzi, 1999, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des consonnes et la notion d'articulation : un chapitre de somantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À haute voix : diction et prononciation entre 1550 et 1630</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Rennes, France. pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de la partie et du tout, avec une application au Temple de Cupido de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitution du texte. Le tout et ses parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Poitiers, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu où l'on pense, ou le désordre des facultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans la civilisation de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Nice, France. pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie et pharmacie dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Nice, France. pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe mental dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots voyageurs. Étude de la polysémie dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, espace, voyage et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Thessalonique, Grèce. pp.191-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Clermont-Ferrand, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle logique française : L'Organe de Philippe Canaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mythe à l'hypothèse. Les changements méthodiques dans les recherches sur l'origine des langues dans la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique entre mythe et histoire. Journées d'études en l'honneur de Hans Aarsleff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Paris, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;trait de plume&amp;quot; de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures singulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Montréal, Canada. pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier pain blanc de la Germanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et nations au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France. pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquier réécrit dans le Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Pasquier et ses Recherches de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Paris, France. pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre historique dans les Essais : quand il s'agit de parler des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Bordeaux, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens rhétorique du mot image au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et discours critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du désir de nommer, ou le rôle du corps dans la première nomination, et la place de la conception épicurienne du langage au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Tours, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du 'petit commentaire' : Nicolas Lefèvre de la Boderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Commentaires et la naissance de la critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et langage animal dans l'Apologie de Raymond Sebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parcours des Essais. Montaigne 1588-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Durham, États-Unis. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots sauvages, étude des listes utiles à ceux qui veulent naviguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Tours, France. pp.497-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation du langage et des genres dans la Poétique de Jules-César Scaliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta scaligeriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1984, Agen, France. pp.129-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de conférer, art de raisonner (Essais, III, 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, les derniers Essais. Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1985, Paris, France. pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la métaphore (Essais, III,1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1984, Paris, France. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De Originibus de 1538, Une rhétorique des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel 1581-1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1981, Avranches, France. pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde renversé sans-dessus dessous de Fra Giacomo Affinati d'Acuto, ou le monde renversé du discours religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Image du monde renversé et les représentations littéraires et paralittéraires de la fin du XVIe siècle au début du XVIIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1977, Tours, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la Renaissance. Raymond Marcel bibliophile (1902-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres; Bibliothèque municipale de Tours, 2024, 978-2-86742-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de 1595 et leur « édition sonore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique en XML/TEI des Essais de Montaigne de 1580, avec les variantes de 1582 et affichage texte/image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, Alain Legros. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Livre I: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_01/M0275_01_tei.xml&amp;doc.view=notice; Livre II: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_02/M0275_02_tei.xml&amp;doc.view=notice;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition numérique génétique (XML-TEI/ PDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique de La Theologie naturelle de Raymond Sebon, traduite du latin par Montaigne..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Céard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XCollPriv_JC_01/XCollPriv_JC_01_tei.xml;brand=default;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais: Cinquiesme livre de Pantagruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_Y2_2169/B751131011_RES_Y2_2169_tei.xml, 2014, Bibliothèques Virtuelles Humanistes - Epistemon, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.192, 2012, 978-2-600-01607-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faicts et dicts Heroiques du bon Pantagruel Composé par M François Rabelais docteur en Medicine, Paris, Michel Fezandat, 1552, édition numérique en xml/tei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faictz & dictz Heroiques du noble Pantagruel. Composé par M. François Rabelais Docteur en Medicine, & Calloier des Isles Hieres, 1548, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1542, édition en XML/TEI, texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture du scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.347, 2004, 2-600-00898-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plaisir. Sémiotique et scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, pp.416, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Œuvres Romanesques de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Licorne, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Pasquier, Les Recherches de la France, édition critique du Livre VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Iacono Lo Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Fragonard; François Roudaut. Honoré Champion, III, pp.1495-1708, 1996, Etienne Pasquier, Les Recherches de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Temps qui courent, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slatkine, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du signe. Nature et origine du langage à la Renaissance (1480-1580)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion-Slatkine, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature française de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordas, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1985, Etudes littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cafard et cafarderie chez Rabelais, un propos si vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La malebouche. Histoire des paroles blessantes du Moyen Age aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-185, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et Linacre, potentialité et différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUTBUB (Christophe); POUEY-MOUNOU (Anne-Pascale); DUVAL (Suzanne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les styles de la différence - Mélanges en l’honneur de Jean Lecointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.213-228, 2025, 978-2-406-17560-5. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17562-9.p.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des errata dans les Essais de Montaigne : réflexions sur une note de Jean-François Gilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli; Alexandre Vanautgaerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges à la mémoire de Jean-François Gilmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Etudes renaissantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarrête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullifying, Controlling or Accomodating with Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona Mcintosh Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the arts (16th-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.75-85, 2024, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brignoles to Croquignoles: The Moral of the Farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Herdmann; Valerie Worth-Stylianou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Culture of celebration in Early Modern Europe, Essays in Honour of Richard Cooper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.169-187, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en fiction de l’ésotérisme chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seng, Helmut; Ombretta Tommasi, Chiara; Toussaint, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonismus und Esoterik in der französischen Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitätsverlag Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-284, 2024, Bibliotheca chaldaica, 978-3-8253-9617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04874213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un(e) coupable dans la disparition d'un ‘amy’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Krause; Jan Miernowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du singulier. Lire la littérature de la Renaissance avec Ullrich Langer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.13-37, 2023, Encounters, 978-2-406-14838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et les cagots de Gui de Chauliac : de la lèpre à l’insulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bakhouche; Evelyne Berriot-Salvadore; Daniel Le Blévec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gui de Chauliac et sa Grande Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.195-209, 2023, De diversis artibus, 978-2-503-60286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lion’s Fault: the enthymematic Foundation of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Legacy of Aristotelian Enthymeme. Proof and Belief in the Middle Ages and the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.201-213, 2023, 9781350248809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Postel et Teseo Ambrogio, collectionneurs de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Victor Desarbres; Émilie Le Borgne; Frank Lestringant; Tristan Vigliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel (1510-1581). Écrits et influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2022, Cahiers V. L. Saulnier, 979-10-231-0725-8. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GZXU5457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais moinillon à La Baumette : retour sur une hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Menini; Anne-Pascale Pouey-Mounou; Isabelle Garnier; Claude La Charité, Anne Réach-Ngô, Trung Tran, Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l'honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-44, 2022, Rencontres, 978-2-406-12712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire un corpus d’auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Marasescu-Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reach-Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.31-46, 2022, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscur Jean de l’Espine et l’étoile Marguerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boutet; Marie-Bénédicte Le Hir; Louise D’Aubigny; Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre et son réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais's Gargantua and Pantagruel. The Navel of a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ken Seigneurie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to World Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-Blackwell, pp.1891-1902, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomie de la lettre dans le Champ fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Jimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory de Bourges. Humanisme et arts du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bourges, pp.106-109; 134, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres dans la Renaissance orléanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-L. Demonet, D. Rivaud, P. Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Ville d'Orléans; Presses de l'université François-Rabelais de Tours, pp.50-60, 2019, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de traduire, selon Étienne Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli, Toshinori Uetani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Michel Simonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiscation des données issues de l'humanisme numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouvès; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Digitales, 9791032001790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Renner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Brill's Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 19 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de la synagogue dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge. Hommage à Jean-Pierre Bordier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Champion, 2017, 978-2-7453- 4472-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envie, désir et méditation dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ferrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée d'étude Montaigne, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2017, Montaigne, Essais, Livre III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dolet, auto-traducteur bi-frons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Galderisi et Jean-Jacques Vincensini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions médiévales à la Renaissance. L'auto-traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p.214-229, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 19 : Bibliothèque parfaite ou obscura diligentia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.214-217, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, pp.661-701, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 20 : Bibliothèque françoise ou « l’amitié de tant d’hommes doctes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.218-222, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 21 : Bibliothèque ou fleurs des Lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.223-227, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de vulgarisation philosophique : les facultés de l’âme à la portée de tous (et de toutes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra, Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : La vulgarisation des savoirs du Moyen âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Chartes, pp.165-183, 2014, Etudes et documents de l'Ecole des Chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à lire la « librairie » philosophique probable de Montaigne : le projet « Montaigne à l’œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Raggianti, A. Savorelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche filosofiche private. Strumenti e prospettive di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Normale, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et l'utopie de l'ermitage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iveta Nakládalová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Jornadas sobre el pensamiento utópico. Religión en Utopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.71 - 96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raves, Rabbis et Raboulière : la persécution des Papefigues (Rabelais, Quart Livre, chapitre XLV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de littérature : Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.33-59, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets fictifs et 'êtres de raison', locataires de mondes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lavocat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie littéraire des mondes possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.125-146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue à la Renaissance entre cognition et fiction. Théâtre des idées et exercitatio dialectica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus W. Hempfer et Anita Traninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Dialog im Diskursfeld seiner Zeit - von der Antike bis zur Aufklärung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner, pp.145-166, 2010, 978-3-515-09247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue primitive et les débuts de la conscience linguistique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nazaré Castro Soares, Santiago López Moreda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génese e consolidação da ideia de Europa: Idade Média e Renascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprensa da Universidade de Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-170, 2009, 978-989-807451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Claude Duret; Etienne Pasquier; Guillaume Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum. A Bio-Bibliographical Companion to the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Niemeyer, pp.Volume I: 409-410; Volume II: 1128-1129; 1199-1201, 2009, 978-3-484-73068-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Balfour; Bardin; Bouju de Beaulieu; Camus; Champeynac; Crassot; Duret; Gramont; La Framboisière; Loisel; Marcilius; Oncieu; Redemptus; Sanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of XVIIth Century French Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoemmes-Continuum, pp.environ 50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les philosophes obscurs : traits et ombres scotistes à l'époque de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Dupèbe, Franco Giacone, Anne-Pascale Pouey-Mounou, Emmanuel Naya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esculape et Dionysos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.27-47, 2008, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace linguistique européen. La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant et Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la France littéraire, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.96-150, 2006, Quadrige dicos poche, 978-2-13-052430-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'abreviatures' à la Renaissance : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Andrieux-Reix, Sonia Branca-Rosoff, Christian Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures abrégées (notes, notules, messages, codes..) : l'abréviation entre pratiques spontanées, codifications, modernité et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.223-232, 2004, Bibliothèque de Faits de langues, 2-7080-1094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance (1470-1560)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Du Temps, pp.239-258, 2002, Questions d'histoire, ISBN 2-84274-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingenieus ecriteur dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Gensini; Arturo Martone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenium propria hominis natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liguori, pp.135-157, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et langue coutumière chez Etienne Pasquier et Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et littérature au siècle de Montaigne. Mélanges offerts à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.207-220, 2001, Cahiers d'humanisme et Renaissance, 2-600-00643-5 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Canaye; Cinquarbres; Genebrard; Guichard; Joubert; &amp;quot; Langue française &amp;quot;; Mathieu; Meigret; Rambaud; Sainliens; Trippault; Trithème; Verneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Grente, Michel Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.220-221; 269; 552-553; 586-587; 642-643; 670-681; 816-817; 826-827; 1000-1001; 1052-1053; 1135, 2001, La Pochothèque, 2-253-05663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice: Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impuissance des sorcières à la Renaissance et au début de l'âge classique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Jonckers, Renée Carré, Marie-Claude Dupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes plurielles. Les représentations des femmes. Discours, normes, conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme, pp.179-188, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en gros (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1-14, 1999, le débat philosophique, 2130502016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du latin au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Buzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Mattei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle: Le Discours philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1068-1181, 1998, 978-2-13-044863-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de la Renaissance et informatique. Sur les Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul J. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et traduire Rabelais à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanta, pp.233-247, 1997, 9789042001787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des graphies de l'Adolescence clémentine de C. Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-Éditions, pp.175-220, 1997, Feuillets de l'E.N.S. de Fontenay/Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des notes chez Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beroalde de Verville, 1556-1626</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale Supérieure, 179-201/ https://presses.ens.psl.eu/media/upload/document/secure-Be%CC%81roalde%20de%20Verville.pdf, 1996, Cahiers V.L. Saulnier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style empyrique de Du Bartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Dauphiné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bartas et l'expérience de la beauté "La sepmaine", jours I, IV, VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.83-112, 1993, Unichamp, 2-85203-710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si mon mulet transalpin volait...' ou de la vérité en matière de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et vérité: études offertes à Jean-Claude Margolin par ses collègues, ses collaborateurs, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.223-235, 1993, Travaux d'Humanisme et Renaissance, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désacralisation de l'hébreu au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilana Zinguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hébreu au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.155-171, 1992, 90-04-09557-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Scaliger; Du Vair; Charron; Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blason du fou (Tiers Livre, ch. 38), Binarité et dialogisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence du passé: les faits, l'écriture et le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.87-94, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'miettes' du sens : la folie dans les proverbes français antérieurs au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Folie et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale supérieure, pp.31-47, 1985, 2-7288-0102-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Joubert; Vigenère; Pibrac; Pithou; Ramus; Meigret; Hotman; Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Couty et Jean-Pierre de Beaumarchais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordas, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne. Les Essais de 1595. Exemplaire de Romorantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de l'écrit. Du manuscrit à l'imprimé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Episode 4 : «Santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance Transmedia Lab -Benoist Pierre (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-sante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, La Sciomachie, Lyon, Sébastien Gryphe, 1549. Edition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1534, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONLOE (Montaigne à l'Oeuvre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anonyme], Le Disciple de Pantagruel (Les navigations de Panurge), 1538, édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site : ReNom. Recherche d'entités nommées sur les textes de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais [attribué à], L'île sonnante, [1562], édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Pantagruel, [Lyon, Claude Nourry], 1532. Edition numérique en XML/TEI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits Héroïques du bon Pantagruel, Paris, Michel Fezandat, 1552.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits heroïques du noble Pantagruel, Paris, Chrétien Wechel, 1546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les textes dans le cadre d’une édition numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03402679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme de la prose chez Meigret : des traductions au Discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Montaigne à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la force à la farce : corriger l’erratum de la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais pédagogue : Pantagruel et Gargantua à l’école de l’humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ideograms in Renaissance France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rabelaisie et le théâtre de la guerre picrocholine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoëri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Tours. 2021, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idmhand Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688325v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982726v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0057" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10153-6.p.0055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukaszyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.161.05.FR.08-2018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435069v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435159v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.085.0247" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846551v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JR.2.301808" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3GV60PTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.113.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847511v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccibp.576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124983v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404722v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831901v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14354449" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989014v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11518935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588385v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589302v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589433v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676856v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588398v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305900v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305913v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218968v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219664v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305844v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115208v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845875v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845917v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845887v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845910v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305915v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846015v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846068v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305918v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846106v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846023v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846110v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846270v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483458v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846297v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846299v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713424v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846375v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846698v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847891v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847235v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846749v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846752v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847247v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847261v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2002.20.4.357" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846758v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264305v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847254v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847532v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847329v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847476v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847490v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847496v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847402v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847493v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847422v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847566v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847556v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264797v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847809v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847772v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847840v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592398v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bvh.univ-tours.fr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Habert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115832v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B360446201_B343_2/B360446201_B343_2_tei.xml" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541113v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B759999999_Y2_2164/B759999999_Y2_2164_tei.xml;brand=default;" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541111v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Iacono Lo Luongo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930393v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130931v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110831v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676865v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0213" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210513v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210506v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498006v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZXU5457" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846256v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305871v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846036v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846213v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URI:http://hdl.handle.net/10316.2/38956" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713416v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848020v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848013v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847305v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847895v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847405v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847504v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Buzon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847530v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847994v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847845v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479109v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Porhel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227420v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivron" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224990v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225079v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235305v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225015v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227421v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225857v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225856v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961453v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219797v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sto&#235;ri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10153-6.p.0055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukaszyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.161.05.FR.08-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.085.0247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JR.2.301808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3GV60PTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.113.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccibp.576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14354449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11518935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2002.20.4.357" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847476v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847566v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847840v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592398v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bvh.univ-tours.fr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Habert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B759999999_Y2_2164/B759999999_Y2_2164_tei.xml;brand=default;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B360446201_B343_2/B360446201_B343_2_tei.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Iacono Lo Luongo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930393v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676865v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0213" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210513v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210506v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498006v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZXU5457" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846256v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305871v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846036v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846213v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URI:http://hdl.handle.net/10316.2/38956" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847305v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848013v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847405v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847504v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Buzon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847530v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847845v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479109v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Porhel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225079v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224990v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225015v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227421v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225857v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225856v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961453v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219797v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sto&#235;ri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>