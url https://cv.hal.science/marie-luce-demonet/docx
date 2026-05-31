--- v1 (2026-05-03)
+++ v2 (2026-05-31)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Luce Demonet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Luce DEMONET Professeur émérite de littérature française de la Renaissance, Université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur émérite de littérature française de la Renaissance, directrice du Centre d'Etudes Supérieures de la Renaissance, Université de Tours (2003-2007) et de la Maison des Sciences de l'Homme Val de Loire (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née en 1951, agrégée de lettres modernes 1972, Marie-Luce Demonet est spécialiste des rapports entre littératures, langues et théories du signe à la Renaissance (Les Voix du signe, 1992). Elle est membre senior honoraire de l’Institut Universitaire de France (2005-2015) et chevalier de la Légion d’Honneur. Elle a enseigné dans les universités d'Aix-en-Provence (1983-1991), Clermont-Ferrand (1991-1997), Poitiers (1997-2001) et Tours (2001-2016). Elle étudie les transformations du vocabulaire cognitif, juridique, politique et social en relation avec les questions de théorie et d'esthétique littéraires. Elle a publié plusieurs études sur Montaigne et une édition en ligne des Essais (exemplaire de Bordeaux) et des manuscrits de Montaigne en collaboration avec Alain Legros (projet ANR « MONLOE », « Montaigne à l’œuvre »), accompagnées de la reconstitution virtuelle de ce qui reste de la « librairie »; elle prépare une édition numérique des Essais de 1595. Elle a publié une trentaine d’articles sur Rabelais, organisé et édité des actes de colloque et publié en ligne des éditions numériques de ses romans dans leur version originale (Clermont-Ferrand/ Nice 1994-95, Poitiers et Tours 2001-2024). Responsable (2011-2015) du consortium CAHIER (« Corpus d’Auteurs pour les Humanités. Informatisation, Edition, Recherche »), l’un des constituants de la TGIR « Huma-num », elle anime différents projets de recherche associant l’étude des corpus littéraires (Equipex Biblissima et Biblissima plus, BSN5), la philologie numérique et le traitement informatique de la variation graphique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre raison et « fantasie » : Meigret traducteur de Dürer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 99 (2), pp.57-83. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.099.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des professeurs du Collège de Guyenne au temps de Montaigne écolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.89-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitratu : la naissance juridique des langues à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série (10), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et culture judéo-provençales chez Rabelais: la figue au pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.71-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et prescience : la connaissance du futur [chez Montaigne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, 34 (1-2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit allographe du Cinquième Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie soldate de Pierre de Lostal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstitution vraiment virtuelle de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sauver-conserver-reconstituer, 21, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et le roman-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas suspendu des ‘mouches en lait’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10153-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, naviguer et lire : l’approche virtuelle des livres de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.088.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner Thélème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (Ces belles billevesées), pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oraliser les Essais de 1595 : Montaigne à son rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’utopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RINASCIMENTO Rivista dell'Istituto Nazionale di Studi sul Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Immaginare l'altrove. Dall’Utopia di Thomas More al Seicento, pp.395-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Adamic language and the emergence of transcultural aspiration in the aftermath of the European maritime discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Lukaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.161.05.FR.08-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la parole chez Chappuys et Belleforest traducteurs de Guazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.085.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi, si j'étais autre?&amp;quot; Potentiel, virtuel, contrefactuel : modalités de la confession dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Moi qui suis roi de la matière que je traite’ : la définition de soi dans les Essais (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de l’écrit imprimé à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de modernisation de la langue et des graphies à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Académie de l'Orléanais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps de l’Académie d’Orléans: La langue française, quelques constats et quelques remèdes, pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une édition archéologique de l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (56), pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne à sa plume. Quatre variantes autographes d’une correction de date dans l’avis « Au lecteur » des Essais de 1588.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (75), pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantagrueline Humanism and Rabelaisian fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des Indes Orientales, entre Renaissance et Âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Langues du monde à la Renaissance, 30 (2), pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épilepsie chez Francisco Sanchez, médecin sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'épilepsieS : Revue de la Ligue française et des ligues francophones contre l'épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anagrammatisme : du chiffre au secret de Polichinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instinct du beau chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (4), pp.223-248. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JR.2.301808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eh/ hé : l'oralité simulée à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 161, pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction comme 'chimère' chez Montaigne et Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des Amis de Montaigne, 2e semestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (46), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques avatars du mot ‘politique', entre le XIVe et le XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 113 (113, septembre), pp.33-61. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘possible passé' : la reconstitution historique dans le récit au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Vrai et Le Vraisemblable. Rhétorique et politique, 280, pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes probables (eikota) au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation et narration chez Rabelais et ses contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La ponctuation, 52, pp.37-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissances étymologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'Incunables des langues', ou La place de l'onomatopée dans l'étymologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.201-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignoranti che compongono versi : a proposito della poesia spontanea (&amp;quot;Les ignorants qui font des vers&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.87-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des noms propres de l'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect du discours polémique avant les Provinciales : du bon sens des mots dans la Satyre Ménippée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccibp.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques insensibles, ou les nuages de la certitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.97-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture rabelaisienne comme abstraction de la quintessence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les signes vous faschent... : inférence naturelle et science des signes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38, pp.7-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invraisemblable Sepmaine [Du Bartas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de gloire ou le nom qui court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 27-28, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car je ne vois le tout de rien' : Le style simple des Essais, L.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue de littératures française et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Bacbuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'corps aërée (sic) de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21-22, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture morale de Geoffroy Tory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sémiotique des pouces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains du texte, ou le dernier geste de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hébreu dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jewish Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17-18, pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15-16, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un roi, deux enfants et des chèvres : le débat sur le langage naturel chez l'enfant au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 72, pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (119)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA sans le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies des études sur la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Jun 2025, Paris sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gournay, première lectrice empathique des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Pas dans Montaigne, mais dans moi’ - Lectures empathiques des Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier; Luc Sautin, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05124983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : Le projet CollEB, premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperluette & le point-virgule chez Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Etienne Dolet à l’occasion du 70e anniversaire de l’Association Guillaume Budé-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Guillaume Budé-Orléans, Nov 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : La « librairie », l'édition de 1595, l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14354449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11518935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le livre rend ivre : les alcools de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métaphores du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘gaillard onocrotale’ chez Rabelais : l’interdit et l’injure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisa van de Haar, Feb 2020, Leyde, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soupçons sur les éditions posthumes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éditeur à l’œuvre : reconsidérer l’auctorialité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Gaëlle Burg; Giovanni Berjola, Oct 2018, Bâle, Suisse. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du monde dans la première traduction française du De Mundo (1539) par Louis Meigret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIes.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais’s encounter with Adam: naming world culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcultural Mediterranean: in search of orthodox and non-orthodox universalism(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ewa A. Łukaszyk, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert : De la parole à la ‘droite écriture’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Joubert, médecin et écrivain (1529-1542)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Michel Jourde, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘pet de ménage’ : bons vents et vents mauvais chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pets divers. Vents du corps entre médecine et musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto, Charles-Yvan Ellissèche, Mar 2017, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Rabelais : Rablissime, Biblissima, BSN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France. https://bvh.hypotheses.org/2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Reading, Human Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corpus Epistemon et les analyses linguistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & le consortium CAHIER : Groupe de travail &amp;quot;Typologie textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hunting without Weapons or Animals. The Power of the Ars venationis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hamburg, Germany. p.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la sémiotique médicale de Manardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Rabelais et l'oeuvre médicale de Manardo: échanges et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto; Marie-Luce Demonet, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & corpus d’auteurs : Rabelais, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitraire des signes et monnaie de singe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valori e sistemi di valore (Medioevo ed Età moderna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Philippe Genet, Sep 2012, Turin, Italie. 77-98 https://books.openedition.org/psorbonne/40866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languegoth et français mêlé chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Discourses. Literature in the Margins of the Vernacular (1500-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités linguistiques dans la Grammatica hungarolatina de Janos Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthias Rex 1458—1490. Hungary at the Dawn of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Eötvös Loránd University Faculty of Humanities, May 2008, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style rustique et « figulines » littéraires: Rabelais, Palissy, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vices de style et défauts esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuer et dicter chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes. Langues d’Europe (Moyen-âge et Renaissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Llamas Pombo, 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des troubadours comme origine de la langue française (Rabelais, Fauchet, Blaise de Vigenère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des troubadours du XVIe au XVIIIe siècle en France et en Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Argonautiques et le Quart Livre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de l’ancien roman, de la fin du Moyen-Âge au début de l’époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Pouderon, Oct 2011, Tours, France. pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Eutrapélie de frère Jean Thenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louise de Savoie (1476-1531)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Romorantin, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephémérides de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections et bibliothèques de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Sociétés Internationales d’Études sur la Renaissance » (FISIER),, Sep 2012, Cambridge, Royaume-Uni. pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénographies de l’Enfer dans l’œuvre de Rabelais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lieux de l’Enfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gargnano, Italie. pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers de croyance, mondes possibles et contrefactuels chez François de Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Histoires tragiques de François de Rosset, séminaire Pasquale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruna Conconi, Ruggiero Campagnoli, Anna Soncini, Oct 2009, Cesenatico, Italie. pp.71-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magasin d’abus&amp;quot; : Rabelais Turlupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Huchon, Romain Menini, Nicolas Le Cadet, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie et dystopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie, consensus et libre arbitre (XIVe - XVIIe siècles) : Fais ce que voudras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Berriel, Y. Greis, M.-L. Demonet, Jan 2012, Chambord et Tours, France. pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'parasignes' dans Délie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Délie de Maurice Scève. Journée d'étude de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler comme les livres : la parole civile en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "civil conversazione" tra Rinascimento ed età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicola Panichi, Apr 2011, Urbino, Italie. pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de philosophes mineurs dans la bibliothèque de Montaigne : Pichot et La Primaudaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La librairie de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philip Ford, 2008, Cambridge, Royaume-Uni. pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolet, Calvin, la théorie de la traduction et le langage intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calvin. Naissance d'une pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orléans, France. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des esprits et l'auto-censure des auteurs de fiction : le deuxième commandement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectura y culpa en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Barcelone, France. pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drôleries du Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et sens du Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italie. pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sophismes des signatures, de Foucault à Agamben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Laurent Gerbier, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les Commentaires de la langue latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Dolet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais marin d'eau douce ? (Quart Livre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais : Le Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre comme cosa mentale », à paraître, Classiques Garnier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory. Arts du livre, pensée linguistique et création littéraire (1523-1533)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation spontanée et ponctuation civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ponctuation à la Renaissance. journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois vies de Rabelais : franciscain, bénédictin, médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIe Colloque International d¹Études Humanistes : Vie solitaire, vie civile. L'humanisme de Pétrarque à Alberti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Tours, France. pp.353-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory, Jean Perréal et l'homme normé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de lettres, hommes de lois. Bourges à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. pp.99-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens littéral dans l'œuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RABELAIS : LA QUESTION DU SENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy, France. pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue à la chandelle : la diction savante du français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue commune et changements de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La censure de la fiction dans la Renaissance française et ses fondements philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and censorship in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, Espagne. pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du langage mental dans les textes philosophiques français, à la fin de la Renaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage mental du Moyen Âge à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France. pp.241-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie comme comble de la fiction à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> II Congresso Internacional de Estudos Utópicos da revista MORUS "O que é utopia? Gênero e modos de representação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Berriel, Jun 2009, Campinas, Brésil. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection et exclamation chez Montaigne. L'expression des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Rabelais et la langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rom, Italie. pp.387-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final remarks : grading plagiarism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrowed Feathers: Plagiarism and the Limits of Imitation in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oslo, Norway. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le cri : les beaux habits de la plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plainte à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession du centre dans la critique des textes de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance décentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genève, Suisse. pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poétique et la métaphysique à la fin de la Renaissance : la domestication de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Poétique d’Aristote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Pécharman, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner textes originaux et traductions du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Übersetzung: "Ursprung und Zukunft der Philologie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Münster, Allemagne. p. 213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasses aux signes, signes de chasse dans la Vénerie de Du Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines comparées de l'écriture et de la parole à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Origines du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Genève, Suisse. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelaiseries : la présence de Rabelais dans les Discours non plus mélancoliques que divers (1556)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Jours de Rabelais en Poitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Poitiers, France. pp.379-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skeletos de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres de l'anatomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Haïfa, Israël. pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politique 'nécessaire' de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les climats linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et identités culturelles en Europe, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du langage chez Pontus de Tyard, des Discours au De Recta nominum impositione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, poète, philosophe, théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.331-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance numérique: les Bibliothèques Virtuelles Humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital technology and philological disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italie. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité lyonnaise, vue d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon et l'illustration de la langue française à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie spontanée et son explication médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Huarte au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bayonne-Saint-Jean-Pied-de-Port, France. pp.137-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le match Ramus-Turnèbe : du De Fato au De Methodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramus et l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et symptômes dans les Oeuvres d'A. Paré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambroise Paré,1510-1590: pratique et écriture de la science à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Pau, France. pp.229-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rhétorique : le vrai et la fiction poétique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Internationale d'Histoire de la Rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Miernowski, 2001, Varsovie, Pologne. pp.357-374, </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/rh.2002.20.4.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe physionomique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne. Le signe et le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bordeaux, France. pp.153-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les êtres de raison, ou les modes d'être de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res et Verba in der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Wolfenbüttel, Allemagne. pp.177-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolastique française et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la Poétique : Aristote et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de Melanchthon dans la logique française à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melanchthon und Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bretten, Allemagne. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épicurisme linguistique à la Renaissance, de Bembo à Peletier du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources antiques de l'irréligion moderne : le relais italien, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Toulouse, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger sans preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Rouen, France. pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échantillon de philosophie et de littérature : autour de l'année 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un siècle à l'autre. Littérature et société de 1590 à 1610</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chicago, États-Unis. pp.67-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essence du Quint Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinquiesme Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rome, Italie. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la langue hébraïque restituée au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Juif caché, marranisme et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l’écrit et du visible dans les genres traités par Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabourot : pratique et critique des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément, 1999, Lyon, France. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher naturellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne philosophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais métalinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Rome, Italie. pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babel au figuré. Une voix pour tous potages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Toulon, France. pp.455-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propres de l'homme selon Montaigne et Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France. pp.47-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, de Montaigne à Charron : la fin d'un doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À nouvel usage. Allégations et détournements des Essais à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boucle, illustration de Gaule chez Le Fèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie encyclopédique et kabbale chrétienne, Onze études sur Guy Lefèvre de la Boderie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rouen, France. pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du signe écrit dans les commentaires scotistes de Pierre Tartaret (1493)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duns Scot et la métaphysique classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Sondag, Mar 1996, Clermont-Ferrand, France. pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Thesaurus au De veris principiis : le rôle de l’ingenium cicéronien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nizolius, langage et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rauzy, 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue majuscule et langue minuscule dans le Songe de Poliphile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Songe de Poliphile en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Polizzi, 1999, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des consonnes et la notion d'articulation : un chapitre de somantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À haute voix : diction et prononciation entre 1550 et 1630</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Rennes, France. pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de la partie et du tout, avec une application au Temple de Cupido de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitution du texte. Le tout et ses parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Poitiers, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu où l'on pense, ou le désordre des facultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans la civilisation de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Nice, France. pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie et pharmacie dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Nice, France. pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe mental dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots voyageurs. Étude de la polysémie dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, espace, voyage et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Thessalonique, Grèce. pp.191-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Clermont-Ferrand, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle logique française : L'Organe de Philippe Canaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mythe à l'hypothèse. Les changements méthodiques dans les recherches sur l'origine des langues dans la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique entre mythe et histoire. Journées d'études en l'honneur de Hans Aarsleff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Paris, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;trait de plume&amp;quot; de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures singulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Montréal, Canada. pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier pain blanc de la Germanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et nations au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France. pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquier réécrit dans le Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Pasquier et ses Recherches de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Paris, France. pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre historique dans les Essais : quand il s'agit de parler des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Bordeaux, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens rhétorique du mot image au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et discours critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du désir de nommer, ou le rôle du corps dans la première nomination, et la place de la conception épicurienne du langage au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Tours, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du 'petit commentaire' : Nicolas Lefèvre de la Boderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Commentaires et la naissance de la critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et langage animal dans l'Apologie de Raymond Sebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parcours des Essais. Montaigne 1588-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Durham, États-Unis. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots sauvages, étude des listes utiles à ceux qui veulent naviguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Tours, France. pp.497-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation du langage et des genres dans la Poétique de Jules-César Scaliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta scaligeriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1984, Agen, France. pp.129-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de conférer, art de raisonner (Essais, III, 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, les derniers Essais. Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1985, Paris, France. pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la métaphore (Essais, III,1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1984, Paris, France. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De Originibus de 1538, Une rhétorique des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel 1581-1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1981, Avranches, France. pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde renversé sans-dessus dessous de Fra Giacomo Affinati d'Acuto, ou le monde renversé du discours religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Image du monde renversé et les représentations littéraires et paralittéraires de la fin du XVIe siècle au début du XVIIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1977, Tours, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la Renaissance. Raymond Marcel bibliophile (1902-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres; Bibliothèque municipale de Tours, 2024, 978-2-86742-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de 1595 et leur « édition sonore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique en XML/TEI des Essais de Montaigne de 1580, avec les variantes de 1582 et affichage texte/image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, Alain Legros. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Livre I: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_01/M0275_01_tei.xml&amp;doc.view=notice; Livre II: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_02/M0275_02_tei.xml&amp;doc.view=notice;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition numérique génétique (XML-TEI/ PDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique de La Theologie naturelle de Raymond Sebon, traduite du latin par Montaigne..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Céard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XCollPriv_JC_01/XCollPriv_JC_01_tei.xml;brand=default;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais: Cinquiesme livre de Pantagruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_Y2_2169/B751131011_RES_Y2_2169_tei.xml, 2014, Bibliothèques Virtuelles Humanistes - Epistemon, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.192, 2012, 978-2-600-01607-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faicts et dicts Heroiques du bon Pantagruel Composé par M François Rabelais docteur en Medicine, Paris, Michel Fezandat, 1552, édition numérique en xml/tei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faictz & dictz Heroiques du noble Pantagruel. Composé par M. François Rabelais Docteur en Medicine, & Calloier des Isles Hieres, 1548, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1542, édition en XML/TEI, texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture du scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.347, 2004, 2-600-00898-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plaisir. Sémiotique et scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, pp.416, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Œuvres Romanesques de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Licorne, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Pasquier, Les Recherches de la France, édition critique du Livre VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Iacono Lo Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Fragonard; François Roudaut. Honoré Champion, III, pp.1495-1708, 1996, Etienne Pasquier, Les Recherches de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Temps qui courent, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slatkine, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du signe. Nature et origine du langage à la Renaissance (1480-1580)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion-Slatkine, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature française de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordas, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1985, Etudes littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cafard et cafarderie chez Rabelais, un propos si vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La malebouche. Histoire des paroles blessantes du Moyen Age aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-185, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et Linacre, potentialité et différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUTBUB (Christophe); POUEY-MOUNOU (Anne-Pascale); DUVAL (Suzanne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les styles de la différence - Mélanges en l’honneur de Jean Lecointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.213-228, 2025, 978-2-406-17560-5. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17562-9.p.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des errata dans les Essais de Montaigne : réflexions sur une note de Jean-François Gilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli; Alexandre Vanautgaerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges à la mémoire de Jean-François Gilmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Etudes renaissantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarrête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullifying, Controlling or Accomodating with Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona Mcintosh Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the arts (16th-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.75-85, 2024, </w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brignoles to Croquignoles: The Moral of the Farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Herdmann; Valerie Worth-Stylianou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Culture of celebration in Early Modern Europe, Essays in Honour of Richard Cooper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.169-187, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en fiction de l’ésotérisme chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seng, Helmut; Ombretta Tommasi, Chiara; Toussaint, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonismus und Esoterik in der französischen Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitätsverlag Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-284, 2024, Bibliotheca chaldaica, 978-3-8253-9617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04874213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un(e) coupable dans la disparition d'un ‘amy’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Krause; Jan Miernowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du singulier. Lire la littérature de la Renaissance avec Ullrich Langer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.13-37, 2023, Encounters, 978-2-406-14838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et les cagots de Gui de Chauliac : de la lèpre à l’insulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bakhouche; Evelyne Berriot-Salvadore; Daniel Le Blévec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gui de Chauliac et sa Grande Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.195-209, 2023, De diversis artibus, 978-2-503-60286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lion’s Fault: the enthymematic Foundation of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Legacy of Aristotelian Enthymeme. Proof and Belief in the Middle Ages and the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.201-213, 2023, 9781350248809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Postel et Teseo Ambrogio, collectionneurs de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Victor Desarbres; Émilie Le Borgne; Frank Lestringant; Tristan Vigliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel (1510-1581). Écrits et influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2022, Cahiers V. L. Saulnier, 979-10-231-0725-8. </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GZXU5457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais moinillon à La Baumette : retour sur une hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Menini; Anne-Pascale Pouey-Mounou; Isabelle Garnier; Claude La Charité, Anne Réach-Ngô, Trung Tran, Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l'honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-44, 2022, Rencontres, 978-2-406-12712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire un corpus d’auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Marasescu-Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reach-Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.31-46, 2022, </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscur Jean de l’Espine et l’étoile Marguerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boutet; Marie-Bénédicte Le Hir; Louise D’Aubigny; Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre et son réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais's Gargantua and Pantagruel. The Navel of a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ken Seigneurie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to World Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-Blackwell, pp.1891-1902, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomie de la lettre dans le Champ fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Jimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory de Bourges. Humanisme et arts du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bourges, pp.106-109; 134, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres dans la Renaissance orléanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-L. Demonet, D. Rivaud, P. Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Ville d'Orléans; Presses de l'université François-Rabelais de Tours, pp.50-60, 2019, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de traduire, selon Étienne Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli, Toshinori Uetani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Michel Simonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiscation des données issues de l'humanisme numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouvès; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Digitales, 9791032001790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Renner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Brill's Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 19 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de la synagogue dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge. Hommage à Jean-Pierre Bordier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Champion, 2017, 978-2-7453- 4472-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envie, désir et méditation dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ferrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée d'étude Montaigne, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2017, Montaigne, Essais, Livre III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dolet, auto-traducteur bi-frons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Galderisi et Jean-Jacques Vincensini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions médiévales à la Renaissance. L'auto-traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p.214-229, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 19 : Bibliothèque parfaite ou obscura diligentia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.214-217, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, pp.661-701, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 20 : Bibliothèque françoise ou « l’amitié de tant d’hommes doctes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.218-222, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 21 : Bibliothèque ou fleurs des Lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.223-227, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de vulgarisation philosophique : les facultés de l’âme à la portée de tous (et de toutes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra, Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : La vulgarisation des savoirs du Moyen âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Chartes, pp.165-183, 2014, Etudes et documents de l'Ecole des Chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à lire la « librairie » philosophique probable de Montaigne : le projet « Montaigne à l’œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Raggianti, A. Savorelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche filosofiche private. Strumenti e prospettive di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Normale, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et l'utopie de l'ermitage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iveta Nakládalová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Jornadas sobre el pensamiento utópico. Religión en Utopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.71 - 96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raves, Rabbis et Raboulière : la persécution des Papefigues (Rabelais, Quart Livre, chapitre XLV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de littérature : Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.33-59, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets fictifs et 'êtres de raison', locataires de mondes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lavocat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie littéraire des mondes possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.125-146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue à la Renaissance entre cognition et fiction. Théâtre des idées et exercitatio dialectica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus W. Hempfer et Anita Traninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Dialog im Diskursfeld seiner Zeit - von der Antike bis zur Aufklärung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner, pp.145-166, 2010, 978-3-515-09247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue primitive et les débuts de la conscience linguistique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nazaré Castro Soares, Santiago López Moreda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génese e consolidação da ideia de Europa: Idade Média e Renascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprensa da Universidade de Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-170, 2009, 978-989-807451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Claude Duret; Etienne Pasquier; Guillaume Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum. A Bio-Bibliographical Companion to the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Niemeyer, pp.Volume I: 409-410; Volume II: 1128-1129; 1199-1201, 2009, 978-3-484-73068-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Balfour; Bardin; Bouju de Beaulieu; Camus; Champeynac; Crassot; Duret; Gramont; La Framboisière; Loisel; Marcilius; Oncieu; Redemptus; Sanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of XVIIth Century French Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoemmes-Continuum, pp.environ 50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les philosophes obscurs : traits et ombres scotistes à l'époque de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Dupèbe, Franco Giacone, Anne-Pascale Pouey-Mounou, Emmanuel Naya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esculape et Dionysos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.27-47, 2008, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace linguistique européen. La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant et Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la France littéraire, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.96-150, 2006, Quadrige dicos poche, 978-2-13-052430-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'abreviatures' à la Renaissance : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Andrieux-Reix, Sonia Branca-Rosoff, Christian Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures abrégées (notes, notules, messages, codes..) : l'abréviation entre pratiques spontanées, codifications, modernité et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.223-232, 2004, Bibliothèque de Faits de langues, 2-7080-1094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance (1470-1560)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Du Temps, pp.239-258, 2002, Questions d'histoire, ISBN 2-84274-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingenieus ecriteur dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Gensini; Arturo Martone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenium propria hominis natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liguori, pp.135-157, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et langue coutumière chez Etienne Pasquier et Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et littérature au siècle de Montaigne. Mélanges offerts à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.207-220, 2001, Cahiers d'humanisme et Renaissance, 2-600-00643-5 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Canaye; Cinquarbres; Genebrard; Guichard; Joubert; &amp;quot; Langue française &amp;quot;; Mathieu; Meigret; Rambaud; Sainliens; Trippault; Trithème; Verneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Grente, Michel Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.220-221; 269; 552-553; 586-587; 642-643; 670-681; 816-817; 826-827; 1000-1001; 1052-1053; 1135, 2001, La Pochothèque, 2-253-05663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice: Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impuissance des sorcières à la Renaissance et au début de l'âge classique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Jonckers, Renée Carré, Marie-Claude Dupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes plurielles. Les représentations des femmes. Discours, normes, conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme, pp.179-188, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en gros (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1-14, 1999, le débat philosophique, 2130502016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du latin au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Buzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Mattei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle: Le Discours philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1068-1181, 1998, 978-2-13-044863-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de la Renaissance et informatique. Sur les Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul J. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et traduire Rabelais à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanta, pp.233-247, 1997, 9789042001787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des graphies de l'Adolescence clémentine de C. Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-Éditions, pp.175-220, 1997, Feuillets de l'E.N.S. de Fontenay/Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des notes chez Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beroalde de Verville, 1556-1626</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale Supérieure, 179-201/ https://presses.ens.psl.eu/media/upload/document/secure-Be%CC%81roalde%20de%20Verville.pdf, 1996, Cahiers V.L. Saulnier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style empyrique de Du Bartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Dauphiné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bartas et l'expérience de la beauté "La sepmaine", jours I, IV, VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.83-112, 1993, Unichamp, 2-85203-710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si mon mulet transalpin volait...' ou de la vérité en matière de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et vérité: études offertes à Jean-Claude Margolin par ses collègues, ses collaborateurs, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.223-235, 1993, Travaux d'Humanisme et Renaissance, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désacralisation de l'hébreu au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilana Zinguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hébreu au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.155-171, 1992, 90-04-09557-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Scaliger; Du Vair; Charron; Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blason du fou (Tiers Livre, ch. 38), Binarité et dialogisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence du passé: les faits, l'écriture et le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.87-94, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'miettes' du sens : la folie dans les proverbes français antérieurs au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Folie et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale supérieure, pp.31-47, 1985, 2-7288-0102-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Joubert; Vigenère; Pibrac; Pithou; Ramus; Meigret; Hotman; Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Couty et Jean-Pierre de Beaumarchais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordas, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne. Les Essais de 1595. Exemplaire de Romorantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de l'écrit. Du manuscrit à l'imprimé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Episode 4 : «Santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance Transmedia Lab -Benoist Pierre (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-sante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, La Sciomachie, Lyon, Sébastien Gryphe, 1549. Edition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1534, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONLOE (Montaigne à l'Oeuvre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anonyme], Le Disciple de Pantagruel (Les navigations de Panurge), 1538, édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site : ReNom. Recherche d'entités nommées sur les textes de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais [attribué à], L'île sonnante, [1562], édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Pantagruel, [Lyon, Claude Nourry], 1532. Edition numérique en XML/TEI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits Héroïques du bon Pantagruel, Paris, Michel Fezandat, 1552.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits heroïques du noble Pantagruel, Paris, Chrétien Wechel, 1546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les textes dans le cadre d’une édition numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03402679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme de la prose chez Meigret : des traductions au Discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Montaigne à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la force à la farce : corriger l’erratum de la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais pédagogue : Pantagruel et Gargantua à l’école de l’humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ideograms in Renaissance France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rabelaisie et le théâtre de la guerre picrocholine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoëri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Tours. 2021, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idmhand Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId366"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:95.052083333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Marie-Luce Demonet </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Marie-Luce DEMONET Professeur émérite de littérature française de la Renaissance, Université de Tours</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Professeur émérite de littérature française de la Renaissance, directrice du Centre d'Etudes Supérieures de la Renaissance, Université de Tours (2003-2007) et de la Maison des Sciences de l'Homme Val de Loire (2012-2014)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Née en 1951, agrégée de lettres modernes 1972, Marie-Luce Demonet est spécialiste des rapports entre littératures, langues et théories du signe à la Renaissance (Les Voix du signe, 1992). Elle est membre senior honoraire de l’Institut Universitaire de France (2005-2015) et chevalier de la Légion d’Honneur. Elle a enseigné dans les universités d'Aix-en-Provence (1983-1991), Clermont-Ferrand (1991-1997), Poitiers (1997-2001) et Tours (2001-2016). Elle étudie les transformations du vocabulaire cognitif, juridique, politique et social en relation avec les questions de théorie et d'esthétique littéraires. Elle a publié plusieurs études sur Montaigne et une édition en ligne des Essais (exemplaire de Bordeaux) et des manuscrits de Montaigne en collaboration avec Alain Legros (projet ANR « MONLOE », « Montaigne à l’œuvre »), accompagnées de la reconstitution virtuelle de ce qui reste de la « librairie »; elle prépare une édition numérique des Essais de 1595. Elle a publié une trentaine d’articles sur Rabelais, organisé et édité des actes de colloque et publié en ligne des éditions numériques de ses romans dans leur version originale (Clermont-Ferrand/ Nice 1994-95, Poitiers et Tours 2001-2024). Responsable (2011-2015) du consortium CAHIER (« Corpus d’Auteurs pour les Humanités. Informatisation, Edition, Recherche »), l’un des constituants de la TGIR « Huma-num », elle anime différents projets de recherche associant l’étude des corpus littéraires (Equipex Biblissima et Biblissima plus, BSN5), la philologie numérique et le traitement informatique de la variation graphique.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (54)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entre raison et « fantasie » : Meigret traducteur de Dürer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, N° 99 (2), pp.57-83. </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.099.0057⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04982726v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les bibliothèques des professeurs du Collège de Guyenne au temps de Montaigne écolier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française d'histoire du livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 145, pp.89-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue et culture judéo-provençales chez Rabelais: la figue au pape</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 61, pp.71-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitratu : la naissance juridique des langues à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'histoire des facultés de droit et de la culture juridique, du monde des juristes et du livre juridique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Hors-série (10), pp.25-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Science et prescience : la connaissance du futur [chez Montaigne]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Montaigne et la science, 34 (1-2), pp.107-123</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le manuscrit allographe du Cinquième Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Année rabelaisienne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 5, pp.95-104</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie soldate de Pierre de Lostal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 72, pp.181-206</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une reconstitution vraiment virtuelle de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue de la BNU</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Sauver-conserver-reconstituer, 21, pp.83-93</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02993061v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dessiner Thélème.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudes rabelaisiennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 58 (Ces belles billevesées), pp.9-39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676628v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et le roman-monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A3 magazine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 74, pp.12-15</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435947v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le pas suspendu des ‘mouches en lait’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70, pp.55-73. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-10153-6.p.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voir, naviguer et lire : l’approche virtuelle des livres de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 88, pp.123-130. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.088.0123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The search for the Adamic language and the emergence of transcultural aspiration in the aftermath of the European maritime discoveries</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ewa Lukaszyk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">LE STUDIUM Multidisciplinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, pp.21-24. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34846/Le-Studium.161.05.FR.08-2018⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03220994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oraliser les Essais de 1595 : Montaigne à son rythme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 67, pp.59-78. </w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15122/isbn.978-2-406-08398-6.p.0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fin de l’utopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RINASCIMENTO Rivista dell'Istituto Nazionale di Studi sul Rinascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Immaginare l'altrove. Dall’Utopia di Thomas More al Seicento, pp.395-406</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435033v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’enjeu de la parole chez Chappuys et Belleforest traducteurs de Guazzo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rhren.085.0247⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quoi, si j'étais autre?&amp;quot; Potentiel, virtuel, contrefactuel : modalités de la confession dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">‘Moi qui suis roi de la matière que je traite’ : la définition de soi dans les Essais (III)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fabula.org</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435152v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhétorique de l’écrit imprimé à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dossiers d'HEL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Écriture(s) et représentations du langage et des langues, 9, pp.146-161</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01304885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tentatives de modernisation de la langue et des graphies à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Académie de l'Orléanais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, Printemps de l’Académie d’Orléans: La langue française, quelques constats et quelques remèdes, pp.77-98</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une édition archéologique de l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (56), pp.321-338</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845905v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne à sa plume. Quatre variantes autographes d’une correction de date dans l’avis « Au lecteur » des Essais de 1588.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 1 (75), pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04527938v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pantagrueline Humanism and Rabelaisian fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Cambridge Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.73-91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épilepsie chez Francisco Sanchez, médecin sceptique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers d'épilepsieS : Revue de la Ligue française et des ligues francophones contre l'épilepsie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20, pp.20-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les langues des Indes Orientales, entre Renaissance et Âge classique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire Epistémologie Langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Les Langues du monde à la Renaissance, 30 (2), pp.113-139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anagrammatisme : du chiffre au secret de Polichinelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Literaturwissenschaftliches Jahrbuch</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 49, pp.111-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846359v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">User-driven Page Layout Analysis of historical printed Books</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal on Document Analysis and Recognition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 9 (2-4), pp.243-261. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10032-007-0040-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00150167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'instinct du beau chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 4 (4), pp.223-248. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1484/J.JR.2.301808⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eh/ hé : l'oralité simulée à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langages</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 161, pp.57-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La fiction comme 'chimère' chez Montaigne et Sanchez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouveau Bulletin de la Société Internationale des Amis de Montaigne, 2e semestre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 2 (46), pp.7-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quelques avatars du mot ‘politique', entre le XIVe et le XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, n° 113 (113, septembre), pp.33-61. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/ls.113.0033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘possible passé' : la reconstitution historique dans le récit au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue des Sciences Humaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Le Vrai et Le Vraisemblable. Rhétorique et politique, 280, pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les signes probables (eikota) au temps de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bibliothèque d'Humanisme et Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 63 (1), pp.7-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation et narration chez Rabelais et ses contemporains</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Licorne : Revue de langue et de littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, La ponctuation, 52, pp.37-62</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renaissances étymologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.55-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'Incunables des langues', ou La place de l'onomatopée dans l'étymologie à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 14, pp.201-220</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847521v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ignoranti che compongono versi : a proposito della poesia spontanea (&amp;quot;Les ignorants qui font des vers&amp;quot;)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi di estetica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.87-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des noms propres de l'Adolescence clémentine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, 16, pp.42-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un aspect du discours polémique avant les Provinciales : du bon sens des mots dans la Satyre Ménippée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courrier du Centre International Blaise Pascal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, 18, pp.43-50. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/ccibp.576⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847570v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les marques insensibles, ou les nuages de la certitude</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Littératures classiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, 25, pp.97-134</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847572v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture rabelaisienne comme abstraction de la quintessence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nervure, Revue de Psychiatrie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1995, pp.22-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si les signes vous faschent... : inférence naturelle et science des signes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1994, 38, pp.7-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847710v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'invraisemblable Sepmaine [Du Bartas]</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">cahiers Textuel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1993, 13, pp.175-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847627v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de Bacbuc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 34, pp.41-66</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847737v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le nom de gloire ou le nom qui court</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 27-28, pp.19-32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Car je ne vois le tout de rien' : Le style simple des Essais, L.I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Op. cit. : revue de littératures française et comparée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, 1, pp.33-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'Architecture morale de Geoffroy Tory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Réforme, Humanisme, Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 31, pp.17-35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le 'corps aërée (sic) de la voix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société Internationale des Amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 21-22, pp.59-68</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La dimension sémiotique des pouces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne studies : an interdisciplinary forum</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, 3, pp.6-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mains du texte, ou le dernier geste de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelle revue du 16e siecle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1989, 7, pp.63-72</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847814v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'hébreu dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Jewish Language Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1985, 5, pp.13-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage II</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1984, 17-18, pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Question doubteuse : le langage I</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin de la Société des amis de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, 15-16, pp.9-21</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un roi, deux enfants et des chèvres : le débat sur le langage naturel chez l'enfant au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Studi francesi</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1980, 72, pp.401-414</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (120)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2025 &amp; perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours (France), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05399065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'IA sans le savoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nouvelles voies des études sur la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Anne-Pascale Pouey-Mounou, Jun 2025, Paris sorbonne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sur un pseudo-Josèphe de l'ancienne bibliothèque de Maillezais, Le Josippus Liber</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais 1523-2023. La genèse poitevine d'un géant</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Stéphan GEONGET, Myriam MARRACHE-GOURAUD, Romain MENINI, Jun 2023, Maillezais, France. pp.243-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05610451v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Gournay, première lectrice empathique des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">‘Pas dans Montaigne, mais dans moi’ - Lectures empathiques des Essais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier; Luc Sautin, Mar 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05124983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : Le projet CollEB, premiers résultats.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2025 du programme « Bibliothèques Virtuelles Humanistes » &amp; Atelier “Bibliotheques françoises”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2025, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05404722v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite : La « librairie », l'édition de 1595, l'Exemplaire de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier BaTyR &amp; Assemblée générale 2024 du programme « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2024, Tours, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.14354449⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04831901v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’esperluette & le point-virgule chez Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Etienne Dolet à l’occasion du 70e anniversaire de l’Association Guillaume Budé-Orléans</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Guillaume Budé-Orléans, Nov 2024, Orléans (Auditorium du Musée des Beaux Arts), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04989014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne en ligne, la suite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11548442⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607417v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rétrospective BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée générale 2023 du programme de recherche « Bibliothèques Virtuelles Humanistes » - Anniversaire (20 ans)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Programme de recherche « Bibliothèques Virtuelles Humanistes »; Centre d'études supérieures de la Renaissance (UMR 7323), Nov 2023, Tours, France. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5281/zenodo.11518935⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04607318v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand le livre rend ivre : les alcools de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Métaphores du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Bâle, Suisse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘gaillard onocrotale’ chez Rabelais : l’interdit et l’injure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figurations animalières à travers les textes et l’image en Europe, du Moyen Age à nos jours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Alisa van de Haar, Feb 2020, Leyde, Pays-Bas</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soupçons sur les éditions posthumes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L’éditeur à l’œuvre : reconsidérer l’auctorialité ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Gaëlle Burg; Giovanni Berjola, Oct 2018, Bâle, Suisse. pp.11-21, </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.21255/61.48⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’ordre du monde dans la première traduction française du De Mundo (1539) par Louis Meigret.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Philon d’Alexandrie dans l’Europe moderne : réceptions d’un corpus judéo-hellénistique (XVIe-XVIIIes.).</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais’s encounter with Adam: naming world culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transcultural Mediterranean: in search of orthodox and non-orthodox universalism(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ewa A. Łukaszyk, May 2018, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Joubert : De la parole à la ‘droite écriture’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Laurent Joubert, médecin et écrivain (1529-1542)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dominique Brancher; Michel Jourde, Jun 2018, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le ‘pet de ménage’ : bons vents et vents mauvais chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pets divers. Vents du corps entre médecine et musique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto, Charles-Yvan Ellissèche, Mar 2017, TOURS, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditer Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & le consortium CAHIER : Groupe de travail &amp;quot;Typologie textuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589750v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corpus Rabelais : Rablissime, Biblissima, BSN 5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France. https://bvh.hypotheses.org/2957</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03588385v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Digital Reading, Human Reading</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Summer school « Bibliotheca Digitalis. Reconstitution of Early Modern Cultural Networks. From Primary Source to Data »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Médiathèque Louis-Aragon du Mans; CESR, programme BVH, Tours; DARIAH-EU; Biblissima, Jul 2017, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589302v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le corpus Epistemon et les analyses linguistiques »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Atelier « Traitements linguistiques et corpus multilingues : développement et utilisation d’outils pour l’étude des traductions »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH, Toshinori Uetani; MSH Val de Loire, Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03589433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hunting and inference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Hunting without Weapons or Animals. The Power of the Ars venationis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2015, Hamburg, Germany. p.73-85</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et la sémiotique médicale de Manardo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">François Rabelais et l'oeuvre médicale de Manardo: échanges et dialogues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Concetta Pennuto; Marie-Luce Demonet, Mar 2015, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01483411v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epistemon & corpus d’auteurs : Rabelais, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2017 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Nov 2017, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03589746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan 2016 & perspectives du programme de recherche BVH</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assemblée Générale 2016 du programme de recherche « Bibliothèques Virtuelles Humanistes »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CESR, Programme de recherche BVH (resp. Pr Chiara Lastraioli), Dec 2016, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03588321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arbitraire des signes et monnaie de singe à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Valori e sistemi di valore (Medioevo ed Età moderna)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Philippe Genet, Sep 2012, Turin, Italie. 77-98 https://books.openedition.org/psorbonne/40866</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305900v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Languegoth et français mêlé chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hybrid Discourses. Literature in the Margins of the Vernacular (1500-1700)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affinités linguistiques dans la Grammatica hungarolatina de Janos Sylvester</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Matthias Rex 1458—1490. Hungary at the Dawn of the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, the Eötvös Loránd University Faculty of Humanities, May 2008, Budapest, Hongrie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483444v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Style rustique et « figulines » littéraires: Rabelais, Palissy, Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vices de style et défauts esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuer et dicter chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ponctuation, segmentation, matérialité des textes. Langues d’Europe (Moyen-âge et Renaissance)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elena Llamas Pombo, 2015, Salamanca, Espagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305860v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Argonautiques et le Quart Livre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Réception de l’ancien roman, de la fin du Moyen-Âge au début de l’époque classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bernard Pouderon, Oct 2011, Tours, France. pp.133-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01238620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue des troubadours comme origine de la langue française (Rabelais, Fauchet, Blaise de Vigenère)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La réception des troubadours du XVIe au XVIIIe siècle en France et en Languedoc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Toulouse, France. pp.23-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01218968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ephémérides de la bibliothèque de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Collections et bibliothèques de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fédération Internationale des Sociétés Internationales d’Études sur la Renaissance » (FISIER),, Sep 2012, Cambridge, Royaume-Uni. pp.131-153</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le royaume d’Eutrapélie de frère Jean Thenaud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Louise de Savoie (1476-1531)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Romorantin, France. pp.143-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305844v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Scénographies de l’Enfer dans l’œuvre de Rabelais »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Lieux de l’Enfer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Gargnano, Italie. pp.57-71</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219044v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Univers de croyance, mondes possibles et contrefactuels chez François de Rosset</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Histoires tragiques de François de Rosset, séminaire Pasquale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bruna Conconi, Ruggiero Campagnoli, Anna Soncini, Oct 2009, Cesenatico, Italie. pp.71-103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">PaRADIIT Project: Main Concepts and Outcomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Rayar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bourquin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th IAPR INTERNATIONAL WORKSHOP ON DOCUMENT ANALYSIS SYSTEMS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01094430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le magasin d’abus&amp;quot; : Rabelais Turlupin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Inextinguible Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mireille Huchon, Romain Menini, Nicolas Le Cadet, Nov 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'parasignes' dans Délie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Délie de Maurice Scève. Journée d'étude de Tours</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Tours, France. pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845525v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parler comme les livres : la parole civile en France à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La "civil conversazione" tra Rinascimento ed età moderna</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nicola Panichi, Apr 2011, Urbino, Italie. pp.131-147</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utopie et dystopie chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Utopie, consensus et libre arbitre (XIVe - XVIIe siècles) : Fais ce que voudras</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, C. Berriel, Y. Greis, M.-L. Demonet, Jan 2012, Chambord et Tours, France. pp.14-27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845875v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais marin d'eau douce ? (Quart Livre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais : Le Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Tours, France. pp.69-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de philosophes mineurs dans la bibliothèque de Montaigne : Pichot et La Primaudaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La librairie de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Philip Ford, 2008, Cambridge, Royaume-Uni. pp.59-79</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845887v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dolet, Calvin, la théorie de la traduction et le langage intérieur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Calvin. Naissance d'une pensée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Orléans, France. pp.135-146</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle des esprits et l'auto-censure des auteurs de fiction : le deuxième commandement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectura y culpa en el siglo XVI</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Barcelone, France. pp.155-172</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00845931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les drôleries du Quart Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue et sens du Quart Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Rome, Italie. pp.129-150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305909v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les sophismes des signatures, de Foucault à Agamben</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foucault et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Olivier Guerrier, Laurent Gerbier, 2012, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que faire avec les Commentaires de la langue latine ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Dolet</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Lyon, France. pp.173-194</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens littéral dans l'œuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RABELAIS : LA QUESTION DU SENS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2000, Cerisy, France. pp.211-236</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue à la chandelle : la diction savante du français à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langue commune et changements de normes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Paris, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La lettre comme cosa mentale », à paraître, Classiques Garnier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory. Arts du livre, pensée linguistique et création littéraire (1523-1533)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ponctuation spontanée et ponctuation civile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Ponctuation à la Renaissance. journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Toulouse, France. pp.129-148</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les trois vies de Rabelais : franciscain, bénédictin, médecin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XLVIIe Colloque International d¹Études Humanistes : Vie solitaire, vie civile. L'humanisme de Pétrarque à Alberti</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2004, Tours, France. pp.353-374</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846023v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory, Jean Perréal et l'homme normé</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommes de lettres, hommes de lois. Bourges à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Bourges, France. pp.99-135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846110v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La censure de la fiction dans la Renaissance française et ses fondements philosophiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reading and censorship in the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Barcelone, Espagne. pp.181-200</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846145v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que reste-t-il du langage mental dans les textes philosophiques français, à la fin de la Renaissance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Langage mental du Moyen Âge à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Tours, France. pp.241-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'utopie comme comble de la fiction à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> II Congresso Internacional de Estudos Utópicos da revista MORUS "O que é utopia? Gênero e modos de representação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Carlos Berriel, Jun 2009, Campinas, Brésil. pp.79-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interjection et exclamation chez Montaigne. L'expression des affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La langue de Rabelais et la langue de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Rom, Italie. pp.387-404</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Poétique et la métaphysique à la fin de la Renaissance : la domestication de la fiction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude sur la Poétique d’Aristote</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Martine Pécharman, May 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01483458v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aligner textes originaux et traductions du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Die Übersetzung: "Ursprung und Zukunft der Philologie?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Münster, Allemagne. p. 213-231</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Final remarks : grading plagiarism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Borrowed Feathers: Plagiarism and the Limits of Imitation in Early Modern Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Oslo, Norway. pp.229-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecrire le cri : les beaux habits de la plainte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Plainte à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Tours, France. pp.89-105</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'obsession du centre dans la critique des textes de la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Renaissance décentrée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2006, Genève, Suisse. pp.155-173</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chasses aux signes, signes de chasse dans la Vénerie de Du Fouilloux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chasses princières dans l'Europe de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, Chambord, France. pp.375-398</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les origines comparées de l'écriture et de la parole à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Origines du langage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, Genève, Suisse. pp.165-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le skeletos de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtres de l'anatomie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2002, Haïfa, Israël. pp.63-88</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AGORA: the Interactive Document Image Analysis Tool of the BVH Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Ramel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Busson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd IEEE International Conference on Document Image Analysis for Libraries</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2006, Lyon, France. pp.145-155</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01026266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelaiseries : la présence de Rabelais dans les Discours non plus mélancoliques que divers (1556)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Grands Jours de Rabelais en Poitou</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2001, Poitiers, France. pp.379-413</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Politique 'nécessaire' de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne politique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Paris, France. pp.17-37</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les climats linguistiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et identités culturelles en Europe, XVIe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Nancy, France. pp.3-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La philosophie du langage chez Pontus de Tyard, des Discours au De Recta nominum impositione</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pontus de Tyard, poète, philosophe, théologien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.331-356</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Renaissance numérique: les Bibliothèques Virtuelles Humanistes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Digital technology and philological disciplines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2003, Castelvecchio Pascoli, Italie. pp.175-185</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le match Ramus-Turnèbe : du De Fato au De Methodo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ramus et l'université</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2003, Paris, France. pp.195-207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Signes et symptômes dans les Oeuvres d'A. Paré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ambroise Paré,1510-1590: pratique et écriture de la science à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1999, Pau, France. pp.229-247</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La singularité lyonnaise, vue d'ailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lyon et l'illustration de la langue française à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Lyon, France. pp.345-360</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La poésie spontanée et son explication médicale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Juan Huarte au XXIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, Bayonne-Saint-Jean-Pied-de-Port, France. pp.137-167</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La place de Melanchthon dans la logique française à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Melanchthon und Europa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Bretten, Allemagne. pp.139-162</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847247v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Au-delà de la rhétorique : le vrai et la fiction poétique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">XIIIe Congrès de la Société Internationale d'Histoire de la Rhétorique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan Miernowski, 2001, Varsovie, Pologne. pp.357-374, </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1525/rh.2002.20.4.357⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe physionomique chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne. Le signe et le texte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, Bordeaux, France. pp.153-177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les êtres de raison, ou les modes d'être de la littérature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Res et Verba in der Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Wolfenbüttel, Allemagne. pp.177-195</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Scolastique française et mondes possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Au-delà de la Poétique : Aristote et la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.139-160</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juger sans preuves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la justice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2000, Rouen, France. pp.193-210</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847329v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un échantillon de philosophie et de littérature : autour de l'année 1600</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">D'un siècle à l'autre. Littérature et société de 1590 à 1610</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Chicago, États-Unis. pp.67-92</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épicurisme linguistique à la Renaissance, de Bembo à Peletier du Mans</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sources antiques de l'irréligion moderne : le relais italien, XVe-XVIIe siècles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1999, Toulouse, France. pp.91-110</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'essence du Quint Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Cinquiesme Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1998, Rome, Italie. pp.227-241</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847325v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les enjeux de la langue hébraïque restituée au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Juif caché, marranisme et modernité</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1999, Paris, France. pp.57-67</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847476v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'interprétation de l'action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'action</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2000, Paris, France. pp.31-44</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847381v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut de l’écrit et du visible dans les genres traités par Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tabourot : pratique et critique des genres</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Michèle Clément, 1999, Lyon, France. pp.11-28</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847391v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosopher naturellement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne philosophe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2000, Chicago, États-Unis. pp.5-24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais métalinguiste</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1996, Rome, Italie. pp.115-128</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Babel au figuré. Une voix pour tous potages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Babel à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1997, Toulon, France. pp.455-467</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le langage, de Montaigne à Charron : la fin d'un doute</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À nouvel usage. Allégations et détournements des Essais à l'âge classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, Paris, France. pp.29-43</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Boucle, illustration de Gaule chez Le Fèvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poésie encyclopédique et kabbale chrétienne, Onze études sur Guy Lefèvre de la Boderie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1995, Rouen, France. pp.61-75</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La théorie du signe écrit dans les commentaires scotistes de Pierre Tartaret (1493)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Duns Scot et la métaphysique classique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gérard Sondag, Mar 1996, Clermont-Ferrand, France. pp.85-102</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les propres de l'homme selon Montaigne et Charron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1998, Paris, France. pp.47-86</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du Thesaurus au De veris principiis : le rôle de l’ingenium cicéronien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nizolius, langage et métaphysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jean-Baptiste Rauzy, 1999, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944791v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue majuscule et langue minuscule dans le Songe de Poliphile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Songe de Poliphile en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Gilles Polizzi, 1999, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01944808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le statut des consonnes et la notion d'articulation : un chapitre de somantique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À haute voix : diction et prononciation entre 1550 et 1630</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1996, Rennes, France. pp.207-222</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu de la partie et du tout, avec une application au Temple de Cupido de Clément Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La constitution du texte. Le tout et ses parties</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1997, Poitiers, France. pp.97-106</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le signe mental dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais, Le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 1995, Paris, France. pp.97-111</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847566v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lieu où l'on pense, ou le désordre des facultés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ordre et désordre dans la civilisation de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1993, Nice, France. pp.25-47</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Polysémie et pharmacie dans le Tiers Livre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rabelais et le Tiers Livre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1996, Nice, France. pp.61-84</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots voyageurs. Étude de la polysémie dans les Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, espace, voyage et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1992, Thessalonique, Grèce. pp.191-208</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847569v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'anaphore chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Répétition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1992, Clermont-Ferrand, France. pp.85-94</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nouvelle logique française : L'Organe de Philippe Canaye</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1991, Aix-en-Provence, France. pp.89-100</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847625v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mythe à l'hypothèse. Les changements méthodiques dans les recherches sur l'origine des langues dans la seconde moitié du XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Linguistique entre mythe et histoire. Journées d'études en l'honneur de Hans Aarsleff</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 1991, Paris, France. pp.11-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le &amp;quot;trait de plume&amp;quot; de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lectures singulières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 1992, Montréal, Canada. pp.45-63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847638v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le premier pain blanc de la Germanie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langues et nations au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1990, Paris, France. pp.169-187</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847746v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pasquier réécrit dans le Trévoux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etienne Pasquier et ses Recherches de la France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1990, Paris, France. pp.35-48</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le genre historique dans les Essais : quand il s'agit de parler des choses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et l'Histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1988, Bordeaux, France. pp.103-112</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du désir de nommer, ou le rôle du corps dans la première nomination, et la place de la conception épicurienne du langage au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le corps à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 1987, Tours, France. pp.253-266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du 'petit commentaire' : Nicolas Lefèvre de la Boderie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Commentaires et la naissance de la critique littéraire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1988, Paris, France. pp.137-145</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le sens rhétorique du mot image au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique et discours critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 1987, Paris, France. pp.59-70</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discours et langage animal dans l'Apologie de Raymond Sebond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le parcours des Essais. Montaigne 1588-1988</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 1988, Durham, États-Unis. pp.111-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les mots sauvages, étude des listes utiles à ceux qui veulent naviguer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Voyager à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Tours, France. pp.497-508</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La motivation du langage et des genres dans la Poétique de Jules-César Scaliger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta scaligeriana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1984, Agen, France. pp.129-141</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847830v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art de conférer, art de raisonner (Essais, III, 8)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne, les derniers Essais. Journée d'étude</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1985, Paris, France. pp.19-29</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La logique de la métaphore (Essais, III,1)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rhétorique de Montaigne</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 1984, Paris, France. pp.141-154</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le De Originibus de 1538, Une rhétorique des origines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel 1581-1981</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 1981, Avranches, France. pp.307-316</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le monde renversé sans-dessus dessous de Fra Giacomo Affinati d'Acuto, ou le monde renversé du discours religieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">l'Image du monde renversé et les représentations littéraires et paralittéraires de la fin du XVIe siècle au début du XVIIe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 1977, Tours, France. pp.141-152</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Collectionner la Renaissance. Raymond Marcel bibliophile (1902-1972)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Régis Rech</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Baydova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Aquilon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Bénévent</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions des Cendres; Bibliothèque municipale de Tours, 2024, 978-2-86742-322-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04579713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Alix</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires François-Rabelais, 2019, Renaissance, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02321148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de 1595 et leur « édition sonore »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Philippe Corbellini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Tissot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01592398v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique en XML/TEI des Essais de Montaigne de 1580, avec les variantes de 1582 et affichage texte/image</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet, Alain Legros. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Livre I: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_01/M0275_01_tei.xml&amp;doc.view=notice; Livre II: http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/M0275_02/M0275_02_tei.xml&amp;doc.view=notice;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition numérique génétique (XML-TEI/ PDF)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01337873v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edition numérique de La Theologie naturelle de Raymond Sebon, traduite du latin par Montaigne..</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Céard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireille Habert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/XCollPriv_JC_01/XCollPriv_JC_01_tei.xml;brand=default;, 2016, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais: Cinquiesme livre de Pantagruel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B751131011_RES_Y2_2169/B751131011_RES_Y2_2169_tei.xml, 2014, Bibliothèques Virtuelles Humanistes - Epistemon, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116668v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un joyeux quart de sentences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphan Geonget</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.192, 2012, 978-2-600-01607-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00978592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1542, édition en XML/TEI, texte intégral</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université François-Rabelais de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01115832v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faicts et dicts Heroiques du bon Pantagruel Composé par M François Rabelais docteur en Medicine, Paris, Michel Fezandat, 1552, édition numérique en xml/tei</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Université de Tours</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Quart Livre des faictz & dictz Heroiques du noble Pantagruel. Composé par M. François Rabelais Docteur en Medicine, & Calloier des Isles Hieres, 1548, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. , 2011, Base Epistemon des Bibliothèques Virtuelles Humanistes, Marie-Luce Demonet</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01541111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Rivaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Vendrix</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ville d'Orléans, pp.232, 2009, 978-2-910173-34-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00998066v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture du scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Genève, Droz, pp.347, 2004, 2-600-00898-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01010099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A plaisir. Sémiotique et scepticisme chez Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paradigme, pp.416, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00264303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Œuvres Romanesques de François Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">La Licorne, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Pasquier, Les Recherches de la France, édition critique du Livre VIII</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Iacono Lo Luongo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Madeleine Fragonard; François Roudaut. Honoré Champion, III, pp.1495-1708, 1996, Etienne Pasquier, Les Recherches de la France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01937111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Brunet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Les Temps qui courent, 1995</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930393v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Logique et Littérature à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Tournon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Slatkine, 1994</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01930388v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les voix du signe. Nature et origine du langage à la Renaissance (1480-1580)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Champion-Slatkine, 1992</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction à la littérature française de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bordas, 1987</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929052v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les Essais de Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de France, 1985, Etudes littéraires</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01929048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (57)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le son des errata dans les Essais de Montaigne : réflexions sur une note de Jean-François Gilmont</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli; Alexandre Vanautgaerden. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges à la mémoire de Jean-François Gilmont</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, A paraître, Etudes renaissantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05130931v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cafard et cafarderie chez Rabelais, un propos si vilain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La malebouche. Histoire des paroles blessantes du Moyen Age aux Lumières</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Champion, pp.139-185, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et Linacre, potentialité et différences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">GUTBUB (Christophe); POUEY-MOUNOU (Anne-Pascale); DUVAL (Suzanne). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les styles de la différence - Mélanges en l’honneur de Jean Lecointe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.213-228, 2025, 978-2-406-17560-5. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.48611/isbn.978-2-406-17562-9.p.0213⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01676865v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">1340-1610. Figures of Fortune in the European Renaissance: Chance and Providence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Guerrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrica Zanin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alicia Viaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Tarrête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona McIntosh- Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the Arts (16th–21st Centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.19-96, 2024, 978-1-032-35862-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05064492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nullifying, Controlling or Accomodating with Fate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Duprat; Fiona Mcintosh Varjabédian; Anne-Gaëlle Weber. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Figures of Chance I. Chance in Literature and the arts (16th-21st centuries)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Routledge, pp.75-85, 2024, </w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003329053⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04688331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Brignoles to Croquignoles: The Moral of the Farce</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emma Herdmann; Valerie Worth-Stylianou. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Culture of celebration in Early Modern Europe, Essays in Honour of Richard Cooper</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Legenda, pp.169-187, In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04510321v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mise en fiction de l’ésotérisme chez Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Seng, Helmut; Ombretta Tommasi, Chiara; Toussaint, Stéphane. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Platonismus und Esoterik in der französischen Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Universitätsverlag Winter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.267-284, 2024, Bibliotheca chaldaica, 978-3-8253-9617-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04874213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche d’un(e) coupable dans la disparition d'un ‘amy’</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Virginia Krause; Jan Miernowski. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éloge du singulier. Lire la littérature de la Renaissance avec Ullrich Langer</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Classiques Garnier, pp.13-37, 2023, Encounters, 978-2-406-14838-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et les cagots de Gui de Chauliac : de la lèpre à l’insulte</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Béatrice Bakhouche; Evelyne Berriot-Salvadore; Daniel Le Blévec. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gui de Chauliac et sa Grande Chirurgie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.195-209, 2023, De diversis artibus, 978-2-503-60286-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04210506v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Lion’s Fault: the enthymematic Foundation of Signatures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fosca Mariani Zini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Legacy of Aristotelian Enthymeme. Proof and Belief in the Middle Ages and the Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bloomsbury Academic, pp.201-213, 2023, 9781350248809</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03498006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Postel et Teseo Ambrogio, collectionneurs de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul-Victor Desarbres; Émilie Le Borgne; Frank Lestringant; Tristan Vigliano. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Guillaume Postel (1510-1581). Écrits et influence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 39, </w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sorbonne Université Presses</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.51-74, 2022, Cahiers V. L. Saulnier, 979-10-231-0725-8. </w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.70551/GZXU5457⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03527484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais moinillon à La Baumette : retour sur une hypothèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Romain Menini; Anne-Pascale Pouey-Mounou; Isabelle Garnier; Claude La Charité, Anne Réach-Ngô, Trung Tran, Nora Viet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Narrations fabuleuses. Mélanges en l'honneur de Mireille Huchon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Classiques Garnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.25-44, 2022, Rencontres, 978-2-406-12712-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02539252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire un corpus d’auteurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Marasescu-Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Reach-Ngo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dix ans de corpus d'auteurs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions des archives contemporaines, pp.31-46, 2022, </w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17184/eac.5806⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04050268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’obscur Jean de l’Espine et l’étoile Marguerite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Anne Boutet; Marie-Bénédicte Le Hir; Louise D’Aubigny; Stéphan Geonget. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marguerite de Navarre et son réseau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03110843v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais's Gargantua and Pantagruel. The Navel of a World</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ken Seigneurie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">A Companion to World Literature</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Wiley-Blackwell, pp.1891-1902, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physionomie de la lettre dans le Champ fleury</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rémi Jimenes. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geoffroy Tory de Bourges. Humanisme et arts du livre à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ville de Bourges, pp.106-109; 134, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02435928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lettres dans la Renaissance orléanaise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">M.-L. Demonet, D. Rivaud, P. Vendrix. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Orléans, une ville de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Publications de la Ville d'Orléans; Presses de l'université François-Rabelais de Tours, pp.50-60, 2019, 978-2-86906-711-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la nécessité de traduire, selon Étienne Dolet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chiara Lastraioli, Toshinori Uetani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mélanges Michel Simonin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, A paraître</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305921v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La confiscation des données issues de l'humanisme numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ginouvès; Isabelle Gras. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La diffusion numérique des données en SHS - Guide de bonnes pratiques éthiques et juridiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Provence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2018, Digitales, 9791032001790</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02068085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais and Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Bernd Renner. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Brill's Companion to Rabelais</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill, 19 p., In press</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Envie, désir et méditation dans le livre III des Essais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Ferrer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actes de la journée d'étude Montaigne, Bordeaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlande, 2017, Montaigne, Essais, Livre III</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01435094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Dolet, auto-traducteur bi-frons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Claudio Galderisi et Jean-Jacques Vincensini. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Traductions médiévales à la Renaissance. L'auto-traduction </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, p.214-229, 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01434902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Théâtre de la synagogue dans l'oeuvre de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stéphanie Le Briz-Orgeur. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Théâtre et révélation. Donner à voir et à entendre au Moyen Âge. Hommage à Jean-Pierre Bordier</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Champion, 2017, 978-2-7453- 4472-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01305871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 19 : Bibliothèque parfaite ou obscura diligentia ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.214-217, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Véronique Duché. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire des traductions en langue française, XVe-XVIe siècle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Verdier, pp.661-701, 2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 20 : Bibliothèque françoise ou « l’amitié de tant d’hommes doctes »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.218-222, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234372v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice 21 : Bibliothèque ou fleurs des Lettres françaises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frédéric Barbier, Thierry Dubois et Yann Sordet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">De l’argile au nuage : une archéologie des catalogues (IIe millénaire av. J.-C. – XXIe siècle)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions des Cendres; Bibliothèque Mazarine; Bibliothèque de Genève, pp.223-227, 2015, 979-10-90853-05-8 ; 978-2-86742-230-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01234375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un exemple de vulgarisation philosophique : les facultés de l’âme à la portée de tous (et de toutes)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Violaine Giacomotto-Charra, Christine Silvi. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lire, choisir, écrire : La vulgarisation des savoirs du Moyen âge à la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ecole des Chartes, pp.165-183, 2014, Etudes et documents de l'Ecole des Chartes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donner à lire la « librairie » philosophique probable de Montaigne : le projet « Montaigne à l’œuvre »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">R. Raggianti, A. Savorelli. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biblioteche filosofiche private. Strumenti e prospettive di ricerca</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Scuola Normale, pp.97-111, 2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01119149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais et l'utopie de l'ermitage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Iveta Nakládalová. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VII Jornadas sobre el pensamiento utópico. Religión en Utopía</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Academia Verlag, pp.71 - 96, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116682v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raves, Rabbis et Raboulière : la persécution des Papefigues (Rabelais, Quart Livre, chapitre XLV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Michel Gouvard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questions de littérature : Béroul, Rabelais, La Fontaine, Saint-Simon, Maupassant, Lagarce</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Bordeaux, pp.33-59, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Objets fictifs et 'êtres de raison', locataires de mondes à la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Lavocat. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La théorie littéraire des mondes possibles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, CNRS éditions, pp.125-146, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dialogue à la Renaissance entre cognition et fiction. Théâtre des idées et exercitatio dialectica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Klaus W. Hempfer et Anita Traninger. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Der Dialog im Diskursfeld seiner Zeit - von der Antike bis zur Aufklärung</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Franz Steiner, pp.145-166, 2010, 978-3-515-09247-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La langue primitive et les débuts de la conscience linguistique européenne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nazaré Castro Soares, Santiago López Moreda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Génese e consolidação da ideia de Europa: Idade Média e Renascimento</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imprensa da Universidade de Coimbra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.147-170, 2009, 978-989-807451-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Claude Duret; Etienne Pasquier; Guillaume Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lexicon Grammaticorum. A Bio-Bibliographical Companion to the History of Linguistics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Niemeyer, pp.Volume I: 409-410; Volume II: 1128-1129; 1199-1201, 2009, 978-3-484-73068-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848021v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les philosophes obscurs : traits et ombres scotistes à l'époque de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Dupèbe, Franco Giacone, Anne-Pascale Pouey-Mounou, Emmanuel Naya. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Esculape et Dionysos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.27-47, 2008, Travaux d'Humanisme et Renaissance</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00713416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Balfour; Bardin; Bouju de Beaulieu; Camus; Champeynac; Crassot; Duret; Gramont; La Framboisière; Loisel; Marcilius; Oncieu; Redemptus; Sanches</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luc Foisneau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionary of XVIIth Century French Philosophers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Thoemmes-Continuum, pp.environ 50, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace linguistique européen. La Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Frank Lestringant et Michel Zink. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire de la France littéraire, t. 1</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.96-150, 2006, Quadrige dicos poche, 978-2-13-052430-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846573v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'abreviatures' à la Renaissance : enjeux et usages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nelly Andrieux-Reix, Sonia Branca-Rosoff, Christian Puech. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Écritures abrégées (notes, notules, messages, codes..) : l'abréviation entre pratiques spontanées, codifications, modernité et histoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ophrys, pp.223-232, 2004, Bibliothèque de Faits de langues, 2-7080-1094-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00846733v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La France renaissante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Europe de la Renaissance (1470-1560)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions Du Temps, pp.239-258, 2002, Questions d'histoire, ISBN 2-84274-200-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'ingenieus ecriteur dans la Renaissance française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Stefano Gensini; Arturo Martone. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingenium propria hominis natura</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Liguori, pp.135-157, 2002</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Canaye; Cinquarbres; Genebrard; Guichard; Joubert; &amp;quot; Langue française &amp;quot;; Mathieu; Meigret; Rambaud; Sainliens; Trippault; Trithème; Verneret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Georges Grente, Michel Simonin. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire des lettres françaises</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fayard, pp.220-221; 269; 552-553; 586-587; 642-643; 670-681; 816-817; 826-827; 1000-1001; 1052-1053; 1135, 2001, La Pochothèque, 2-253-05663-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848013v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Langue naturelle et langue coutumière chez Etienne Pasquier et Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Françoise Argod-Dutard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Histoire et littérature au siècle de Montaigne. Mélanges offerts à Claude-Gilbert Dubois</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.207-220, 2001, Cahiers d'humanisme et Renaissance, 2-600-00643-5 (br.)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notice: Montaigne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Robert des grands écrivains de langue française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Le Robert, 2000</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00848015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'homme en gros (Introduction)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marie-Luce Demonet. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Montaigne et la question de l'homme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1-14, 1999, le débat philosophique, 2130502016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847895v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'impuissance des sorcières à la Renaissance et au début de l'âge classique en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Danielle Jonckers, Renée Carré, Marie-Claude Dupré. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Femmes plurielles. Les représentations des femmes. Discours, normes, conduites</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison des Sciences de l'Homme, pp.179-188, 1999</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847405v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du latin au français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric de Buzon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-François Mattei. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle: Le Discours philosophique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, pp.1068-1181, 1998, 978-2-13-044863-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847504v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Littérature de la Renaissance et informatique. Sur les Electro-chronicques de Rabelais</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Paul J. Smith. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Éditer et traduire Rabelais à travers les âges</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Atlanta, pp.233-247, 1997, 9789042001787</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Index des graphies de l'Adolescence clémentine de C. Marot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine de Buzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Charles Monferran. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Génie de la langue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ENS-Éditions, pp.175-220, 1997, Feuillets de l'E.N.S. de Fontenay/Saint-Cloud</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00765777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La valeur des notes chez Béroalde de Verville</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Beroalde de Verville, 1556-1626</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale Supérieure, 179-201/ https://presses.ens.psl.eu/media/upload/document/secure-Be%CC%81roalde%20de%20Verville.pdf, 1996, Cahiers V.L. Saulnier</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847567v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Si mon mulet transalpin volait...' ou de la vérité en matière de langues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Langage et vérité: études offertes à Jean-Claude Margolin par ses collègues, ses collaborateurs, ses élèves et ses amis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Droz, pp.223-235, 1993, Travaux d'Humanisme et Renaissance, 272</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le style empyrique de Du Bartas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">James Dauphiné. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Du Bartas et l'expérience de la beauté "La sepmaine", jours I, IV, VII</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Honoré Champion, pp.83-112, 1993, Unichamp, 2-85203-710-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847633v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La désacralisation de l'hébreu au XVIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ilana Zinguer. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'hébreu au temps de la Renaissance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, E. J. Brill, pp.155-171, 1992, 90-04-09557-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847752v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Scaliger; Du Vair; Charron; Postel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopédie Philosophique Universelle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de France, 1989</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Blason du fou (Tiers Livre, ch. 38), Binarité et dialogisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Intelligence du passé: les faits, l'écriture et le sens</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université François-Rabelais, pp.87-94, 1988</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847818v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notices: Montaigne; Joubert; Vigenère; Pibrac; Pithou; Ramus; Meigret; Hotman; Henri IV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Daniel Couty et Jean-Pierre de Beaumarchais. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dictionnaire de la littérature française</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Bordas, 1985</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les 'miettes' du sens : la folie dans les proverbes français antérieurs au XVIIe siècle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean Céard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Folie et le corps</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Ecole Normale supérieure, pp.31-47, 1985, 2-7288-0102-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00847845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Montaigne. Les Essais de 1595. Exemplaire de Romorantin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Richesse de l'écrit. Du manuscrit à l'imprimé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05125022v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MOOC &amp;quot; La Renaissance en Val de Loire&amp;quot; - Episode 4 : «Santé »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Concetta Pennuto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Lecomte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Porhel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Bédécarrats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">" La Renaissance en Val de Loire" – MOOC en 10 épisodes - Renaissance Transmedia Lab -Benoist Pierre (dir.)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, https://renaissance-transmedia-lab.fr/rtl4/mooc-la-renaissance-en-val-de-loire-sante/</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03479109v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">[Anonyme], Le Disciple de Pantagruel (Les navigations de Panurge), 1538, édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227420v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Gargantua, Lyon, François Juste, 1534, édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01224990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, La Sciomachie, Lyon, Sébastien Gryphe, 1549. Edition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MONLOE (Montaigne à l'Oeuvre)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Elisabeth Boutroue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01235305v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel de Montaigne, Essais, 1588 (Exemplaire de Bordeaux), édition en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Legros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Duboc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2015</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01239978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Site : ReNom. Recherche d'entités nommées sur les textes de la Renaissance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Olivron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais [attribué à], L'île sonnante, [1562], édition numérique en XML/TEI</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of text and image processing for digital libraries: the Bibliothèques Virtuelles Humanistes project and the digitization of Renaissance documents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jorge Fins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01458415v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Pantagruel, [Lyon, Claude Nourry], 1532. Edition numérique en XML/TEI.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01227421v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits Héroïques du bon Pantagruel, Paris, Michel Fezandat, 1552.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lauranne Bertrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Rabelais, Le Tiers Livre des faits et dits heroïques du noble Pantagruel, Paris, Chrétien Wechel, 1546</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2009, pp.En ligne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01225856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pré-publication, Document de travail (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Décrire les textes dans le cadre d’une édition numérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexei Lavrentiev</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Réach-Ngô</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2021</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03402679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le rythme de la prose chez Meigret : des traductions au Discours.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01961453v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Colloque &amp;quot;Montaigne à l'oeuvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117817v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la force à la farce : corriger l’erratum de la violence</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01117815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rabelais pédagogue : Pantagruel et Gargantua à l’école de l’humanisme</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2014</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01116675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chinese Ideograms in Renaissance France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Pré-publication, Document de travail</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01219797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Refonte de l’infrastructure BVH : Volet ingénierie documentaire et numérique | Bilan d’avancement 2024 (partie 1/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Breuil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarra Ferjani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056456v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projets de recherche et bases de données adossées à l’infrastructure BVH, recherches exploratoires et partenariats | Bilan d’avancement 2024 (partie 2/2)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jimenes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chiara Lastraioli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Sicard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toshinori Uetani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Centre d'études supérieures de la Renaissance, UMR CNRS 7323; Université de Tours (UT), Tours, FRA. 2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05056487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La Rabelaisie et le théâtre de la guerre picrocholine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Stoëri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[0] Université de Tours. 2021, pp.1-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03504730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les publications numériques de corpus d'auteurs - Guide de travail, grille d'analyse et recommandations (V1-Novembre 2018)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatiha Idmhand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Huma-Num. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01932519v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Las publicaciones digitales de corpus de autores - Guía de trabajo, plantilla de análisis y recomendaciones: traducido al español por Paloma Ortega Deballon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Galleron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Luce Demonet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Meynard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Idmhand Fatiha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elena Pierazzo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[reportType_6] Huma-Num; CNRS. 2018, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-02164065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId367"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210525v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510327v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435947v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539207v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10153-6.p.0055" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435937v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0123" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676628v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676616v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0059" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435033v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220994v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukaszyk" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.161.05.FR.08-2018" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.085.0247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713426v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846293v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JR.2.301808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3GV60PTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.113.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccibp.576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847741v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847901v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847737v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847769v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847763v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125044v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124983v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404722v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989014v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14354449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607417v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607318v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11518935" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110845v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539232v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435942v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944832v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961459v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961465v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588398v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676856v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588385v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589302v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589433v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589750v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305832v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483411v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589746v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305900v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305889v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483444v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305913v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305860v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218968v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305844v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219044v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219046v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117812v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845875v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845887v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845910v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845931v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305909v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305915v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846015v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845917v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305918v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846106v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846023v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846110v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846049v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846068v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846145v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713425v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846185v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846270v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846299v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713424v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846375v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846297v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846397v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713423v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846582v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846539v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846708v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846746v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847891v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846749v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846752v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846755v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847235v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847261v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2002.20.4.357" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264305v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847254v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847247v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847311v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847325v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847381v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847476v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847391v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847350v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847484v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847496v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847490v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944791v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944808v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847516v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847554v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847556v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264797v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847566v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847569v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847624v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847625v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847647v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847638v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847746v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847749v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847762v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847808v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847813v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847822v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847830v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847833v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847840v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847849v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847871v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592398v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissot" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435355v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bvh.univ-tours.fr" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435344v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Habert" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116668v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978592v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541113v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B759999999_Y2_2164/B759999999_Y2_2164_tei.xml;brand=default;" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541111v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115832v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B360446201_B343_2/B360446201_B343_2_tei.xml" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010099v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264303v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937117v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937111v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Iacono Lo Luongo" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930393v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930388v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119717v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929052v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929048v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110831v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676865v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0213" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130931v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688331v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510321v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874213v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210513v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210506v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498006v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527484v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZXU5457" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539252v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110843v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961437v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435928v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846256v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305921v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068085v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435047v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305871v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234370v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219047v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234372v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234375v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117810v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119149v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116682v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846036v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713428v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846213v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846283v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URI:http://hdl.handle.net/10316.2/38956" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848021v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848020v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846573v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846733v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847251v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847241v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847305v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848013v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848015v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847405v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847504v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Buzon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847530v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847567v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847633v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847752v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847999v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847818v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847845v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125022v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479109v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Porhel" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225079v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224990v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235305v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227420v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivron" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227424v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225015v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227421v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225857v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225856v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961453v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117817v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117815v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116675v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219797v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504730v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sto&#235;ri" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04982726v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Demonet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.099.0057" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688325v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510327v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210525v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527490v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498173v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jimenes" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498168v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02993061v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676628v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539207v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-10153-6.p.0055" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Legros" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.088.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220994v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ewa Lukaszyk" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34846/Le-Studium.161.05.FR.08-2018" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676616v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15122/isbn.978-2-406-08398-6.p.0059" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435033v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435159v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhren.085.0247" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435069v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435152v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01304885v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434990v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845905v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04527938v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846056v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846293v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713426v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshinori Uetani" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846359v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00150167v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Ramel" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Busson" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10032-007-0040-6" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264301v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.JR.2.301808" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/NDQ-3GV60PTF-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846551v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846506v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264796v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ls.113.0033" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264302v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264304v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847387v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847522v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847521v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847511v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765782v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine de Buzon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847570v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccibp.576" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847572v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847897v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847710v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847627v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847737v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847741v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847901v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847763v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847769v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847766v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847814v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847837v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847866v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847863v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847868v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05399065v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Lastraioli" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Breuil" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Allain" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125044v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05610451v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05124983v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05404722v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04831901v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.14354449" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04989014v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607417v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11548442" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04607318v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.11518935" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110845v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539232v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435942v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21255/61.48" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944832v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961459v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961465v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676856v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588398v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Duboc" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589750v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588385v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589302v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03589433v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305832v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01483411v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03589746v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03588321v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305900v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305889v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305913v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305860v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01238620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218968v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219664v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305844v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219044v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219046v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01094430v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Rayar" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bourquin" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117812v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845525v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115208v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845875v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845917v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845887v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845910v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00845931v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305909v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305915v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846015v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846049v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846068v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305918v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846106v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846023v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846110v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846145v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713425v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846185v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846270v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01483458v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846297v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846299v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713424v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846375v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846397v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713423v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846698v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01026266v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846582v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846539v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846708v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846746v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847891v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846755v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847235v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846749v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846752v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847247v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847261v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1525/rh.2002.20.4.357" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846758v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264305v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847254v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847329v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847532v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847311v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847325v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847476v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847381v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847350v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847484v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847496v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847493v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847422v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847402v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847490v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944791v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01944808v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847516v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847554v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847566v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847556v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264797v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847569v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847624v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847625v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847647v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847638v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847746v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847749v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847762v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847772v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847809v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847808v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847813v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847822v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847830v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847833v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847840v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847849v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847871v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04579713v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;gis Rech" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baydova" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aquilon" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine B&#233;n&#233;vent" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321148v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Alix" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Rivaud" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vendrix" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01592398v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Philippe Corbellini" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Tissot" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435355v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lauranne Bertrand" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://bvh.univ-tours.fr" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01337873v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexei Lavrentiev" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435344v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean C&#233;ard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Habert" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116668v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00978592v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Geonget" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01115832v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B360446201_B343_2/B360446201_B343_2_tei.xml" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541113v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Fins" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://xtf.bvh.univ-tours.fr/xtf/view?docId=tei/B759999999_Y2_2164/B759999999_Y2_2164_tei.xml;brand=default;" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541111v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00998066v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01010099v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00264303v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937117v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01937111v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Iacono Lo Luongo" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930393v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Brunet" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01930388v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Tournon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119717v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929052v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01929048v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05130931v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110831v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01676865v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-17562-9.p.0213" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05064492v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guerrier" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrica Zanin" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Viaud" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Tarr&#234;te" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04688331v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003329053" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04510321v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04874213v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.winter-verlag.de" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210513v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04210506v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03498006v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03527484v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sup.sorbonne-universite.fr/catalogue/litteratures-francaises-comparee-et-langue/cahiers-v-l-saulnier/39-guillaume-postel-1510-1581" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.70551/GZXU5457" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02539252v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://classiques-garnier.com/narrations-fabuleuses-melanges-en-l-honneur-de-mireille-huchon.html" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04050268v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Marasescu-Galleron" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Idmhand" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Reach-Ngo" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.5806" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03110843v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961437v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02435928v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846256v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305921v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068085v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/diffusion-numerique-donnees-shs" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435047v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01435094v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01434902v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01305871v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234370v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219047v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234372v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01234375v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117810v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01119149v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116682v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846036v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713428v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846213v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846283v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://URI:http://hdl.handle.net/10316.2/38956" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848021v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00713416v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848020v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846573v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00846733v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847251v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847241v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848013v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847305v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00848015v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847895v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847405v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847504v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric de Buzon" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847530v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://unilim.hal.science/hal-00765777v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847567v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847643v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847633v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847752v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847999v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847818v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847994v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00847845v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125022v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03479109v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Concetta Pennuto" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Lecomte" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Porhel" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel B&#233;d&#233;carrats" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227420v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Olivron" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01224990v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225079v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01235305v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Elisabeth Boutroue" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01239978v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227424v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Maurel" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225015v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01458415v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01227421v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225857v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01225856v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03402679v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Galleron" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne R&#233;ach-Ng&#244;" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01961453v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117817v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01117815v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01116675v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01219797v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056456v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Ferjani" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05056487v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Sicard" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03504730v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Sto&#235;ri" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01932519v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Meynard" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Pierazzo" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02164065v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Idmhand Fatiha" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>