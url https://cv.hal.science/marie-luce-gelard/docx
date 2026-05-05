--- v0 (2026-03-16)
+++ v1 (2026-05-05)
@@ -946,2497 +946,2497 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01702799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L'anthropologie sensorielle en France. Un champ en devenir?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 217, pp.91-108</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137592v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sensory Expression in the Saharan Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Senses and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Contemporary French Sensory Ethnography, 11 (3), pp.286 - 297. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17458927.2016.1195111⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137571v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Contemporary French Sensory Ethnography</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Senses and Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (3), pp.247 - 250. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/17458927.2016.1195107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137587v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Legrain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Gosselain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02108672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roseau (Arundo donax L.): Sud-Est marocain. Aspects techniques, rituels et symboliques en contexte oasien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie Berbère</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03140771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">L'anthropologie sensorielle en France. Un champ en devenir?</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La promenade sensorielle comme outil pédagogique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Gosselain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Legrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Hermès, La Revue - Cognition, communication, politique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74, pp.158-167</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03153885v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les nouvelles formes de médiation du patrimoine environnemental en contexte saharien.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Créativité et médiation en tourisme et en patrimoine, 38 (1-2), pp.171-193. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1041592ar⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rogations pour la pluie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Berbère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pactes (Sud marocain)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Berbère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">IN MEMORIAM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 84 (1)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137635v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les &amp;quot;bains de sable&amp;quot; dans le Tafilalt. Pratiques et représentations de l'immersion des corps en contexte saharien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61, pp.100-121</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137666v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sable et préhistoire saharienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Vernet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 61 (2), pp.286 - 303. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/tc.7336⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137687v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vivre le sable! Une introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Boulay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Techniques et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.10-27</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137681v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Culture matérielle ou expression matérielle de la culture ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bromberger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Ethnologie française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 42, pp.350-357</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01145961v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nomination (Tasmiya). Les rituels de la naissance dans le Sud marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Encyclopédie Berbère</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, XXXIII-XXXIV, pp.5616-5620</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00807720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des fleurs en plastique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Dites-le avec des fleurs Objet de la nature, nature des objets, 128-129, pp.163-186. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/jda.5878⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03137703v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dire. Entretien avec Françoise Héritier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.5-12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727060v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">LES POUVOIRS DU LAIT EN CONTEXTE SAHARIEN : « LE LAIT EST PLUS FORT QUE LE SANG »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8, pp.25-31</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la perception sensorielle d'autrui dans le Sud marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86, pp.175-252</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584128v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mon sel dans ton ventre&amp;quot;. Accord, agrégation et identité par la consommation de nourriture carnée dans le Sud-Est marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropozoologica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03140775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corps et langages des sens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communications [EHESS]</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 86 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/commu.086.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847711v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Introduction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Sirost</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">CORPS : Revue Interdisciplinaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 8 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/corp.008.0013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01847722v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Présentation: Autour des pratiques alimentaires chez les Berbères</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Awal (Cahiers d'études berbères)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 42, pp.5-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Meillassoux: la consanguinité revisitée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 118-119, pp.161-168</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00486111v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'application du Code de la famille marocaine aux mariages collectifs des Aït Khebbach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Droit et religions. Annuaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 4, pp.193-200</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03138733v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des corps qui parlent. Classement temporel, manifestations sensorielles et expression de soi dans le Tafilalt (tribu des Aït Khebbach, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des anthropologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112-113, pp.23-45</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727062v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la tente à la terre, de la terre au ciment Persistance et permanence de la tente dans un village de sédentarisation (Merzouga, Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Socio-anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 22, pp.123-143</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429142v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De soi à l'autre Approche du système de dénomination au sein d'une tribu saharienne (Aït Khebbach)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Langage et Société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 119, pp.157-178</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429143v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le roseau protecteur. Techniques et symboliques d'une plante dans le Sud marocain (Tafilalt)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Technique et Cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 48-49, pp.61-84</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00585014v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expressions corporelles et langage du corps. Mise en scène de soi et discours à l'autre dans le Sud marocain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Anthropologie et sociétés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 31 (1), pp.201-213</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584245v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une cuiller à pot : tlaghnja, pour demander la pluie Analyse de rituels nord-africains contemporains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal des Africanistes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 76 (1), pp.81-102</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00429042v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La fourmi voleuse de lait. Transferts et représentations de la substance lactée dans le Tafilalt (Sud-Est marocain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Homme - Revue française d'anthropologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 217, pp.91-108</w:t>
+              <w:t xml:space="preserve">, 2005, 173, pp.97-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...66 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00584913v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la lance au pouvoir. Fonctionnement politique et social d'un groupe berbérophone au Tafilalt (Maroc)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cahiers de recherche. Centre Jacques Berque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 3, pp.127-143</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...2089 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00459806v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-00584913v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protection par le sang et accord par le lait dans la tribu des Aït Khebbach (Sud-Est marocain)</w:t>
               </w:r>
@@ -4069,50 +4069,164 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">: Introduction », in Véronique Dassié, Aude Fanlo, Marie-Luce Gélard, Cyril Isnart et Florent Molle (dir), Collectes sensorielles : Recherche-Musée-Art, Paris : Pétra (avec Marie-Luce Gélard)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dassié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Fanlo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Isnart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Molle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Gélard</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03094159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Collectes sensorielles. Recherche-Musée-Art</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dassié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
@@ -4153,171 +4267,57 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Molle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03476742v1</w:t>
-              </w:r>
-[...112 lines deleted...]
-                <w:t xml:space="preserve">hal-03094159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'islam en France: pratiques et vécus du quotidien</w:t>
               </w:r>
@@ -6157,51 +6157,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rcl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140771v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137592v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137571v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137587v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195107" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140769v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137581v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041592ar" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584128v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138013v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459806v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584913v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476742v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838425v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce G&#233;lard" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11rcl" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04634575v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Pecquet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Daugey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Teixeira" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04846728v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176397v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3167/ame.2020.150206" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03176479v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dassi&#233;" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094282v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Howes" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137104v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lhomme.28868" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137563v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/africanistes.6626" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01703965v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ethn.174.0599" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01702799v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137592v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137571v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195111" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137587v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/17458927.2016.1195107" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108672v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Legrain" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Gosselain" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140771v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03153885v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137581v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1041592ar" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140769v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140768v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137635v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137666v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137687v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Vernet" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Boulay" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.7336" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137681v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01145961v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bromberger" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03137703v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/jda.5878" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727060v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138013v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584128v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140775v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847711v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Sirost" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/commu.086.0007" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-01847722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/corp.008.0013" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486111v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03138733v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727062v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429142v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429143v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585014v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584245v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00429042v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584913v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00459806v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586024v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585283v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00584941v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175689v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175700v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00586019v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430514v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175687v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00585505v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094159v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Fanlo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Isnart" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Molle" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476742v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155424v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175667v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161458v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152729v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03155437v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisabeth Anstett" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161463v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175664v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602173v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17184/eac.9782813004420" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03094167v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03476784v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02126733v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#200;ve Bureau-Point" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Rosso" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Durand" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Geffroy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses-universitaires.univ-amu.fr/premiers-cris-premieres-nourritures" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175825v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167154v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141567v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03141583v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175896v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175893v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175894v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00807786v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167120v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00583871v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00430484v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>