--- v0 (2026-03-16)
+++ v1 (2026-04-09)
@@ -1914,229 +1914,229 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03208686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les villae du Haut-Empire (Ier-IIIe s. ap. J.-C.)</w:t>
-[...75 lines deleted...]
-              <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
+                <w:t xml:space="preserve">Inhumations et crémations à Bois-Guillaume</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Merleau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Leroux, Cyrille Marcigny (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Ausonius, pp.48-55, 2018</w:t>
+              <w:t xml:space="preserve">Sur le terrain avec les archéologues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.136-139, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01983997v1</w:t>
+                <w:t xml:space="preserve">hal-02563343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inhumations et crémations à Bois-Guillaume</w:t>
-[...19 lines deleted...]
-              <w:t xml:space="preserve">Gérard Aubin, Charles-Tanguy Leroux, Cyrille Marcigny (dir.). </w:t>
+                <w:t xml:space="preserve">Les villae du Haut-Empire (Ier-IIIe s. ap. J.-C.)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Petit-Aupert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Chabrié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Daynès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brieuc Fages</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Catherine Petit-Aupert. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sur le terrain avec les archéologues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.136-139, 2018</w:t>
+              <w:t xml:space="preserve">Habiter en Aquitaine dans l’Antiquité, de la Tène finale à l’Antiquité tardive, catalogue d’exposition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ausonius, pp.48-55, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02563343v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01983997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier céramique des fosses Bronze final II de la Mariniesse à Saint-Sylvestre-sur-Lot (Lot-et-Garonne)</w:t>
               </w:r>
@@ -4733,51 +4733,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bayard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04571000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563343v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02562404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593727v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Merleau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrigue" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rouquet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454386v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438636v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Poissonnier" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gor Marchand" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Farago-Szekeres" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563714v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Mantel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bayard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ren&#233; Legoux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Blondiaux" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563328v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563295v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Cantournet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01835225v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563391v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lagarrique" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Coubray" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Durand" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563482v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Grimbert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Benquet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563736v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192329v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cornardeau" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Decanter" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02481599v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harold Lethrosne" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David G&#226;che" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02453956v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ballarin" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Dietsch-Sellami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34692/fqcx-4675" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05093429v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Vincent" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04571000v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Gache" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-03208686v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-mergoil.com/fr/monographies-instrumentum/271-des-objets-et-des-hommes-9782355181092.html" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563343v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01983997v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Petit-Aupert" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chabri&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dayn&#232;s" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brieuc Fages" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacques" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02454397v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02562404v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01778964v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Viarouge" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563407v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563647v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Millard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gaston" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00350232v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dechezlepr&#234;tre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779094v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563680v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Devillers" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Dubois" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563661v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563699v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563693v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959880v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Guyard" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Clamens" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Labastie" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02563606v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;l Merc&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Catalo" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Chaillou" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Duchesne" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julienne Piana" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04796391v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Rodet-Belarbi" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-04767716v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251289v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Dieulafait" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Fondrillon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386538v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gardes" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P&#233;fau" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01984354v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Grizeaud" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01982381v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Sergent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Baudry" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelletier C&#233;line" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Genevi&#232;ve" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Landreau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04386692v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lotti" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01991056v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberta Bevilacqua" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Martin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01740740v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Landou" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01990930v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Gandelin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>