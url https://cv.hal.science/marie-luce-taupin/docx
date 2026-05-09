--- v0 (2026-03-22)
+++ v1 (2026-05-09)
@@ -188,617 +188,617 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04405964v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metamodel construction for sensitivity analysis</w:t>
+                <w:t xml:space="preserve">RKHSMetaMod: An R package to estimate the Hoeffding decomposition of an unknown function by solving RKHS ridge group sparse optimization problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Halaleh Kamari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01434895v2</w:t>
+                <w:t xml:space="preserve">hal-02366422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">RKHSMetaMod: An R package to estimate the Hoeffding decomposition of an unknown function by solving RKHS ridge group sparse optimization problem</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Metamodel construction for sensitivity analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Huet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2019</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halaleh Kamari</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">hal-02366422v1</w:t>
+                <w:t xml:space="preserve">hal-01434895v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MODEL SELECTION IN LOGISTIC REGRESSION</w:t>
+                <w:t xml:space="preserve">Adaptive kernel estimation of the baseline function in the Cox model with high-dimensional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marius Kwemou</w:t>
+                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01188376v1</w:t>
+                <w:t xml:space="preserve">hal-01171775v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive kernel estimation of the baseline function in the Cox model with high-dimensional covariates</w:t>
+                <w:t xml:space="preserve">MODEL SELECTION IN LOGISTIC REGRESSION</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agathe Guilloux</w:t>
+                <w:t xml:space="preserve">Marius Kwemou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sarah Lemler</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+                <w:t xml:space="preserve">Anne-Sophie Tocquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01171775v2</w:t>
+                <w:t xml:space="preserve">hal-01188376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive density estimation for general ARCH models</w:t>
+                <w:t xml:space="preserve">Semi-parametric estimation of the hazard function in a model with covariate measurement error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabienne Comte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dedecker</w:t>
+                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00101417v1</w:t>
+                <w:t xml:space="preserve">hal-00079007v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive density deconvolution with dependent inputs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">Adaptive density estimation for general ARCH models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérôme Dedecker</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00078865v1</w:t>
+                <w:t xml:space="preserve">hal-00101417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Semi-parametric estimation of the hazard function in a model with covariate measurement error</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adaptive density deconvolution with dependent inputs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Comte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dedecker</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-00079007v1</w:t>
+                <w:t xml:space="preserve">hal-00078865v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -829,51 +829,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accelerating metabolic models evaluation with statistical metamodels: application to Salmonella infection models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -995,51 +995,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamic Flux Balance Analysis with Metamodels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clémence Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Labarthe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1264,64 +1264,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">RKHSMetaMod: An R Package to Estimate the Hoeffding Decomposition of a Complex Model by Solving RKHS Ridge Group Sparse Optimization Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halaleh Kamari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1502,51 +1502,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metamodel construction for sensitivity analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1593,64 +1593,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive kernel estimation of the baseline function in the Cox model with high-dimensional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1697,64 +1697,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive estimation of the baseline hazard function in the Cox model by model selection, with high-dimensional covariates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agathe Guilloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Lemler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1801,229 +1801,229 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation in autoregressive model with measurement error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, ESAIM Probability and Statistics 18, pp.277-307. </w:t>
+              <w:t xml:space="preserve">, 2014, 18, pp.277-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ps/2013037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00591114v2</w:t>
+                <w:t xml:space="preserve">hal-02633693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation in autoregressive model with measurement error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dedecker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Samson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESAIM: Probability and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 18, pp.277-307. </w:t>
+              <w:t xml:space="preserve">, 2014, ESAIM Probability and Statistics 18, pp.277-307. </w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/ps/2013037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633693v1</w:t>
+                <w:t xml:space="preserve">hal-00591114v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment on identification and estimation of nonlinear models using two samples with nonclassical measurement errors</w:t>
               </w:r>
@@ -2087,51 +2087,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation of the hazard function in a semiparametric model with covariate measurement error</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Laure Martin-Magniette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2172,338 +2172,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00480192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive density estimation for general ARCH models</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabienne Comte</w:t>
+                <w:t xml:space="preserve">New M-estimators in semiparametric regression with errors in variables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristina Butucea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Dedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Econometric Theory</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 44 (3), pp.393-421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1214/07-aihp107⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00686025v1</w:t>
+                <w:t xml:space="preserve">hal-00013229v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adaptive density deconvolution for dependent inputs with measurement errors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Dedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mathematical Methods of Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 17 (2), pp.87-112</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00317796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New M-estimators in semiparametric regression with errors in variables</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cristina Butucea</w:t>
+                <w:t xml:space="preserve">Adaptive density estimation for general ARCH models</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Dedecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de l'Institut Henri Poincaré (B) Probabilités et Statistiques</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Econometric Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 24 (6), pp.1628-1662</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1214/07-aihp107⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00013229v2</w:t>
+                <w:t xml:space="preserve">hal-00686025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nonparametric Estimation of the Regression Function in an Errors-in-Variables Model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Luce Taupin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2541,51 +2541,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Finite sample penalization in adaptive density deconvolution.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2636,51 +2636,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penalized contrast estimator for adaptive density deconvolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Comte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Rozenholc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3180,51 +3180,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405964v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dedecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odelia Guedj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434895v2" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366422v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halaleh Kamari" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188376v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tocquet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171775v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101417v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078865v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079007v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2022-003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120683v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591114v2" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633693v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250903197212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686025v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317796v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013229v2" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Butucea" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-aihp107" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.5550340305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aos/996986502" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80055-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VW0T7HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04405964v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Dedecker" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Odelia Guedj" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Luce Taupin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02366422v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Halaleh Kamari" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01434895v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01171775v2" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agathe Guilloux" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Lemler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01188376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marius Kwemou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Sophie Tocquet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00079007v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Martin-Magniette" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00101417v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Comte" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Dedecker" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00078865v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03635862v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mence Frioux" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Labarthe" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Martinelli" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Malou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/202373187" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04236775v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01581587v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordi Ferrer Savall" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Barbillon" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Benhamou" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Durand" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430130v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32614/RJ-2022-003" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595879v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Franqueville" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsoft.2018.09.010" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618899v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/proc/201760027" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01327412v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmva.2016.03.002" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01120683v2" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jspi.2015.11.005" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633693v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Samson" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps/2013037" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00591114v2" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432078v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10485250903197212" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00480192v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ps:2008004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013229v2" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Butucea" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/07-aihp107" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00317796v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00686025v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00013248v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016503v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Rozenholc" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00016489v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/cjs.5550340305" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432422v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1214/aos/996986502" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432387v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0764-4442(98)80055-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9VW0T7HJ-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02841288v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>