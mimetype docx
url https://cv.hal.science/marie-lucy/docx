--- v0 (2026-03-09)
+++ v1 (2026-05-09)
@@ -126,420 +126,784 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (2)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards pluriels sur l’interculturel en éducation : quelles perspectives pour penser l’éducation à la citoyenneté ?</w:t>
+                <w:t xml:space="preserve">Anthropologie collaborative : enjeux et perspectives pour la formation et la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bergamaschi Alessandro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Parcours Anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 21, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/163gm⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04363166v1</w:t>
+                <w:t xml:space="preserve">hal-05600528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Anthropologie collaborative: enjeux et perspectives pour la formation et la recherche en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Parcours anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550435v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">From the internationalization to the interculturalization of research: A case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15 (2), pp.311-329. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51186/journals/ed.2025.15-2.e1672⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Regards pluriels sur l’interculturel en éducation : quelles perspectives pour penser l’éducation à la citoyenneté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergamaschi Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A paraître</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04363166v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éditorial. Regards pluriels sur l’interculturel en éducation : Quelles perspectives pour penser l’éducation à la citoyenneté ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Bergamaschi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Regards pluriels sur l'interculturel en éducation : Quelles perspectives pour penser une éducation à la citoyenneté ?, 14 (1), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51186/journals/ed.2024.14-1.e1610⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05549929v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Co-construire une éducation à la citoyenneté en contexte interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">L’éducation en débats : analyse comparée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14 (1), pp.29-48. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.51186/journals/ed.2024.14-1.e1407⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04808585v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interculturalité et recherche participative, concept et outil pour transformer les pratiques enseignantes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bildungsforschung</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A paraître, "Interculturalité" - Une notion-clé à développer et transmettre dans le contexte d'émergence d'universités à échelle européenne?, 2022/1, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25656/01:24728⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03561049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (10)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
+                <w:t xml:space="preserve">Perspectives d’accessibilité dans la recherche en éducation : une approche d’enquête inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">L'ambition inclusive de l'école, 20 ans après la loi de 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Dec 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04902767v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherche participative et enquête ethnographique : complémentarités et perceptives pour la recherche en éducation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -555,837 +919,1208 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"ETHNOGRAPHIE ET RECHERCHES PARTICIPATIVES. ACTUALITES DES FORMES DE RECHERCHE-ACTION EN SCIENCES SOCIALES"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lumière Lyon 2 Maison internationale des langues et des cultures, Lyon, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04603078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Affirmation de Soi et préjugés à l’Egard des Immigrés chez les Adolescents : Le Rôle du Contexte Normatif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherche participative et enquête ethnographique : complémentarités et perspectives pour la recherche en éducation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Constantina Badea</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international et interdisciplinaire : ethnographie et recherches participatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lyon Lumière, Jan 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04718033v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théorie socioculturelle de Vygotski: réflexions et analyses en contexte interculturel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’expérience ethnographique : une ressource réflexive pour aller vers l’interculturalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Bettendorff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sidonie Vacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dylan Racana</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Valente</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire scientifique international (SSI) "Vygotski et l'éducation inclusive: regards épistémologiques sur les pouvoirs d'agir des professionnels"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, online, Bulgaria</w:t>
+              <w:t xml:space="preserve">3ème Congrès international sur la formation et la profession enseignante CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226077v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04902767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des stratégies pour la coéducation, entre culture des familles et culture de l'école</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Affirmation de Soi et préjugés à l’Egard des Immigrés chez les Adolescents : Le Rôle du Contexte Normatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yara Alnajjar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bergamaschi Alessandro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Nugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantina Badea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème colloque de Sfere-Provence (FED 4238)/AMPIRIC: Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sfere Provence (FED 4238)/Ampiric, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Congrès International de Psychologie Sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Bruxelles (BE), Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226074v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04718033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entre représentations des familles et de l’école sur l’éducation : un projet coéducatif</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Lier le care et l'interculturalité : agir pour une éducation plus inclusive</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Mikaïloff</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les « alliances » face aux « nouvelles » problématiques éducatives à l’école : enjeux, tensions et controverses.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoires EMA, LASALE, LIRTE, Mar 2021, Cergy, France</w:t>
+              <w:t xml:space="preserve">Troisième colloque international sur l'empathie en éducation : Approches performatives, pour une éducation inclusive de l’école à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aix-Marseille Université, Jun 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226075v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la désaffection des familles vis-à-vis des projets culturels à l’école.</w:t>
+                <w:t xml:space="preserve">Scénariser la laïcité. 3ème congrès international sur la formation et la profession enseignante</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Pascal Terrien</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Les alliances face aux nouvelles problématiques éducatives à l’école, enjeux, tensions et controverses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Mar 2021, Cergy-Pontoise, France</w:t>
+              <w:t xml:space="preserve">3ème congrès international sur la formation et la profession enseignante, CRIFPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Genève, Dec 2024, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267960v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La culture au service des apprentissages</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Théorie socioculturelle de Vygotski: réflexions et analyses en contexte interculturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique Ecole et discrimination : penser les rapports de dominations en éducation prioritaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
+              <w:t xml:space="preserve">Séminaire scientifique international (SSI) "Vygotski et l'éducation inclusive: regards épistémologiques sur les pouvoirs d'agir des professionnels"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, online, Bulgaria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02468580v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réduire la désaffection vis-à-vis des projets culturels à l'école élémentaire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Des stratégies pour la coéducation, entre culture des familles et culture de l'école</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7e Colloque international en éducation (CRIFPE): Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">2ème colloque de Sfere-Provence (FED 4238)/AMPIRIC: Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sfere Provence (FED 4238)/Ampiric, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03226070v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226074v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Entre représentations des familles et de l’école sur l’éducation : un projet coéducatif</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les « alliances » face aux « nouvelles » problématiques éducatives à l’école : enjeux, tensions et controverses.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoires EMA, LASALE, LIRTE, Mar 2021, Cergy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226075v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire la désaffection des familles vis-à-vis des projets culturels à l’école.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Les alliances face aux nouvelles problématiques éducatives à l’école, enjeux, tensions et controverses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Cergy-Pontoise, Mar 2021, Cergy-Pontoise, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Réduire la désaffection vis-à-vis des projets culturels à l'école élémentaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7e Colloque international en éducation (CRIFPE): Enjeux actuels et futurs de la formation et de la profession enseignante</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CRIFPE, Apr 2020, Montréal, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03226070v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La culture au service des apprentissages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique Ecole et discrimination : penser les rapports de dominations en éducation prioritaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Marseille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02468580v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Projets artistiques à l'école: interculturalités et pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Accompagner la migration, Des représentations à l'action</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2020, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1395,442 +2130,635 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diversité culturelle et religieuse : quelles compétences pour la formation des enseignants ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sembel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique de SFERE-Provence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Marseille, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Polyphonie culturelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Presses Universitaires de Provence. 2025, 9791032005675</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550013v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Interculturalités et pratiques enseignantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Virginie Brinker; Pauline Franchini; Caroline Raulet-Marcel; Anne Schneider. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Accompagner l’immigration. Des représentation à l’action.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, édition In Press, pp.169-190, 2025, ISBN/EAN 978-2-38642-527-1</w:t>
+              <w:t xml:space="preserve">Accompagner l’immigration. Des représentation à l’action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Édition In Press, pp.169-190, 2025, 978-2-38642-527-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05047301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours d'éducation artistique et culturelle : implication des parents et persévérance scolaire</w:t>
+                <w:t xml:space="preserve">Interculturalité et pratiques enseignantes : le cas des parcours d’éducation artistique et culturelle à l’école (PEAC)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance scolaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, éditions Delatour France, pp.97-112, 2022, 978-2-7521-0443-4</w:t>
+              <w:t xml:space="preserve">Accompagner la migration. Accompagner la migration.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 978-2-38642-527-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03702159v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05550416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les parcours d'éducation artistique et culturelle, un outil au service de la persévérance scolaire</w:t>
+                <w:t xml:space="preserve">Les parcours d'éducation artistique et culturelle : implication des parents et persévérance scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lucy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Terrien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance scolaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">, éditions Delatour France, pp.97-112, 2022, 978-2-7521-0443-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03702159v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les parcours d'éducation artistique et culturelle, un outil au service de la persévérance scolaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Lucy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Terrien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer pour éduquer en faveur de la persévérance scolaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">, Delatour, pp.95-110, A paraître, Créer pour éduquer en faveur de la persévérance scolaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03226055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId38"/>
+      <w:footerReference w:type="default" r:id="rId55"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1898,51 +2826,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AF889908"/>
+    <w:nsid w:val="34EC87B2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2129,51 +3057,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lucy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6600-7449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363166v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561049v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:24728" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04603078v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226077v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226074v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03267960v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02468580v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226070v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226072v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391838v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05047301v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702159v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226055v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/marie-lucy" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6600-7449" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600528v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lucy" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163gm" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550435v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549934v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Terrien" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2025.15-2.e1672" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bergamaschi Alessandro" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05549929v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Bergamaschi" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2024.14-1.e1610" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04808585v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.51186/journals/ed.2024.14-1.e1407" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03561049v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25656/01:24728" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550445v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Mika&#239;loff" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-04603078v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04902767v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bettendorff" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sidonie Vacher" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dylan Racana" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Valente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04718033v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yara Alnajjar" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Nugier" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantina Badea" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550462v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550478v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sembel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226077v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226074v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226075v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03267960v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226070v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02468580v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226072v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03391838v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550013v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05047301v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550416v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03702159v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03226055v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>