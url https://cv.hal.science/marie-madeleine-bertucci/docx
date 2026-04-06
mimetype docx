--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -498,183 +498,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Eléments d'épistémologie pour l'étude des espaces ségrégués des banlieues urbaines sensibles de la région parisienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Varia : Liberté, égalité, diversité !, 33, pp.57-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/glottopol.565⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703288v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Mémoires de l'immigration. Propositions pour une étude sociolinguistique des parlers des jeunes des cités urbaines sensibles de la France contemporaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Discurso, Memória, Migrações, 28 (1), pp.535-564. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17851/2237-2083.28.1.535-564⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703296v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03703288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place et quel statut pour les oeuvres littéraires dans les corpus du français contemporain des cités ?</w:t>
               </w:r>
@@ -4229,51 +4229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926952300025X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04069884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.28.1.535-564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04607066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Tonani de Patrocinio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03834282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03706040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Illourmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Guezi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03708025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/presentation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dudon-Corblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editura.ubbcluj.ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Muando Cumbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926952300025X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04069884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.28.1.535-564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04607066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Tonani de Patrocinio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03834282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03706040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Illourmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Guezi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03708025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/presentation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dudon-Corblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editura.ubbcluj.ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Muando Cumbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>