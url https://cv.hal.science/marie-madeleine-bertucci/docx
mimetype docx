--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -498,183 +498,183 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Mémoires de l'immigration. Propositions pour une étude sociolinguistique des parlers des jeunes des cités urbaines sensibles de la France contemporaine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revista de Estudos da Linguagem</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, Discurso, Memória, Migrações, 28 (1), pp.535-564. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17851/2237-2083.28.1.535-564⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Eléments d'épistémologie pour l'étude des espaces ségrégués des banlieues urbaines sensibles de la région parisienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Glottopol : Revue de sociolinguistique en ligne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia : Liberté, égalité, diversité !, 33, pp.57-73. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/glottopol.565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03703288v1</w:t>
-              </w:r>
-[...76 lines deleted...]
-                <w:t xml:space="preserve">hal-03703296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle place et quel statut pour les oeuvres littéraires dans les corpus du français contemporain des cités ?</w:t>
               </w:r>
@@ -1264,165 +1264,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04980684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une lecture sociolinguistique de textes littéraires d’écrivains francophones plurilingues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Littératures en marge. Colloque, festival</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Juliet Carpenter, université d’Oxford, Kellogg College (UK); Christina Horvath, Université de Bath (UK); Paulo Roberto Tonani de Patrocinio, Université Fédérale de Rio de Janeiro (UFRJ) (Brésil); Marie-Madeleine Bertucci, CY Cergy Paris université, EA 7518 LT2D; EA 7338 Pléiade, université Sorbonne Paris Nord; association Alternatives Européennes, Jun 2023, Aubervilliers (Campus Condorcet) Saint-Denis, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04606551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La reconnaissance du principe d’altérité. Un nouveau défi à atteindre en périphérie urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Banlieue Network fête ses 10 ans ! Nouveau défi en périphérie urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Juliet Carpenter, Christina Horvath, Mar 2023, Paris, Maison de l' Europe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04606404v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-04606551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Littératures en marge</w:t>
               </w:r>
@@ -1924,506 +1924,506 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Propositions pour une étude des causes du décrochage d'un groupe d'étudiant.e.s de première année de licence de lettres modernes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Guezi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s). 30 ans de recherche</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire LIDILEM, université Grenoble Alpes et Association des chercheurs et enseignants didacticiens des langues étrangères (Acedle), Nov 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704370v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire des archives orales dans la perspective de la conservation du patrimoine culturel immatériel : quelles méthodologies, quels outils numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Illourmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Créer et transmettre : la fabrique numérique du patrimoine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Projet ReSeed, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704342v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire des archives orales dans la perspective de la conservation du patrimoine culturel immatériel : quelles méthodologies, quels outils numériques ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mounia Illourmane</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">« Créer et transmettre : la fabrique numérique du patrimoine ! » Journées d’étude scientifiques prospectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03738927v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Transcrire un corpus audio dans la perspective de la préservation du patrimoine culturel immatériel. Les obstacles rencontrés, les méthodologies retenues, les questions restées en suspens.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Illourmane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corpus audiovisuel : Quelles approches ? Quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03727976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...32 lines deleted...]
-                <w:t xml:space="preserve">Amel Guezi</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du corpus au terrain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Didactique des langues et plurilinguisme(s). 30 ans de recherche</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire LIDILEM, université Grenoble Alpes et Association des chercheurs et enseignants didacticiens des langues étrangères (Acedle), Nov 2019, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Journée d’étude des doctorants et des jeunes docteurs en sciences du langage - sociolinguistique et didactique –</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie-Madeleine Bertucci, avec le soutien de l'institut d'études avancées de l'université de Cergy-Pontoise, laboratoire LT2D, Jun 2019, Cergy-Pontoise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Transcrire des archives orales dans la perspective de la conservation du patrimoine culturel immatériel : quelles méthodologies, quels outils numériques ?</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03704418v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Transcrire un corpus audio dans la perspective de la préservation du patrimoine culturel immatériel. Les obstacles rencontrés, les méthodologies retenues, les questions restées en suspens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...163 lines deleted...]
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Illourmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le corpus audiovisuel : Quelles approches ? Quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National des Langues et Civilisations Orientales (INALCO). Equipe PLIDAM (Pluralité des Langues et des Identités : Didactique, Acquisition, Médiations). Axe 6 : SemioMed. INA. Université de Liège. FNRS. Campus Tech. Laboratoire Paragraphe. ANR MémoMlnes, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03704393v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03704418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le modèle du français zéro. Une compréhension de la variation mise en débat pour l'approche des français régionaux dans l'espace francophone</w:t>
               </w:r>
@@ -3338,51 +3338,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transcrire un corpus audio dans la perspective de la préservation du patrimoine culturel immatériel.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Bertucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mounia Illourmane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louise Ouvrard, Odile Farge. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corpus audiovisuels. Quelles approches ? Quels usages ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions des archives contemporaines, pp.115-124, 2022, Plidam, 9782813003799</w:t>
@@ -4229,51 +4229,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926952300025X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04069884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703288v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.565" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703296v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.28.1.535-564" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606404v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606551v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04607066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Tonani de Patrocinio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03834282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03706040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727976v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Illourmane" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704370v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Guezi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704342v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704393v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704418v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03708025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/presentation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dudon-Corblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editura.ubbcluj.ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Muando Cumbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605615v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12753" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04605619v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rdlc.12759" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606283v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Bertucci" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S095926952300025X" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04069884v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703138v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703296v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17851/2237-2083.28.1.535-564" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703288v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/glottopol.565" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702824v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03702913v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01390219v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Castellotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tours.hal.science/hal-00915500v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-02170728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980469v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980570v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980684v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606551v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606404v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04607066v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliet Carpenter" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christina Horvath" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Roberto Tonani de Patrocinio" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03834282v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070057v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070064v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704415v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03706040v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704353v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704370v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Guezi" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704342v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Illourmane" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03738927v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727976v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704418v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03704393v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703330v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703319v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03708025v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703310v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703313v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703276v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uga-editions.com/menu-principal/presentation/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369997v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Desponds" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Auclair" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bergel" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.pur-editions.fr/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01001144v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Bulot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Boyer" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00131970v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Dudon-Corblin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606243v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04606269v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.editura.ubbcluj.ro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070025v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00126183v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Bor&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Elalouf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colette Corblin" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tisset" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980857v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Troncy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980830v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Muando Cumbe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980730v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Guerin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04980803v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michelle Auzanneau" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-04070094v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cyu.hal.science/hal-03703303v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>